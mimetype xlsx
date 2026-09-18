--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -13,99 +13,109 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Судебные дела" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Судебные дела'!$A$1:$U$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
+    </font>
+    <font>
+      <color rgb="000563C1"/>
+      <u val="single"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
         <bgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -425,57 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c327bdd2-8214-4aaf-877d-cf2ee2b82486" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e64de925-f969-4da4-8cd2-22d8d92fc518" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b1d735e5-2762-4286-a981-d5a22a975097" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7119ef56-e4f8-4b19-a9f9-66d12a6e1c29" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7dee19f4-e1b0-412f-b139-b77c53946932" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d976a707-8cdb-4a15-8147-4ca870c47576" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66dd9cda-440c-4f61-8085-1567821884e8" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/569b6ce9-5181-4c35-a6f7-d50f5f26cd7c" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49d681f3-7d5e-4425-a790-148072dd571f" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa754f9c-9a85-41a7-bc26-987c1e314d78" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22378bcb-c80f-4877-8f1e-68745125790d" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7bc032d8-266b-4143-b72a-791c640c3608" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7b1999f-1d86-47f2-a8f1-7ae97baff25b" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f0e579f-da52-44df-9636-7c697c7820e9" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f0136b1-1528-4f8d-abab-58f3f2e7e7a4" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bed1798e-28fb-414f-bba9-4badb49c1567" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a4fe598-9638-40fb-a0b1-2736138e8b89" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2ae3b79-c7c1-412b-955b-6cf4c1cdd88d" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12692b33-ac4d-456e-9b11-75fc21f7e255" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d93e4fff-f9a1-43b0-866b-cf3526099902" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c1c8df1-a8f7-4952-902b-62523919fe13" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49f40895-371c-44ff-a896-da41bd668391" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35a3d5f0-9a5b-4228-a0f3-57f79df0e81d" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd58638e-681e-4e43-8978-e42418b00ed0" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9e846ac7-6451-4865-87a7-ac3d9ecde766" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c52f60b-424c-4d0c-8b64-2e984854d33f" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c39b223-565f-4c7c-8d0a-67829d455170" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be5e2303-5a37-4a5b-b4f1-cc244b62bf12" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be9fb396-f3fa-422f-be57-4ae6469f5068" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a783bf9-8c02-423b-a352-54e4343dfc75" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a91c4f37-dae6-47d4-9403-49d21baa67f4" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/431e459c-8999-46d6-b616-8593949780a7" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f159433-9e0b-4651-95c1-ceca82b8d027" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce0ebae5-6802-4f5a-bf46-82cc9866a32d" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a81ac906-d79b-45f9-b0ed-d13877e8df71" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/524065c8-93c4-4b73-8ece-808f0eadb1ee" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9b70460-056c-44be-9631-0eec11b9dbf7" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5941282f-26ca-45d2-af2e-307340ad6109" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc6ee9a4-be32-4daa-bb2b-5b3a695bc87e" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ec0e57b-2ffe-4a7b-b0e0-0c27a9b5383e" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61a68be9-e4ed-4b6d-997d-f7d0cb3759a6" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b3cc8bb-f348-4cf4-b41d-1e59ac5f840c" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d8c0be5-ce0f-4889-9270-30ac79654be4" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8702494-df88-4e96-a691-8c5ee9e53488" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b1becd9-ebf7-41e3-ac00-62386b5930b4" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f59d17b8-790a-4283-a4da-59110ad48d25" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/070752bc-c0c7-477e-9e5d-4897db8dcc07" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab60a014-db36-485e-80f8-e62cbfcd50b1" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ed2b18d-a730-40dd-abd2-0cc4562a9d67" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/116dc6e3-eef6-4993-843c-a6dd8fa55a3b" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e5fbf0d-9c02-461d-8c93-4eff4aa40ac3" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4247410c-0c74-4249-9939-9eef2d48f64b" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20a2b184-538d-48aa-b6de-e22d0e55d707" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2717adc-ddfc-4f64-af3e-8f8be00fea63" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a2742a7-ab94-4697-b747-2aceedf554d7" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3ec621e-2cc3-4458-a5af-bdcfb95da967" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82d86d1d-daaa-425f-a26f-c656f3a35f81" TargetMode="External" Id="rId57" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U1"/>
+  <dimension ref="A1:U58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -570,45 +583,4821 @@
         <is>
           <t>Статус требований</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>А40-219171/2026</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2026</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr"/>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>ОТДЕЛЕНИЕ ФОНДА ПЕНСИОННОГО И СОЦИАЛЬНОГО СТРАХОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО Г. МОСКВЕ И МОСКОВСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>7703363868</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ЮРИСТЫ ХХ1 ВЕКА"</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>7703097687</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Стародуб А. П.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>31.07.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U2" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c327bdd2-8214-4aaf-877d-cf2ee2b82486</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>А47-7845/2026</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>08.05.2026</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr"/>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>АО "ЭК "ВОСТОК"</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>7705424509</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>НП Ассоциация " землевладельцев "Серебряный век"</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr">
+        <is>
+          <t>5610152878</t>
+        </is>
+      </c>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>АС Оренбургской области</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Пархома С. Т.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>16.05.2026</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U3" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e64de925-f969-4da4-8cd2-22d8d92fc518</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>А62-1714/2026</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>27.02.2026</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr"/>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>ОТДЕЛЕНИЕ ФОНДА ПЕНСИОННОГО И СОЦИАЛЬНОГО СТРАХОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО СМОЛЕНСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>6730011729</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИЗДАТЕЛЬСТВО "АССОЦИАЦИЯ ХХI ВЕК"</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>6730033105</t>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>АС Смоленской области</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Печорина В. А.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2026</t>
+        </is>
+      </c>
+      <c r="T4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U4" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b1d735e5-2762-4286-a981-d5a22a975097</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>А40-247376/2025</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2025</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr"/>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>Отделение Фонда пенсионного и социального страхования Российской Федерации по г. Москве и Московской области</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>7703363868</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ЮРИСТЫ ХХ1 ВЕКА"</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>7703097687</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Акименко О. А.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
+      <c r="S5" s="2" t="inlineStr">
+        <is>
+          <t>08.07.2026</t>
+        </is>
+      </c>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U5" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7119ef56-e4f8-4b19-a9f9-66d12a6e1c29</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>А05-10118/2024</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>16.08.2024</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr"/>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газпром Газораспределение Архангельск"</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>2901249290</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Тюпин А. Н.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>13.11.2024</t>
+        </is>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U6" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7dee19f4-e1b0-412f-b139-b77c53946932</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>А05-8455/2024</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>11.07.2024</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr"/>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>"Управление муниципального имущества, строительства и городского хозяйства Администрации Мирного"</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>2925005279</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Тюпин А. Н.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
+      <c r="S7" s="2" t="inlineStr">
+        <is>
+          <t>19.11.2024</t>
+        </is>
+      </c>
+      <c r="T7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U7" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d976a707-8cdb-4a15-8147-4ca870c47576</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>А40-95699/2024</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>27.04.2024</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>Филиал № 10 Отделения Фонда пенсионного и социального страхования РФ по г. Москве и Московской области</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>7703363868</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>ПЕДАГОГИЧЕСКАЯ АССОЦИАЦИЯ "ПЕДАГОГ XXI ВЕКА"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>7708301093</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Кипель М. Т.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>04.05.2024</t>
+        </is>
+      </c>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U8" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/66dd9cda-440c-4f61-8085-1567821884e8</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>А05-15463/2023</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>28.12.2023</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr"/>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газпром Газораспределение Архангельск"</t>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>2901249290</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Козлова М. А.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
+      <c r="S9" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2024</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U9" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/569b6ce9-5181-4c35-a6f7-d50f5f26cd7c</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>А05-13127/2023</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2023</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr"/>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газпром Газораспределение Архангельск"</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>2901249290</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Вилова М. Г.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>07.05.2024</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U10" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/49d681f3-7d5e-4425-a790-148072dd571f</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>А05-13129/2023</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2023</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr"/>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газпром Газораспределение Архангельск"</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>2901249290</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Тюпин А. Н.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>05.12.2023</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U11" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fa754f9c-9a85-41a7-bc26-987c1e314d78</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А05-13126/2023</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2023</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газпром Газораспределение Архангельск"</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>2901249290</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Козлова М. А.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>23.04.2024</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/22378bcb-c80f-4877-8f1e-68745125790d</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А05-13125/2023</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2023</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr"/>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газпром Газораспределение Архангельск"</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>2901249290</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Волков И. Н.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>10.01.2024</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7bc032d8-266b-4143-b72a-791c640c3608</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>А05-11808/2023</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>09.10.2023</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr"/>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газпром Газораспределение Архангельск"</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>2901249290</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Распопин М. В.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>31.10.2023</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e7b1999f-1d86-47f2-a8f1-7ae97baff25b</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А05-11557/2023</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>03.10.2023</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr"/>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Мирного</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>2925001316</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Шапран Е. Б.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>24.11.2023</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4f0e579f-da52-44df-9636-7c697c7820e9</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А36-7599/2023</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>01.09.2023</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr"/>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РВК-Липецк"</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>7730263904</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ассоциация "Новый век"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>4825024867</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС Липецкой области</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Пустохина Е. Ф.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>22.09.2023</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3f0136b1-1528-4f8d-abab-58f3f2e7e7a4</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А05-9756/2023</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>21.08.2023</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr"/>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газпром Газораспределение Архангельск"</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>2901249290</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Болотов Б. В.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
+      <c r="S17" s="2" t="inlineStr">
+        <is>
+          <t>15.09.2023</t>
+        </is>
+      </c>
+      <c r="T17" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bed1798e-28fb-414f-bba9-4badb49c1567</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>А05-9754/2023</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>21.08.2023</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr"/>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газпром Газораспределение Архангельск"</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>2901249290</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Булатова Т. Л.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>15.09.2023</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3a4fe598-9638-40fb-a0b1-2736138e8b89</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А05-9755/2023</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>21.08.2023</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr"/>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газпром Газораспределение Архангельск"</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>2901249290</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Максимова С. А.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
+      <c r="S19" s="2" t="inlineStr">
+        <is>
+          <t>14.09.2023</t>
+        </is>
+      </c>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b2ae3b79-c7c1-412b-955b-6cf4c1cdd88d</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А05-9753/2023</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>21.08.2023</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr"/>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газпром Газораспределение Архангельск"</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>2901249290</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Филипьева А. Б.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>12.09.2023</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/12692b33-ac4d-456e-9b11-75fc21f7e255</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>А05-5884/2023</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>24.05.2023</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr"/>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭкоИнтегратор"</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>7743274766</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Волков И. Н.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2023</t>
+        </is>
+      </c>
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d93e4fff-f9a1-43b0-866b-cf3526099902</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А05-12373/2022</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>03.11.2022</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr"/>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭкоИнтегратор"</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>7743274766</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Волков И. Н.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>19.07.2023</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9c1c8df1-a8f7-4952-902b-62523919fe13</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>А47-15444/2022</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>12.10.2022</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr"/>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Дубки"</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>МИНИСТЕРСТВО ПРИРОДНЫХ РЕСУРСОВ, ЭКОЛОГИИ И ИМУЩЕСТВЕННЫХ ОТНОШЕНИЙ ОРЕНБУРГСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>5610128378</t>
+        </is>
+      </c>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС Оренбургской области</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Сердюк Т. В.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
+      <c r="S23" s="2" t="inlineStr">
+        <is>
+          <t>04.04.2024</t>
+        </is>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/49f40895-371c-44ff-a896-da41bd668391</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>А05-10064/2022</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>13.09.2022</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr"/>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Лесоруб 21 века"</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>2907017049</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Гелио-Шатер"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>5003147466</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>Сметанин К. А.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
+          <t>21.01.2023</t>
+        </is>
+      </c>
+      <c r="T24" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U24" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/35a3d5f0-9a5b-4228-a0f3-57f79df0e81d</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>А47-5554/2022</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>25.04.2022</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr"/>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>Министерство природных ресурсов, экологии и имущественных отношений Оренбургской области</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>НП Ассоциация " землевладельцев "Серебряный век"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>5610152878</t>
+        </is>
+      </c>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>АС Оренбургской области</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Калашникова А. В.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
+      <c r="S25" s="2" t="inlineStr">
+        <is>
+          <t>12.05.2023</t>
+        </is>
+      </c>
+      <c r="T25" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U25" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fd58638e-681e-4e43-8978-e42418b00ed0</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>А05-11830/2021</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>19.10.2021</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr"/>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТГК-2 Энергосбыт"</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>7604193710</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Быстров И. В.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>30.10.2021</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U26" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9e846ac7-6451-4865-87a7-ac3d9ecde766</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>А05-13120/2020</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>26.11.2020</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr"/>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газпром Газораспределение Архангельск"</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>2901249290</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Сметанин К. А.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2020</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5c52f60b-424c-4d0c-8b64-2e984854d33f</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А05-13121/2020</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>26.11.2020</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr"/>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газпром Газораспределение Архангельск"</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>2901249290</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Сметанин К. А.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2020</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1c39b223-565f-4c7c-8d0a-67829d455170</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А05-13122/2020</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>26.11.2020</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr"/>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газпром Газораспределение Архангельск"</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>2901249290</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Вахлова Н. Ю.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>01.12.2020</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/be5e2303-5a37-4a5b-b4f1-cc244b62bf12</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А05-13119/2020</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>26.11.2020</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr"/>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газпром Газораспределение Архангельск"</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>2901249290</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Распопин М. В.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2020</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/be9fb396-f3fa-422f-be57-4ae6469f5068</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А05-13123/2020</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>26.11.2020</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr"/>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газпром Газораспределение Архангельск"</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>2901249290</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Крылов В. А.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr"/>
+      <c r="R31" s="2" t="inlineStr"/>
+      <c r="S31" s="2" t="inlineStr">
+        <is>
+          <t>01.12.2020</t>
+        </is>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1a783bf9-8c02-423b-a352-54e4343dfc75</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А05-87/2020</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>09.01.2020</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr"/>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Вельскмелиорация"</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>2907017458</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Лесоруб 21 века"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>2907017049</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Распопин М. В.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>12.02.2020</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a91c4f37-dae6-47d4-9403-49d21baa67f4</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А40-230059/2019</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>30.08.2019</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr"/>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>ГУ ПФР № 10 по г. Москве и Московской области</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>ПЕДАГОГИЧЕСКАЯ АССОЦИАЦИЯ "ПЕДАГОГ XXI ВЕКА"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>7708301093</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Мищенко А. В.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
+          <t>11.09.2019</t>
+        </is>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/431e459c-8999-46d6-b616-8593949780a7</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>А05-10412/2019</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>20.08.2019</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr"/>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГАЗПРОМ ГАЗОРАСПРЕДЕЛЕНИЕ АРХАНГЕЛЬСК"</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>2901249290</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>2925003867</t>
+        </is>
+      </c>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Тюпин А. Н.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
+      <c r="S34" s="2" t="inlineStr">
+        <is>
+          <t>18.10.2019</t>
+        </is>
+      </c>
+      <c r="T34" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U34" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2f159433-9e0b-4651-95c1-ceca82b8d027</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>А05-7377/2019</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2019</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr"/>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>ГУ Управление Пенсионного фонда Российской Федерации в Вельском районе Архангельской области межрайонное</t>
+        </is>
+      </c>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>2907008799</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Лесоруб 21 века"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>2907017049</t>
+        </is>
+      </c>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Ипаев С. Г.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
+      <c r="S35" s="2" t="inlineStr">
+        <is>
+          <t>26.06.2019</t>
+        </is>
+      </c>
+      <c r="T35" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U35" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ce0ebae5-6802-4f5a-bf46-82cc9866a32d</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>А05-7376/2019</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2019</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr"/>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>ГУ Управление Пенсионного фонда Российской Федерации в Вельском районе Архангельской области межрайонное</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>2907008799</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Лесоруб 21 века"</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr">
+        <is>
+          <t>2907017049</t>
+        </is>
+      </c>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Звездина Л. В.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
+      <c r="S36" s="2" t="inlineStr">
+        <is>
+          <t>12.06.2019</t>
+        </is>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a81ac906-d79b-45f9-b0ed-d13877e8df71</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А57-6773/2018</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>05.04.2018</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr"/>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>ООО Участник "Ассоциация XXIвек" Грачева Екатерина Сергеевна</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ассоциация XXI век"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>6453064892</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Игнатьев Д. Ю.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
+      <c r="S37" s="2" t="inlineStr">
+        <is>
+          <t>19.10.2018</t>
+        </is>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/524065c8-93c4-4b73-8ece-808f0eadb1ee</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>А36-3111/2018</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>19.03.2018</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr"/>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>ГУ - Управление Пенсионного фонда Российской Федерации в г. Липецке Липецкой области</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>4822001396</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ассоциация "Новый век"</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr">
+        <is>
+          <t>4825024867</t>
+        </is>
+      </c>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС Липецкой области</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Дружинин А. В.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr"/>
+      <c r="R38" s="2" t="inlineStr"/>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2018</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a9b70460-056c-44be-9631-0eec11b9dbf7</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>А36-2739/2018</t>
+        </is>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>12.03.2018</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F39" s="2" t="inlineStr"/>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ассоциация "Новый век"</t>
+        </is>
+      </c>
+      <c r="I39" s="2" t="inlineStr">
+        <is>
+          <t>4825024867</t>
+        </is>
+      </c>
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Атриум-Л"</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr"/>
+      <c r="M39" s="2" t="inlineStr">
+        <is>
+          <t>АС Липецкой области</t>
+        </is>
+      </c>
+      <c r="N39" s="2" t="inlineStr">
+        <is>
+          <t>Тетерева И. В.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr"/>
+      <c r="R39" s="2" t="inlineStr"/>
+      <c r="S39" s="2" t="inlineStr">
+        <is>
+          <t>08.05.2018</t>
+        </is>
+      </c>
+      <c r="T39" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U39" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5941282f-26ca-45d2-af2e-307340ad6109</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>А36-14238/2017</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>10.11.2017</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F40" s="2" t="inlineStr"/>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ассоциация "Новый век"</t>
+        </is>
+      </c>
+      <c r="I40" s="2" t="inlineStr">
+        <is>
+          <t>4825024867</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГЛОБАЛ ГРУПП-Л"</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>4824092173</t>
+        </is>
+      </c>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>АС Липецкой области</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>Никонова Н. В.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
+      <c r="P40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr"/>
+      <c r="R40" s="2" t="inlineStr"/>
+      <c r="S40" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2018</t>
+        </is>
+      </c>
+      <c r="T40" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U40" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fc6ee9a4-be32-4daa-bb2b-5b3a695bc87e</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>А53-32531/2016</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>25.11.2016</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr"/>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВАЗМЕТАБРАЗИВ"</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>3435107690</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>Крутько А. С.</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr"/>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>Хворых Л. В.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
+      <c r="S41" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2026</t>
+        </is>
+      </c>
+      <c r="T41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2ec0e57b-2ffe-4a7b-b0e0-0c27a9b5383e</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>А40-141026/2015</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>03.08.2015</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr"/>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИЗДАТЕЛЬСТВО "АССОЦИАЦИЯ ХХI ВЕК"</t>
+        </is>
+      </c>
+      <c r="I42" s="2" t="inlineStr">
+        <is>
+          <t>6730033105</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>Министерство образования и науки Российской Федерации</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>7710539135</t>
+        </is>
+      </c>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N42" s="2" t="inlineStr">
+        <is>
+          <t>Каменская О. В.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr"/>
+      <c r="P42" s="2" t="inlineStr"/>
+      <c r="Q42" s="2" t="inlineStr"/>
+      <c r="R42" s="2" t="inlineStr"/>
+      <c r="S42" s="2" t="inlineStr">
+        <is>
+          <t>08.06.2016</t>
+        </is>
+      </c>
+      <c r="T42" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U42" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/61a68be9-e4ed-4b6d-997d-f7d0cb3759a6</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>А36-1925/2012</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>28.02.2012</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr"/>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ассоциация "Новый век"</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>4825024867</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Альянс-Л"</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr"/>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>АС Липецкой области</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
+          <t>Богатов В. И.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="inlineStr"/>
+      <c r="P43" s="2" t="inlineStr"/>
+      <c r="Q43" s="2" t="inlineStr"/>
+      <c r="R43" s="2" t="inlineStr"/>
+      <c r="S43" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2012</t>
+        </is>
+      </c>
+      <c r="T43" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U43" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2b3cc8bb-f348-4cf4-b41d-1e59ac5f840c</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>А36-1599/2012</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>10.02.2012</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr"/>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ассоциация "Новый век"</t>
+        </is>
+      </c>
+      <c r="I44" s="2" t="inlineStr">
+        <is>
+          <t>4825024867</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Альянс-Л"</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr"/>
+      <c r="M44" s="2" t="inlineStr">
+        <is>
+          <t>АС Липецкой области</t>
+        </is>
+      </c>
+      <c r="N44" s="2" t="inlineStr">
+        <is>
+          <t>Тетерева И. В.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
+      <c r="P44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr"/>
+      <c r="S44" s="2" t="inlineStr">
+        <is>
+          <t>25.04.2012</t>
+        </is>
+      </c>
+      <c r="T44" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U44" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5d8c0be5-ce0f-4889-9270-30ac79654be4</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>А36-5089/2011</t>
+        </is>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>20.12.2011</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E45" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F45" s="2" t="inlineStr"/>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ассоциация "Новый век"</t>
+        </is>
+      </c>
+      <c r="I45" s="2" t="inlineStr">
+        <is>
+          <t>4825024867</t>
+        </is>
+      </c>
+      <c r="J45" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K45" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Альянс-Л"</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr"/>
+      <c r="M45" s="2" t="inlineStr">
+        <is>
+          <t>АС Липецкой области</t>
+        </is>
+      </c>
+      <c r="N45" s="2" t="inlineStr">
+        <is>
+          <t>Дегоева О. А.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="R45" s="2" t="inlineStr"/>
+      <c r="S45" s="2" t="inlineStr">
+        <is>
+          <t>27.01.2012</t>
+        </is>
+      </c>
+      <c r="T45" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U45" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f8702494-df88-4e96-a691-8c5ee9e53488</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>А36-5051/2011</t>
+        </is>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2011</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E46" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F46" s="2" t="inlineStr"/>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ассоциация "Новый век"</t>
+        </is>
+      </c>
+      <c r="I46" s="2" t="inlineStr">
+        <is>
+          <t>4825024867</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K46" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Альянс-Л"</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr"/>
+      <c r="M46" s="2" t="inlineStr">
+        <is>
+          <t>АС Липецкой области</t>
+        </is>
+      </c>
+      <c r="N46" s="2" t="inlineStr">
+        <is>
+          <t>Гриднева Е. М.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr"/>
+      <c r="P46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="R46" s="2" t="inlineStr"/>
+      <c r="S46" s="2" t="inlineStr">
+        <is>
+          <t>25.04.2012</t>
+        </is>
+      </c>
+      <c r="T46" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U46" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3b1becd9-ebf7-41e3-ac00-62386b5930b4</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>А36-5050/2011</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2011</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F47" s="2" t="inlineStr"/>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ассоциация "Новый век"</t>
+        </is>
+      </c>
+      <c r="I47" s="2" t="inlineStr">
+        <is>
+          <t>4825024867</t>
+        </is>
+      </c>
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K47" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Альянс-Л"</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr"/>
+      <c r="M47" s="2" t="inlineStr">
+        <is>
+          <t>АС Липецкой области</t>
+        </is>
+      </c>
+      <c r="N47" s="2" t="inlineStr">
+        <is>
+          <t>Богатов В. И.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
+      <c r="S47" s="2" t="inlineStr">
+        <is>
+          <t>21.02.2012</t>
+        </is>
+      </c>
+      <c r="T47" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U47" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f59d17b8-790a-4283-a4da-59110ad48d25</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>А71-7142/2011</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>20.07.2011</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr"/>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ассоциация Предприятий Авто-Век"</t>
+        </is>
+      </c>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>Управление надзорной деятельности Отдел надзорной деятельности Устиновского района, г. Ижевск</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr"/>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>АС Удмуртской Республики</t>
+        </is>
+      </c>
+      <c r="N48" s="2" t="inlineStr">
+        <is>
+          <t>Зорина Н. Г.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="inlineStr"/>
+      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="R48" s="2" t="inlineStr"/>
+      <c r="S48" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2012</t>
+        </is>
+      </c>
+      <c r="T48" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U48" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/070752bc-c0c7-477e-9e5d-4897db8dcc07</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
+        <is>
+          <t>А71-4961/2011</t>
+        </is>
+      </c>
+      <c r="C49" s="2" t="inlineStr">
+        <is>
+          <t>24.05.2011</t>
+        </is>
+      </c>
+      <c r="D49" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E49" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F49" s="2" t="inlineStr"/>
+      <c r="G49" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ассоциация Предприятий Авто-Век"</t>
+        </is>
+      </c>
+      <c r="I49" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J49" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K49" s="2" t="inlineStr">
+        <is>
+          <t>Управление надзорной деятельности Отдел надзорной деятельности Устиновского района, г. Ижевск</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr"/>
+      <c r="M49" s="2" t="inlineStr">
+        <is>
+          <t>АС Удмуртской Республики</t>
+        </is>
+      </c>
+      <c r="N49" s="2" t="inlineStr">
+        <is>
+          <t>Глухов Л. Ю.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
+      <c r="P49" s="2" t="inlineStr"/>
+      <c r="Q49" s="2" t="inlineStr"/>
+      <c r="R49" s="2" t="inlineStr"/>
+      <c r="S49" s="2" t="inlineStr">
+        <is>
+          <t>25.02.2012</t>
+        </is>
+      </c>
+      <c r="T49" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U49" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ab60a014-db36-485e-80f8-e62cbfcd50b1</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t>А45-6082/2011</t>
+        </is>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2011</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F50" s="2" t="inlineStr"/>
+      <c r="G50" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="inlineStr">
+        <is>
+          <t>ГУП НСО "Новосибирский областной центр развития промышленности и предпринимательства"</t>
+        </is>
+      </c>
+      <c r="I50" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>Областная общественная организация "Ассоциация женщин - предпринимателей нового века"</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr"/>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N50" s="2" t="inlineStr">
+        <is>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr"/>
+      <c r="P50" s="2" t="inlineStr"/>
+      <c r="Q50" s="2" t="inlineStr"/>
+      <c r="R50" s="2" t="inlineStr"/>
+      <c r="S50" s="2" t="inlineStr">
+        <is>
+          <t>30.05.2011</t>
+        </is>
+      </c>
+      <c r="T50" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U50" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4ed2b18d-a730-40dd-abd2-0cc4562a9d67</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
+        <is>
+          <t>А45-10547/2010</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2010</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F51" s="2" t="inlineStr"/>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="inlineStr">
+        <is>
+          <t>ГУП "Новосибирская областной центр развития промышленности и предпринимательства"</t>
+        </is>
+      </c>
+      <c r="I51" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J51" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K51" s="2" t="inlineStr">
+        <is>
+          <t>Областная общественная организация "Ассоциация женщин-предпринимателей нового века"</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr"/>
+      <c r="M51" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N51" s="2" t="inlineStr">
+        <is>
+          <t>Уколов А. А.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr"/>
+      <c r="P51" s="2" t="inlineStr"/>
+      <c r="Q51" s="2" t="inlineStr"/>
+      <c r="R51" s="2" t="inlineStr"/>
+      <c r="S51" s="2" t="inlineStr"/>
+      <c r="T51" s="2" t="inlineStr"/>
+      <c r="U51" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/116dc6e3-eef6-4993-843c-a6dd8fa55a3b</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>А55-9232/2010</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>27.04.2010</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F52" s="2" t="inlineStr"/>
+      <c r="G52" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Департамент ЖКХ"</t>
+        </is>
+      </c>
+      <c r="I52" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J52" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K52" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "АВТОВАЗ 21 век"</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr"/>
+      <c r="M52" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N52" s="2" t="inlineStr">
+        <is>
+          <t>Сафаева Н. Р.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="inlineStr"/>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
+      <c r="S52" s="2" t="inlineStr"/>
+      <c r="T52" s="2" t="inlineStr"/>
+      <c r="U52" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2e5fbf0d-9c02-461d-8c93-4eff4aa40ac3</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>А56-61415/2009</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2009</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F53" s="2" t="inlineStr"/>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="inlineStr">
+        <is>
+          <t>Управление Пенсионного фонда Российской Федерации (государственное учреждение) в Центральном районе Санкт-Петербурга</t>
+        </is>
+      </c>
+      <c r="I53" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K53" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ассоциация "Серебрянный век"</t>
+        </is>
+      </c>
+      <c r="L53" s="2" t="inlineStr"/>
+      <c r="M53" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N53" s="2" t="inlineStr">
+        <is>
+          <t>Синицына Е. В.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr"/>
+      <c r="R53" s="2" t="inlineStr"/>
+      <c r="S53" s="2" t="inlineStr"/>
+      <c r="T53" s="2" t="inlineStr"/>
+      <c r="U53" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4247410c-0c74-4249-9939-9eef2d48f64b</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>А14-13150/2008</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>14.10.2008</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E54" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F54" s="2" t="inlineStr"/>
+      <c r="G54" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ассоциация "Новый век"</t>
+        </is>
+      </c>
+      <c r="I54" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K54" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Сотер"</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr">
+        <is>
+          <t>3663066989</t>
+        </is>
+      </c>
+      <c r="M54" s="2" t="inlineStr">
+        <is>
+          <t>АС Воронежской области</t>
+        </is>
+      </c>
+      <c r="N54" s="2" t="inlineStr">
+        <is>
+          <t>СеменовАрхив Г. В.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
+      <c r="P54" s="2" t="inlineStr"/>
+      <c r="Q54" s="2" t="inlineStr"/>
+      <c r="R54" s="2" t="inlineStr"/>
+      <c r="S54" s="2" t="inlineStr"/>
+      <c r="T54" s="2" t="inlineStr"/>
+      <c r="U54" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/20a2b184-538d-48aa-b6de-e22d0e55d707</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
+          <t>А14-13142/2008</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>13.10.2008</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F55" s="2" t="inlineStr"/>
+      <c r="G55" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ассоциация "Новый век"</t>
+        </is>
+      </c>
+      <c r="I55" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K55" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Сотер"</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr">
+        <is>
+          <t>3663066989</t>
+        </is>
+      </c>
+      <c r="M55" s="2" t="inlineStr">
+        <is>
+          <t>АС Воронежской области</t>
+        </is>
+      </c>
+      <c r="N55" s="2" t="inlineStr">
+        <is>
+          <t>КривотуловаАрхив Т. И.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="inlineStr"/>
+      <c r="Q55" s="2" t="inlineStr"/>
+      <c r="R55" s="2" t="inlineStr"/>
+      <c r="S55" s="2" t="inlineStr"/>
+      <c r="T55" s="2" t="inlineStr"/>
+      <c r="U55" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c2717adc-ddfc-4f64-af3e-8f8be00fea63</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>А36-1077/2008</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>18.04.2008</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F56" s="2" t="inlineStr"/>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Липецкая городская энергетическая компания"</t>
+        </is>
+      </c>
+      <c r="I56" s="2" t="inlineStr">
+        <is>
+          <t>4825066916</t>
+        </is>
+      </c>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ассоциация "Новый век"</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr"/>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>АС Липецкой области</t>
+        </is>
+      </c>
+      <c r="N56" s="2" t="inlineStr">
+        <is>
+          <t>Богатов В. И.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
+      <c r="P56" s="2" t="inlineStr"/>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr"/>
+      <c r="S56" s="2" t="inlineStr"/>
+      <c r="T56" s="2" t="inlineStr"/>
+      <c r="U56" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4a2742a7-ab94-4697-b747-2aceedf554d7</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>А21-1642/2008</t>
+        </is>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>08.04.2008</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F57" s="2" t="inlineStr"/>
+      <c r="G57" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="inlineStr">
+        <is>
+          <t>Санакоев Ф.С.</t>
+        </is>
+      </c>
+      <c r="I57" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K57" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Балга"</t>
+        </is>
+      </c>
+      <c r="L57" s="2" t="inlineStr"/>
+      <c r="M57" s="2" t="inlineStr">
+        <is>
+          <t>АС Калининградской области</t>
+        </is>
+      </c>
+      <c r="N57" s="2" t="inlineStr">
+        <is>
+          <t>Лузанова З. Б.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr"/>
+      <c r="Q57" s="2" t="inlineStr"/>
+      <c r="R57" s="2" t="inlineStr"/>
+      <c r="S57" s="2" t="inlineStr"/>
+      <c r="T57" s="2" t="inlineStr"/>
+      <c r="U57" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e3ec621e-2cc3-4458-a5af-bdcfb95da967</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>А05-16142/2004</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>13.09.2004</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F58" s="2" t="inlineStr"/>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr">
+        <is>
+          <t>ГУ - Отдел Пенсионного фонда РФ в г. Мирный</t>
+        </is>
+      </c>
+      <c r="I58" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промышленная ассоциация "Век"</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr"/>
+      <c r="M58" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N58" s="2" t="inlineStr">
+        <is>
+          <t>Чалбышева И. В.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr"/>
+      <c r="P58" s="2" t="inlineStr"/>
+      <c r="Q58" s="2" t="inlineStr"/>
+      <c r="R58" s="2" t="inlineStr"/>
+      <c r="S58" s="2" t="inlineStr"/>
+      <c r="T58" s="2" t="inlineStr"/>
+      <c r="U58" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/82d86d1d-daaa-425f-a26f-c656f3a35f81</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
+  <hyperlinks>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
+  </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>