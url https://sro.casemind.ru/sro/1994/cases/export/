--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -13,99 +13,109 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Судебные дела" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Судебные дела'!$A$1:$U$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
+    </font>
+    <font>
+      <color rgb="000563C1"/>
+      <u val="single"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
         <bgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -425,57 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80ee3572-b664-473d-9ef0-5d115a8e66c4" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f653df9d-65b1-48b6-8d52-67de962213df" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f95e408f-c5bc-45fa-846e-067201d9d753" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09409aee-7ae2-45ae-a8f9-191e64663ab7" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7388cf57-0b52-4a15-9759-d74dd8ab38b1" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f100774b-b6ef-47d4-af64-15c4bebd5d49" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe52098f-fa6f-4168-aa9a-6668d5dc2792" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33fd6b99-93a3-434a-b3a3-2adcb2365607" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ab7d480-2e78-4c41-9440-0422ab9c10ca" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/936008bc-4d8c-42ec-a0e0-f27dc261647d" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89c06946-e403-478d-b1d0-e4a4d084b741" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e5a0891-e6d6-45d7-af5d-d2ae9f033fce" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df7f45d1-f4aa-4e10-97ee-a6e61744950f" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57b6b36b-3773-4da0-a390-3f2f04464053" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/944feae2-3e2d-49ab-816c-01f41c368522" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be4bce50-88a6-4836-aa4f-9881c7b951ea" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9a5ac05-9796-4235-ba8a-0f708fa3f19b" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c26cf4e5-d592-43b7-827f-83e79d7ceed0" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af3172f7-6ae7-45b6-a5dc-9fd309af6a9c" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1991addb-a168-40fc-ae46-2e476752e786" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b82e535a-4666-4664-ada3-3fb72b630f96" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9ac9b80-412e-407b-acec-528f9a8baa7d" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6808fed3-89f5-4ea9-80b5-7404ef8ce2fc" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/231b2371-152b-4194-9a87-6849f0896865" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15a360e1-c04a-4bb1-a6dd-ef73ef623908" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16b1fedc-81dc-4048-84ab-90eefaf9eeb7" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee2f3058-024b-4cff-9adf-56248263eb17" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f534d5e0-0700-4d31-aee5-4ce92c71e7b3" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/825849a2-851a-45f3-8053-e554d5a74b77" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5904158-2886-4fa7-af66-e575904c534a" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5c1fbc1-82d1-409d-8c5f-6f1d63ee1cef" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7e8b259-d7f8-4d7e-8cf4-52d29900d1c9" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/110a6f69-bad6-4218-afab-8a0409fca833" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fea09231-7840-4be5-af94-5bdaaf791968" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90791dde-d9f9-4076-9936-a3d2bfd53790" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4405803-c052-4b19-8932-d792133756b6" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63d0a47b-440a-485f-94a4-0f270d61fc58" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56daf5f1-0281-498c-a38d-d3df719e109a" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b25c5a52-6823-48fa-a4a2-43660f80000a" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7febbd3-958c-43d5-a0a2-2ba84b6d7265" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0360ed17-3f79-4c98-923d-f11089d67126" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/760b041c-88d1-4685-86fd-d4f343c63804" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6c1be4f-309b-4960-9dc2-c46f589e2379" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6aaeeece-24f9-42f7-b1da-e3e84925ffd3" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f901da3-21c2-4e55-b1d6-23b48a4d5f32" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13889fa6-7d4f-4083-ab94-9541a8cf4a23" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36f199ce-4da7-4fe3-87a9-d40738eb5708" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/deee9ea0-3765-4f1e-939e-2a3bd1234228" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3ede43b-e4d9-4794-a880-93cd23e8db3c" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce501460-02d8-461e-9a2c-071109a15d73" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2dcfd8e-d0c2-4733-b12d-92ae793d77f5" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a954d9d-66e3-4cdf-9816-21873f5632a6" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d705261f-6cff-4e42-8e8d-bdfcde7c43dc" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45f6dadd-fb71-44fe-b787-bdee72c1def2" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec123c04-f533-49b7-90f8-0773a2b0d69d" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a938c87e-fe89-4762-9f95-cc684a10eed6" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c27e6878-961a-46a8-8f98-6e1c7d37e17b" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25815e6f-76b2-4e1a-8827-5df532a8cb12" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99c64738-da39-4507-9c5f-ec563ad4663a" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86415806-e97c-4791-8219-683d615c47a3" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/900bdbf9-0232-4eb7-abee-1ddb9199e79d" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/699648b4-514b-45cd-b340-4a31072d3209" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09111bba-8e59-4219-8e31-0595415d87c2" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cd82a3e-5d2a-43a9-9d54-4f71d6dab26e" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3734a78-e893-4609-8537-6d7dc5d9977e" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c5ab3e7f-1ea7-4d5d-ba3c-190adf7cca5d" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b436a878-d644-44f6-9e29-111f758194eb" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c58f947-8f62-46ea-b07c-9a787d9cafef" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68ce4d5e-c908-46a3-9869-1ed593afe855" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38fa80f4-4827-4a64-a4da-2d8738598df1" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78f11d2c-a552-4ac7-9328-6c9834379251" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4097215c-db03-4961-9742-fe2468aac1a0" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d4e8c8d-56ea-48ff-89fd-0a2402cf4db9" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e924bf4c-7b75-4310-bf9b-3b04d76b9eb9" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39f4ced9-4b1c-444c-ac97-d885f3beeffa" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53dda681-6a5f-4d9e-859c-a2e4a3acfb8a" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12f3a3c3-ecb2-4908-bec6-de64c5afc720" TargetMode="External" Id="rId77" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U1"/>
+  <dimension ref="A1:U78"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -570,45 +583,6613 @@
         <is>
           <t>Статус требований</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>А45-32646/2026</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr"/>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНЖИН-ЮЖНЫЙ УРАЛ"</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>7453351377</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Александрова Е. А.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
+      <c r="U2" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/80ee3572-b664-473d-9ef0-5d115a8e66c4</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>А45-32653/2026</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr"/>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АЛМАЗ"</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr">
+        <is>
+          <t>2452201073</t>
+        </is>
+      </c>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Семененко И. Г.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr"/>
+      <c r="T3" s="2" t="inlineStr"/>
+      <c r="U3" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f653df9d-65b1-48b6-8d52-67de962213df</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>А45-27204/2026</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>28.07.2026</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr"/>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>ООО " МОНТАЖЭЛЕКТРОСЕРВИС "</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>2465082377</t>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Волченский А. А.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr">
+        <is>
+          <t>15.08.2026</t>
+        </is>
+      </c>
+      <c r="T4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U4" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f95e408f-c5bc-45fa-846e-067201d9d753</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>А45-26936/2026</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr"/>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГЕОСИНТЕТИКА"</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>2464250942</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Волченский А. А.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
+      <c r="S5" s="2" t="inlineStr">
+        <is>
+          <t>15.09.2026</t>
+        </is>
+      </c>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U5" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/09409aee-7ae2-45ae-a8f9-191e64663ab7</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>А45-27141/2026</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr"/>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВОСТОЧНАЯ СИБИРЬ"</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>2465145524</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Кодилова А. Г.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2026</t>
+        </is>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U6" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7388cf57-0b52-4a15-9759-d74dd8ab38b1</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>А45-26665/2026</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2026</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr"/>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГРУППА КОМПАНИЙ "МИКРОТОННЕЛЬНЫЕ СИСТЕМЫ И ТЕХНОЛОГИИ ОЧИСТКИ СТОЧНЫХ ВОД"</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>5406835747</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Семененко И. Г.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
+      <c r="S7" s="2" t="inlineStr"/>
+      <c r="T7" s="2" t="inlineStr"/>
+      <c r="U7" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f100774b-b6ef-47d4-af64-15c4bebd5d49</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>А45-26661/2026</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2026</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РАЙТБИЛД"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>5406977639</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Волченский А. А.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
+      <c r="S8" s="2" t="inlineStr"/>
+      <c r="T8" s="2" t="inlineStr"/>
+      <c r="U8" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fe52098f-fa6f-4168-aa9a-6668d5dc2792</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>А45-26674/2026</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2026</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr"/>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОМЫШЛЕННЫЕ ТЕХНОЛОГИИ"</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>5402049372</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Кодилова А. Г.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
+      <c r="S9" s="2" t="inlineStr">
+        <is>
+          <t>30.07.2026</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U9" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/33fd6b99-93a3-434a-b3a3-2adcb2365607</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>А45-26680/2026</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2026</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr"/>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НОВАТЭК"</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>5442103611</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Волченский А. А.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
+      <c r="S10" s="2" t="inlineStr"/>
+      <c r="T10" s="2" t="inlineStr"/>
+      <c r="U10" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5ab7d480-2e78-4c41-9440-0422ab9c10ca</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>А45-26677/2026</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2026</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr"/>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЦЕНТР СТРОИТЕЛЬНЫХ НОВАЦИЙ И ПРОЕКТИРОВАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>1701060680</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Александрова Е. А.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2026</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U11" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/936008bc-4d8c-42ec-a0e0-f27dc261647d</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А45-26671/2026</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2026</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Атлант"</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>5404095335</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Кодилова А. Г.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
+      <c r="S12" s="2" t="inlineStr"/>
+      <c r="T12" s="2" t="inlineStr"/>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/89c06946-e403-478d-b1d0-e4a4d084b741</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А45-26669/2026</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2026</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr"/>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АВРОРА-НСК"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>5406798870</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Александрова Е. А.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2026</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8e5a0891-e6d6-45d7-af5d-d2ae9f033fce</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>А45-22474/2026</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr"/>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХНОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>3906362380</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Волченский А. А.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>22.07.2026</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/df7f45d1-f4aa-4e10-97ee-a6e61744950f</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А45-18811/2026</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>26.05.2026</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr"/>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙТЕХ-ОСКОЛ"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>3128079264</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Кодилова А. Г.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>08.07.2026</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/57b6b36b-3773-4da0-a390-3f2f04464053</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А45-18549/2026</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2026</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr"/>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РУСЭКО"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>5007107680</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>14.07.2026</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/944feae2-3e2d-49ab-816c-01f41c368522</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А45-9081/2026</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2026</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr"/>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>ООО ФАБРИКА МЕБЕЛИ "АЛЁНКА"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>5404425907</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Семененко И. Г.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
+      <c r="S17" s="2" t="inlineStr">
+        <is>
+          <t>21.05.2026</t>
+        </is>
+      </c>
+      <c r="T17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/be4bce50-88a6-4836-aa4f-9881c7b951ea</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>А45-8660/2026</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>16.03.2026</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr"/>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БИМЛИДЕР-ПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>2311349380</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Александрова Е. А.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>21.05.2026</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f9a5ac05-9796-4235-ba8a-0f708fa3f19b</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А45-5261/2026</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>18.02.2026</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr"/>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИКСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>5406582398</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Семененко И. Г.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
+      <c r="S19" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2026</t>
+        </is>
+      </c>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c26cf4e5-d592-43b7-827f-83e79d7ceed0</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А45-5074/2026</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2026</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr"/>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Пк-Вистек"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>0400001351</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Волченский А. А.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2026</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/af3172f7-6ae7-45b6-a5dc-9fd309af6a9c</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>А45-5079/2026</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2026</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr"/>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦИАЛЬНОЕ И ТРАНСПОРТНОЕ СТРОИТЕЛЬСТВО"</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>5401329507</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Семененко И. Г.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr">
+        <is>
+          <t>21.05.2026</t>
+        </is>
+      </c>
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1991addb-a168-40fc-ae46-2e476752e786</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А45-5076/2026</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2026</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr"/>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РОСТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>5402034680</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Волченский А. А.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2026</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b82e535a-4666-4664-ada3-3fb72b630f96</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>А45-5075/2026</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2026</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr"/>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "РЕГИОНПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>0400001351</t>
+        </is>
+      </c>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Семененко И. Г.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
+      <c r="S23" s="2" t="inlineStr">
+        <is>
+          <t>18.04.2026</t>
+        </is>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b9ac9b80-412e-407b-acec-528f9a8baa7d</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>А45-3821/2026</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>09.02.2026</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr"/>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРЕЛА"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>2460235527</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>Семененко И. Г.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
+          <t>01.05.2026</t>
+        </is>
+      </c>
+      <c r="T24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U24" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6808fed3-89f5-4ea9-80b5-7404ef8ce2fc</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>А45-2268/2026</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>28.01.2026</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr"/>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХНОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>3906362380</t>
+        </is>
+      </c>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Семененко И. Г.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
+      <c r="S25" s="2" t="inlineStr">
+        <is>
+          <t>25.03.2026</t>
+        </is>
+      </c>
+      <c r="T25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U25" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/231b2371-152b-4194-9a87-6849f0896865</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>А33-35035/2025</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>04.12.2025</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr"/>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДЖЕМАКС24"</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>2466267363</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>ОСП по Центральному району г. Красноярска</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr"/>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>АС Красноярского края</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Николаева К. С.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>10.04.2026</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U26" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/15a360e1-c04a-4bb1-a6dd-ef73ef623908</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>А45-41990/2025</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>20.11.2025</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr"/>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНЖПРОМСТРОЙПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>9731000475</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Александрова Е. А.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>30.01.2026</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/16b1fedc-81dc-4048-84ab-90eefaf9eeb7</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А45-39188/2025</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>30.10.2025</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr"/>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РОВНЫЙ ЭЛЕМЕНТ"</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>5405093588</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Семененко И. Г.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>31.01.2026</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ee2f3058-024b-4cff-9adf-56248263eb17</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А45-34058/2025</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>22.09.2025</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr"/>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Янтарь"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>5403035069</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Семененко И. Г.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2025</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f534d5e0-0700-4d31-aee5-4ce92c71e7b3</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А45-34036/2025</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>22.09.2025</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr"/>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>ООО ИНЖИНИРИНГОВАЯ КОМПАНИЯ "ЭНЕРГОАЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>2465143245</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>13.11.2025</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/825849a2-851a-45f3-8053-e554d5a74b77</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А45-34024/2025</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>22.09.2025</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr"/>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АГК СЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>5402072251</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Семененко И. Г.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr"/>
+      <c r="R31" s="2" t="inlineStr"/>
+      <c r="S31" s="2" t="inlineStr">
+        <is>
+          <t>20.12.2025</t>
+        </is>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f5904158-2886-4fa7-af66-e575904c534a</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А45-32569/2025</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>10.09.2025</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr"/>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭКСПЕРТ"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>5407980391</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>28.10.2025</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b5c1fbc1-82d1-409d-8c5f-6f1d63ee1cef</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А45-30603/2025</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>27.08.2025</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr"/>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙ ПОТОК"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>5402062165</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Александрова Е. А.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
+          <t>28.10.2025</t>
+        </is>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f7e8b259-d7f8-4d7e-8cf4-52d29900d1c9</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>А45-30604/2025</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>27.08.2025</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr"/>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОБОРОНСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>0573012581</t>
+        </is>
+      </c>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
+      <c r="S34" s="2" t="inlineStr">
+        <is>
+          <t>22.10.2025</t>
+        </is>
+      </c>
+      <c r="T34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U34" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/110a6f69-bad6-4218-afab-8a0409fca833</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>А45-30605/2025</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>27.08.2025</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr"/>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>ООО СУ "СИБСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>5410016525</t>
+        </is>
+      </c>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
+      <c r="S35" s="2" t="inlineStr">
+        <is>
+          <t>22.10.2025</t>
+        </is>
+      </c>
+      <c r="T35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U35" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fea09231-7840-4be5-af94-5bdaaf791968</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>А45-21791/2025</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>25.06.2025</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr"/>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>ОТДЕЛЕНИЕ ФОНДА ПЕНСИОННОГО И СОЦИАЛЬНОГО СТРАХОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО КАЛИНИНГРАДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>3904000514</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Власова Е. В.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
+      <c r="S36" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2025</t>
+        </is>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/90791dde-d9f9-4076-9936-a3d2bfd53790</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А45-19322/2025</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2025</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr"/>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Гамма-Инжиниринг"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>5406735990</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
+      <c r="S37" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2025</t>
+        </is>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c4405803-c052-4b19-8932-d792133756b6</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>А45-19331/2025</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2025</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr"/>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БИМ-КОНСТРУКЦИИ"</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr">
+        <is>
+          <t>5402077651</t>
+        </is>
+      </c>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr"/>
+      <c r="R38" s="2" t="inlineStr"/>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>25.07.2025</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/63d0a47b-440a-485f-94a4-0f270d61fc58</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>А45-17577/2025</t>
+        </is>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2025</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F39" s="2" t="inlineStr"/>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I39" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГАЗСЕРВИСКОМПОЗИТ-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>5256120401</t>
+        </is>
+      </c>
+      <c r="M39" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N39" s="2" t="inlineStr">
+        <is>
+          <t>Александрова Е. А.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr"/>
+      <c r="R39" s="2" t="inlineStr"/>
+      <c r="S39" s="2" t="inlineStr">
+        <is>
+          <t>21.08.2025</t>
+        </is>
+      </c>
+      <c r="T39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U39" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/56daf5f1-0281-498c-a38d-d3df719e109a</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>А45-16387/2025</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>14.05.2025</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F40" s="2" t="inlineStr"/>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I40" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПЕРСПЕКТИВА"</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>5402039303</t>
+        </is>
+      </c>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>Поносов А. В.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
+      <c r="P40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr"/>
+      <c r="R40" s="2" t="inlineStr"/>
+      <c r="S40" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2025</t>
+        </is>
+      </c>
+      <c r="T40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U40" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b25c5a52-6823-48fa-a4a2-43660f80000a</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>А45-11674/2025</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>07.04.2025</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr"/>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>ООО МОНТАЖНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "КАСКАД"</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr">
+        <is>
+          <t>2463092877</t>
+        </is>
+      </c>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
+      <c r="S41" s="2" t="inlineStr">
+        <is>
+          <t>27.05.2025</t>
+        </is>
+      </c>
+      <c r="T41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f7febbd3-958c-43d5-a0a2-2ba84b6d7265</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>А45-9409/2025</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>20.03.2025</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr"/>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I42" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>ООО "А-САТОРИ"</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>5410146010</t>
+        </is>
+      </c>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N42" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr"/>
+      <c r="P42" s="2" t="inlineStr"/>
+      <c r="Q42" s="2" t="inlineStr"/>
+      <c r="R42" s="2" t="inlineStr"/>
+      <c r="S42" s="2" t="inlineStr">
+        <is>
+          <t>31.05.2025</t>
+        </is>
+      </c>
+      <c r="T42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U42" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0360ed17-3f79-4c98-923d-f11089d67126</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>А45-9408/2025</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>20.03.2025</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr"/>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ангарстрой"</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr">
+        <is>
+          <t>5403060869</t>
+        </is>
+      </c>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
+          <t>Александрова Е. А.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="inlineStr"/>
+      <c r="P43" s="2" t="inlineStr"/>
+      <c r="Q43" s="2" t="inlineStr"/>
+      <c r="R43" s="2" t="inlineStr"/>
+      <c r="S43" s="2" t="inlineStr">
+        <is>
+          <t>21.05.2025</t>
+        </is>
+      </c>
+      <c r="T43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U43" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/760b041c-88d1-4685-86fd-d4f343c63804</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>А45-9415/2025</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>20.03.2025</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr"/>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I44" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>ООО "С-2"</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr">
+        <is>
+          <t>5406713114</t>
+        </is>
+      </c>
+      <c r="M44" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N44" s="2" t="inlineStr">
+        <is>
+          <t>Александрова Е. А.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
+      <c r="P44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr"/>
+      <c r="S44" s="2" t="inlineStr">
+        <is>
+          <t>21.05.2025</t>
+        </is>
+      </c>
+      <c r="T44" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U44" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b6c1be4f-309b-4960-9dc2-c46f589e2379</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>А45-9410/2025</t>
+        </is>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>20.03.2025</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E45" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F45" s="2" t="inlineStr"/>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I45" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J45" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K45" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КРАСНОЯРСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ СИБИРЬ"</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr">
+        <is>
+          <t>2464136044</t>
+        </is>
+      </c>
+      <c r="M45" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N45" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="R45" s="2" t="inlineStr"/>
+      <c r="S45" s="2" t="inlineStr">
+        <is>
+          <t>13.05.2025</t>
+        </is>
+      </c>
+      <c r="T45" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U45" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6aaeeece-24f9-42f7-b1da-e3e84925ffd3</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>А45-9419/2025</t>
+        </is>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>20.03.2025</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E46" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F46" s="2" t="inlineStr"/>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I46" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K46" s="2" t="inlineStr">
+        <is>
+          <t>ООО УПРАВЛЯЮЩАЯ КОМПАНИЯ "СПЕЦПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>5405954710</t>
+        </is>
+      </c>
+      <c r="M46" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N46" s="2" t="inlineStr">
+        <is>
+          <t>Волченский А. А.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr"/>
+      <c r="P46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="R46" s="2" t="inlineStr"/>
+      <c r="S46" s="2" t="inlineStr">
+        <is>
+          <t>13.05.2025</t>
+        </is>
+      </c>
+      <c r="T46" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U46" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5f901da3-21c2-4e55-b1d6-23b48a4d5f32</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>А45-7931/2025</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>11.03.2025</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F47" s="2" t="inlineStr"/>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I47" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K47" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ - 59 Л"</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr">
+        <is>
+          <t>2454015379</t>
+        </is>
+      </c>
+      <c r="M47" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N47" s="2" t="inlineStr">
+        <is>
+          <t>Волченский А. А.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
+      <c r="S47" s="2" t="inlineStr">
+        <is>
+          <t>29.04.2025</t>
+        </is>
+      </c>
+      <c r="T47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U47" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/13889fa6-7d4f-4083-ab94-9541a8cf4a23</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>А56-13992/2025</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2025</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr"/>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>ОТДЕЛЕНИЕ ФОНДА ПЕНСИОННОГО И СОЦИАЛЬНОГО СТРАХОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО САНКТ-ПЕТЕРБУРГУ И ЛЕНИНГРАДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>7802114044</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N48" s="2" t="inlineStr">
+        <is>
+          <t>Золотарева Я. В.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="inlineStr"/>
+      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="R48" s="2" t="inlineStr"/>
+      <c r="S48" s="2" t="inlineStr">
+        <is>
+          <t>12.03.2025</t>
+        </is>
+      </c>
+      <c r="T48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U48" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/36f199ce-4da7-4fe3-87a9-d40738eb5708</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
+        <is>
+          <t>А45-453/2025</t>
+        </is>
+      </c>
+      <c r="C49" s="2" t="inlineStr">
+        <is>
+          <t>13.01.2025</t>
+        </is>
+      </c>
+      <c r="D49" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E49" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F49" s="2" t="inlineStr"/>
+      <c r="G49" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="inlineStr">
+        <is>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+        </is>
+      </c>
+      <c r="I49" s="2" t="inlineStr">
+        <is>
+          <t>5406509800</t>
+        </is>
+      </c>
+      <c r="J49" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K49" s="2" t="inlineStr">
+        <is>
+          <t>ООО "С-2"</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr">
+        <is>
+          <t>5406713114</t>
+        </is>
+      </c>
+      <c r="M49" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N49" s="2" t="inlineStr">
+        <is>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
+      <c r="P49" s="2" t="inlineStr"/>
+      <c r="Q49" s="2" t="inlineStr"/>
+      <c r="R49" s="2" t="inlineStr"/>
+      <c r="S49" s="2" t="inlineStr">
+        <is>
+          <t>17.01.2025</t>
+        </is>
+      </c>
+      <c r="T49" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U49" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/deee9ea0-3765-4f1e-939e-2a3bd1234228</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t>А45-44523/2024</t>
+        </is>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>23.12.2024</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F50" s="2" t="inlineStr"/>
+      <c r="G50" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБИРЬЭНЕРГОРЕМСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I50" s="2" t="inlineStr">
+        <is>
+          <t>5410087533</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БиМ-Конструкция"</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr"/>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N50" s="2" t="inlineStr">
+        <is>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr"/>
+      <c r="P50" s="2" t="inlineStr"/>
+      <c r="Q50" s="2" t="inlineStr"/>
+      <c r="R50" s="2" t="inlineStr"/>
+      <c r="S50" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2025</t>
+        </is>
+      </c>
+      <c r="T50" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U50" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c3ede43b-e4d9-4794-a880-93cd23e8db3c</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
+        <is>
+          <t>А45-41144/2024</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>29.11.2024</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F51" s="2" t="inlineStr"/>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I51" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J51" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K51" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДЖЕМАКС24"</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr">
+        <is>
+          <t>2466267363</t>
+        </is>
+      </c>
+      <c r="M51" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N51" s="2" t="inlineStr">
+        <is>
+          <t>Поносов А. В.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr"/>
+      <c r="P51" s="2" t="inlineStr"/>
+      <c r="Q51" s="2" t="inlineStr"/>
+      <c r="R51" s="2" t="inlineStr"/>
+      <c r="S51" s="2" t="inlineStr">
+        <is>
+          <t>05.02.2025</t>
+        </is>
+      </c>
+      <c r="T51" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U51" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ce501460-02d8-461e-9a2c-071109a15d73</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>А45-41136/2024</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2024</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F52" s="2" t="inlineStr"/>
+      <c r="G52" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I52" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J52" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K52" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТОП ТРЕЙД"</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr">
+        <is>
+          <t>5403326011</t>
+        </is>
+      </c>
+      <c r="M52" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N52" s="2" t="inlineStr">
+        <is>
+          <t>Волченский А. А.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="inlineStr"/>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
+      <c r="S52" s="2" t="inlineStr">
+        <is>
+          <t>31.01.2025</t>
+        </is>
+      </c>
+      <c r="T52" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U52" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c2dcfd8e-d0c2-4733-b12d-92ae793d77f5</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>А45-36635/2024</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>21.10.2024</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F53" s="2" t="inlineStr"/>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="inlineStr">
+        <is>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+        </is>
+      </c>
+      <c r="I53" s="2" t="inlineStr">
+        <is>
+          <t>5406509800</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K53" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИКСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L53" s="2" t="inlineStr">
+        <is>
+          <t>5406582398</t>
+        </is>
+      </c>
+      <c r="M53" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N53" s="2" t="inlineStr">
+        <is>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr"/>
+      <c r="R53" s="2" t="inlineStr"/>
+      <c r="S53" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2025</t>
+        </is>
+      </c>
+      <c r="T53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U53" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3a954d9d-66e3-4cdf-9816-21873f5632a6</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>А45-29657/2024</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2024</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E54" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F54" s="2" t="inlineStr"/>
+      <c r="G54" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I54" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K54" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПОМОГАТОР"</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr">
+        <is>
+          <t>5404025850</t>
+        </is>
+      </c>
+      <c r="M54" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N54" s="2" t="inlineStr">
+        <is>
+          <t>Волченский А. А.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
+      <c r="P54" s="2" t="inlineStr"/>
+      <c r="Q54" s="2" t="inlineStr"/>
+      <c r="R54" s="2" t="inlineStr"/>
+      <c r="S54" s="2" t="inlineStr">
+        <is>
+          <t>17.10.2024</t>
+        </is>
+      </c>
+      <c r="T54" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U54" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d705261f-6cff-4e42-8e8d-bdfcde7c43dc</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
+          <t>А45-29782/2024</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2024</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F55" s="2" t="inlineStr"/>
+      <c r="G55" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I55" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K55" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБПРОЕКТРЕМСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr">
+        <is>
+          <t>5404317605</t>
+        </is>
+      </c>
+      <c r="M55" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N55" s="2" t="inlineStr">
+        <is>
+          <t>Волченский А. А.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="inlineStr"/>
+      <c r="Q55" s="2" t="inlineStr"/>
+      <c r="R55" s="2" t="inlineStr"/>
+      <c r="S55" s="2" t="inlineStr">
+        <is>
+          <t>17.10.2024</t>
+        </is>
+      </c>
+      <c r="T55" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U55" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/45f6dadd-fb71-44fe-b787-bdee72c1def2</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>А33-26081/2024</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>26.08.2024</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F56" s="2" t="inlineStr"/>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I56" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БУРЫЙ"</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>2465168747</t>
+        </is>
+      </c>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>АС Красноярского края</t>
+        </is>
+      </c>
+      <c r="N56" s="2" t="inlineStr">
+        <is>
+          <t>Ринчино Б. В.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
+      <c r="P56" s="2" t="inlineStr"/>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr"/>
+      <c r="S56" s="2" t="inlineStr">
+        <is>
+          <t>29.10.2024</t>
+        </is>
+      </c>
+      <c r="T56" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U56" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ec123c04-f533-49b7-90f8-0773a2b0d69d</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>А33-26079/2024</t>
+        </is>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>26.08.2024</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F57" s="2" t="inlineStr"/>
+      <c r="G57" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I57" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J57" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K57" s="2" t="inlineStr">
+        <is>
+          <t>ООО МОНТАЖНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "КАСКАД"</t>
+        </is>
+      </c>
+      <c r="L57" s="2" t="inlineStr">
+        <is>
+          <t>2463092877</t>
+        </is>
+      </c>
+      <c r="M57" s="2" t="inlineStr">
+        <is>
+          <t>АС Красноярского края</t>
+        </is>
+      </c>
+      <c r="N57" s="2" t="inlineStr">
+        <is>
+          <t>Катцина А. А.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr"/>
+      <c r="Q57" s="2" t="inlineStr"/>
+      <c r="R57" s="2" t="inlineStr"/>
+      <c r="S57" s="2" t="inlineStr">
+        <is>
+          <t>16.03.2025</t>
+        </is>
+      </c>
+      <c r="T57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U57" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a938c87e-fe89-4762-9f95-cc684a10eed6</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>А33-26077/2024</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>26.08.2024</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F58" s="2" t="inlineStr"/>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I58" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ - 59 Л"</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr">
+        <is>
+          <t>2454015379</t>
+        </is>
+      </c>
+      <c r="M58" s="2" t="inlineStr">
+        <is>
+          <t>АС Красноярского края</t>
+        </is>
+      </c>
+      <c r="N58" s="2" t="inlineStr">
+        <is>
+          <t>Григорьев Н. М.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr"/>
+      <c r="P58" s="2" t="inlineStr"/>
+      <c r="Q58" s="2" t="inlineStr"/>
+      <c r="R58" s="2" t="inlineStr"/>
+      <c r="S58" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2025</t>
+        </is>
+      </c>
+      <c r="T58" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U58" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c27e6878-961a-46a8-8f98-6e1c7d37e17b</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
+        <is>
+          <t>А33-26083/2024</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>26.08.2024</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E59" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F59" s="2" t="inlineStr"/>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I59" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J59" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K59" s="2" t="inlineStr">
+        <is>
+          <t>ООО Торговый Дом "ПромТехСырье"</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr">
+        <is>
+          <t>2463086168</t>
+        </is>
+      </c>
+      <c r="M59" s="2" t="inlineStr">
+        <is>
+          <t>АС Красноярского края</t>
+        </is>
+      </c>
+      <c r="N59" s="2" t="inlineStr">
+        <is>
+          <t>Ринчино Б. В.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="inlineStr"/>
+      <c r="Q59" s="2" t="inlineStr"/>
+      <c r="R59" s="2" t="inlineStr"/>
+      <c r="S59" s="2" t="inlineStr">
+        <is>
+          <t>29.10.2024</t>
+        </is>
+      </c>
+      <c r="T59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U59" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/25815e6f-76b2-4e1a-8827-5df532a8cb12</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>А45-27091/2024</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>07.08.2024</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F60" s="2" t="inlineStr"/>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+        </is>
+      </c>
+      <c r="I60" s="2" t="inlineStr">
+        <is>
+          <t>5406509800</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИКСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>5406582398</t>
+        </is>
+      </c>
+      <c r="M60" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N60" s="2" t="inlineStr">
+        <is>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="inlineStr"/>
+      <c r="P60" s="2" t="inlineStr"/>
+      <c r="Q60" s="2" t="inlineStr"/>
+      <c r="R60" s="2" t="inlineStr"/>
+      <c r="S60" s="2" t="inlineStr">
+        <is>
+          <t>22.05.2026</t>
+        </is>
+      </c>
+      <c r="T60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U60" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/99c64738-da39-4507-9c5f-ec563ad4663a</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>А45-27032/2024</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>06.08.2024</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F61" s="2" t="inlineStr"/>
+      <c r="G61" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I61" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
+        <is>
+          <t>ООО Инжиниринговая Компания "Наратай Энерджи"</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>5406804650</t>
+        </is>
+      </c>
+      <c r="M61" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N61" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="inlineStr"/>
+      <c r="Q61" s="2" t="inlineStr"/>
+      <c r="R61" s="2" t="inlineStr"/>
+      <c r="S61" s="2" t="inlineStr">
+        <is>
+          <t>28.12.2024</t>
+        </is>
+      </c>
+      <c r="T61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U61" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/86415806-e97c-4791-8219-683d615c47a3</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>А45-27030/2024</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>06.08.2024</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr"/>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙСИТИ"</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>7536147760</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>Поносов А. В.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="inlineStr"/>
+      <c r="P62" s="2" t="inlineStr"/>
+      <c r="Q62" s="2" t="inlineStr"/>
+      <c r="R62" s="2" t="inlineStr"/>
+      <c r="S62" s="2" t="inlineStr">
+        <is>
+          <t>08.10.2024</t>
+        </is>
+      </c>
+      <c r="T62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/900bdbf9-0232-4eb7-abee-1ddb9199e79d</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>А45-27031/2024</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>06.08.2024</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr"/>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I63" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "СИБЭНЕРГОКОМПЛЕКТ"</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>5406703250</t>
+        </is>
+      </c>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N63" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="inlineStr"/>
+      <c r="P63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr"/>
+      <c r="R63" s="2" t="inlineStr"/>
+      <c r="S63" s="2" t="inlineStr">
+        <is>
+          <t>24.09.2024</t>
+        </is>
+      </c>
+      <c r="T63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U63" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/699648b4-514b-45cd-b340-4a31072d3209</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>А45-26594/2024</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>02.08.2024</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr"/>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛЕНТЕЛЕФОНСТРОЙ-КАЛИНИНГРАД"</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>3906084492</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr">
+        <is>
+          <t>Поносов А. В.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="inlineStr"/>
+      <c r="P64" s="2" t="inlineStr"/>
+      <c r="Q64" s="2" t="inlineStr"/>
+      <c r="R64" s="2" t="inlineStr"/>
+      <c r="S64" s="2" t="inlineStr">
+        <is>
+          <t>02.10.2024</t>
+        </is>
+      </c>
+      <c r="T64" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U64" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/09111bba-8e59-4219-8e31-0595415d87c2</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>А45-26591/2024</t>
+        </is>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2024</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E65" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F65" s="2" t="inlineStr"/>
+      <c r="G65" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I65" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J65" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K65" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АЛЬМАВИСТА"</t>
+        </is>
+      </c>
+      <c r="L65" s="2" t="inlineStr">
+        <is>
+          <t>3906293626</t>
+        </is>
+      </c>
+      <c r="M65" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N65" s="2" t="inlineStr">
+        <is>
+          <t>Поносов А. В.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="inlineStr"/>
+      <c r="P65" s="2" t="inlineStr"/>
+      <c r="Q65" s="2" t="inlineStr"/>
+      <c r="R65" s="2" t="inlineStr"/>
+      <c r="S65" s="2" t="inlineStr">
+        <is>
+          <t>02.10.2024</t>
+        </is>
+      </c>
+      <c r="T65" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U65" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9cd82a3e-5d2a-43a9-9d54-4f71d6dab26e</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>А45-25044/2024</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>22.07.2024</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E66" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F66" s="2" t="inlineStr"/>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I66" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K66" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛАЙНКОМ СИБИРЬ"</t>
+        </is>
+      </c>
+      <c r="L66" s="2" t="inlineStr">
+        <is>
+          <t>5406988951</t>
+        </is>
+      </c>
+      <c r="M66" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N66" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="inlineStr"/>
+      <c r="P66" s="2" t="inlineStr"/>
+      <c r="Q66" s="2" t="inlineStr"/>
+      <c r="R66" s="2" t="inlineStr"/>
+      <c r="S66" s="2" t="inlineStr">
+        <is>
+          <t>06.09.2024</t>
+        </is>
+      </c>
+      <c r="T66" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U66" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b3734a78-e893-4609-8537-6d7dc5d9977e</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
+          <t>А48-5601/2024</t>
+        </is>
+      </c>
+      <c r="C67" s="2" t="inlineStr">
+        <is>
+          <t>17.05.2024</t>
+        </is>
+      </c>
+      <c r="D67" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E67" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F67" s="2" t="inlineStr"/>
+      <c r="G67" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="inlineStr">
+        <is>
+          <t>ОТДЕЛЕНИЕ ФОНДА ПЕНСИОННОГО И СОЦИАЛЬНОГО СТРАХОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО ОРЛОВСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I67" s="2" t="inlineStr">
+        <is>
+          <t>5753002380</t>
+        </is>
+      </c>
+      <c r="J67" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K67" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="L67" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="M67" s="2" t="inlineStr">
+        <is>
+          <t>АС Орловской области</t>
+        </is>
+      </c>
+      <c r="N67" s="2" t="inlineStr">
+        <is>
+          <t>Клименко Е. В.</t>
+        </is>
+      </c>
+      <c r="O67" s="2" t="inlineStr"/>
+      <c r="P67" s="2" t="inlineStr"/>
+      <c r="Q67" s="2" t="inlineStr"/>
+      <c r="R67" s="2" t="inlineStr"/>
+      <c r="S67" s="2" t="inlineStr">
+        <is>
+          <t>14.06.2024</t>
+        </is>
+      </c>
+      <c r="T67" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U67" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c5ab3e7f-1ea7-4d5d-ba3c-190adf7cca5d</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>А45-15309/2024</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>06.05.2024</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F68" s="2" t="inlineStr"/>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I68" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J68" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K68" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГЕНЕЗИС ГРУПП"</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>5410074460</t>
+        </is>
+      </c>
+      <c r="M68" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N68" s="2" t="inlineStr">
+        <is>
+          <t>Поносов А. В.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="inlineStr"/>
+      <c r="P68" s="2" t="inlineStr"/>
+      <c r="Q68" s="2" t="inlineStr"/>
+      <c r="R68" s="2" t="inlineStr"/>
+      <c r="S68" s="2" t="inlineStr">
+        <is>
+          <t>09.07.2024</t>
+        </is>
+      </c>
+      <c r="T68" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U68" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b436a878-d644-44f6-9e29-111f758194eb</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
+        <is>
+          <t>А45-15313/2024</t>
+        </is>
+      </c>
+      <c r="C69" s="2" t="inlineStr">
+        <is>
+          <t>06.05.2024</t>
+        </is>
+      </c>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E69" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F69" s="2" t="inlineStr"/>
+      <c r="G69" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I69" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J69" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K69" s="2" t="inlineStr">
+        <is>
+          <t>ООО "С5групп"</t>
+        </is>
+      </c>
+      <c r="L69" s="2" t="inlineStr">
+        <is>
+          <t>5406994190</t>
+        </is>
+      </c>
+      <c r="M69" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N69" s="2" t="inlineStr">
+        <is>
+          <t>Поносов А. В.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="inlineStr"/>
+      <c r="P69" s="2" t="inlineStr"/>
+      <c r="Q69" s="2" t="inlineStr"/>
+      <c r="R69" s="2" t="inlineStr"/>
+      <c r="S69" s="2" t="inlineStr">
+        <is>
+          <t>09.07.2024</t>
+        </is>
+      </c>
+      <c r="T69" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U69" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6c58f947-8f62-46ea-b07c-9a787d9cafef</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>А45-15312/2024</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>06.05.2024</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr"/>
+      <c r="G70" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I70" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J70" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПОТОК"</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr">
+        <is>
+          <t>5405987049</t>
+        </is>
+      </c>
+      <c r="M70" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N70" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="inlineStr"/>
+      <c r="P70" s="2" t="inlineStr"/>
+      <c r="Q70" s="2" t="inlineStr"/>
+      <c r="R70" s="2" t="inlineStr"/>
+      <c r="S70" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2024</t>
+        </is>
+      </c>
+      <c r="T70" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U70" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/68ce4d5e-c908-46a3-9869-1ed593afe855</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" s="2" t="inlineStr">
+        <is>
+          <t>А45-14935/2024</t>
+        </is>
+      </c>
+      <c r="C71" s="2" t="inlineStr">
+        <is>
+          <t>02.05.2024</t>
+        </is>
+      </c>
+      <c r="D71" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E71" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F71" s="2" t="inlineStr"/>
+      <c r="G71" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I71" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J71" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K71" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЦЕНТРАЛЬНОЕ КОНСТРУКТОРСКОЕ БЮРО"</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr">
+        <is>
+          <t>6500001596</t>
+        </is>
+      </c>
+      <c r="M71" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N71" s="2" t="inlineStr">
+        <is>
+          <t>Поносов А. В.</t>
+        </is>
+      </c>
+      <c r="O71" s="2" t="inlineStr"/>
+      <c r="P71" s="2" t="inlineStr"/>
+      <c r="Q71" s="2" t="inlineStr"/>
+      <c r="R71" s="2" t="inlineStr"/>
+      <c r="S71" s="2" t="inlineStr">
+        <is>
+          <t>03.07.2024</t>
+        </is>
+      </c>
+      <c r="T71" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U71" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/38fa80f4-4827-4a64-a4da-2d8738598df1</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
+        <is>
+          <t>А45-14912/2024</t>
+        </is>
+      </c>
+      <c r="C72" s="2" t="inlineStr">
+        <is>
+          <t>02.05.2024</t>
+        </is>
+      </c>
+      <c r="D72" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E72" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F72" s="2" t="inlineStr"/>
+      <c r="G72" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I72" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J72" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K72" s="2" t="inlineStr">
+        <is>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "1-Я ОТДЕЛОЧНАЯ &amp; ГК НСК"</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr">
+        <is>
+          <t>5404086813</t>
+        </is>
+      </c>
+      <c r="M72" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N72" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="inlineStr"/>
+      <c r="P72" s="2" t="inlineStr"/>
+      <c r="Q72" s="2" t="inlineStr"/>
+      <c r="R72" s="2" t="inlineStr"/>
+      <c r="S72" s="2" t="inlineStr">
+        <is>
+          <t>22.06.2024</t>
+        </is>
+      </c>
+      <c r="T72" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U72" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/78f11d2c-a552-4ac7-9328-6c9834379251</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" s="2" t="inlineStr">
+        <is>
+          <t>А45-14816/2024</t>
+        </is>
+      </c>
+      <c r="C73" s="2" t="inlineStr">
+        <is>
+          <t>27.04.2024</t>
+        </is>
+      </c>
+      <c r="D73" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E73" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F73" s="2" t="inlineStr"/>
+      <c r="G73" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H73" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I73" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J73" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K73" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙСИБПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L73" s="2" t="inlineStr">
+        <is>
+          <t>5445024076</t>
+        </is>
+      </c>
+      <c r="M73" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N73" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O73" s="2" t="inlineStr"/>
+      <c r="P73" s="2" t="inlineStr"/>
+      <c r="Q73" s="2" t="inlineStr"/>
+      <c r="R73" s="2" t="inlineStr"/>
+      <c r="S73" s="2" t="inlineStr">
+        <is>
+          <t>22.06.2024</t>
+        </is>
+      </c>
+      <c r="T73" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U73" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4097215c-db03-4961-9742-fe2468aac1a0</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="n">
+        <v>73</v>
+      </c>
+      <c r="B74" s="2" t="inlineStr">
+        <is>
+          <t>А45-14739/2024</t>
+        </is>
+      </c>
+      <c r="C74" s="2" t="inlineStr">
+        <is>
+          <t>27.04.2024</t>
+        </is>
+      </c>
+      <c r="D74" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E74" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F74" s="2" t="inlineStr"/>
+      <c r="G74" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H74" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I74" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J74" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K74" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АКАДЕМИЯ ТЕПЛА"</t>
+        </is>
+      </c>
+      <c r="L74" s="2" t="inlineStr">
+        <is>
+          <t>5402054855</t>
+        </is>
+      </c>
+      <c r="M74" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N74" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O74" s="2" t="inlineStr"/>
+      <c r="P74" s="2" t="inlineStr"/>
+      <c r="Q74" s="2" t="inlineStr"/>
+      <c r="R74" s="2" t="inlineStr"/>
+      <c r="S74" s="2" t="inlineStr">
+        <is>
+          <t>21.06.2024</t>
+        </is>
+      </c>
+      <c r="T74" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U74" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9d4e8c8d-56ea-48ff-89fd-0a2402cf4db9</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="n">
+        <v>74</v>
+      </c>
+      <c r="B75" s="2" t="inlineStr">
+        <is>
+          <t>А45-9917/2024</t>
+        </is>
+      </c>
+      <c r="C75" s="2" t="inlineStr">
+        <is>
+          <t>27.03.2024</t>
+        </is>
+      </c>
+      <c r="D75" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E75" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F75" s="2" t="inlineStr"/>
+      <c r="G75" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H75" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I75" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J75" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K75" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КРАСРЕМСТРОЙСНАБСБЫТ"</t>
+        </is>
+      </c>
+      <c r="L75" s="2" t="inlineStr">
+        <is>
+          <t>2465074697</t>
+        </is>
+      </c>
+      <c r="M75" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N75" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O75" s="2" t="inlineStr"/>
+      <c r="P75" s="2" t="inlineStr"/>
+      <c r="Q75" s="2" t="inlineStr"/>
+      <c r="R75" s="2" t="inlineStr"/>
+      <c r="S75" s="2" t="inlineStr">
+        <is>
+          <t>17.05.2024</t>
+        </is>
+      </c>
+      <c r="T75" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U75" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e924bf4c-7b75-4310-bf9b-3b04d76b9eb9</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="n">
+        <v>75</v>
+      </c>
+      <c r="B76" s="2" t="inlineStr">
+        <is>
+          <t>А45-12922/2023</t>
+        </is>
+      </c>
+      <c r="C76" s="2" t="inlineStr">
+        <is>
+          <t>10.05.2023</t>
+        </is>
+      </c>
+      <c r="D76" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E76" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F76" s="2" t="inlineStr"/>
+      <c r="G76" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H76" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I76" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J76" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K76" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СЕТИ СКС"</t>
+        </is>
+      </c>
+      <c r="L76" s="2" t="inlineStr">
+        <is>
+          <t>5401321346</t>
+        </is>
+      </c>
+      <c r="M76" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N76" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O76" s="2" t="inlineStr"/>
+      <c r="P76" s="2" t="inlineStr"/>
+      <c r="Q76" s="2" t="inlineStr"/>
+      <c r="R76" s="2" t="inlineStr"/>
+      <c r="S76" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2023</t>
+        </is>
+      </c>
+      <c r="T76" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U76" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/39f4ced9-4b1c-444c-ac97-d885f3beeffa</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="n">
+        <v>76</v>
+      </c>
+      <c r="B77" s="2" t="inlineStr">
+        <is>
+          <t>А45-12921/2023</t>
+        </is>
+      </c>
+      <c r="C77" s="2" t="inlineStr">
+        <is>
+          <t>10.05.2023</t>
+        </is>
+      </c>
+      <c r="D77" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E77" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F77" s="2" t="inlineStr"/>
+      <c r="G77" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H77" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I77" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J77" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K77" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГРАНОТЕК"</t>
+        </is>
+      </c>
+      <c r="L77" s="2" t="inlineStr">
+        <is>
+          <t>5403025695</t>
+        </is>
+      </c>
+      <c r="M77" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N77" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O77" s="2" t="inlineStr"/>
+      <c r="P77" s="2" t="inlineStr"/>
+      <c r="Q77" s="2" t="inlineStr"/>
+      <c r="R77" s="2" t="inlineStr"/>
+      <c r="S77" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2023</t>
+        </is>
+      </c>
+      <c r="T77" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U77" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/53dda681-6a5f-4d9e-859c-a2e4a3acfb8a</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="n">
+        <v>77</v>
+      </c>
+      <c r="B78" s="2" t="inlineStr">
+        <is>
+          <t>А45-12920/2023</t>
+        </is>
+      </c>
+      <c r="C78" s="2" t="inlineStr">
+        <is>
+          <t>10.05.2023</t>
+        </is>
+      </c>
+      <c r="D78" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E78" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F78" s="2" t="inlineStr"/>
+      <c r="G78" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "ПАРТНЕРСТВО ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="I78" s="2" t="inlineStr">
+        <is>
+          <t>3906366987</t>
+        </is>
+      </c>
+      <c r="J78" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K78" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВЕРОТЕХ"</t>
+        </is>
+      </c>
+      <c r="L78" s="2" t="inlineStr">
+        <is>
+          <t>5407960236</t>
+        </is>
+      </c>
+      <c r="M78" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N78" s="2" t="inlineStr">
+        <is>
+          <t>Поносов А. В.</t>
+        </is>
+      </c>
+      <c r="O78" s="2" t="inlineStr"/>
+      <c r="P78" s="2" t="inlineStr"/>
+      <c r="Q78" s="2" t="inlineStr"/>
+      <c r="R78" s="2" t="inlineStr"/>
+      <c r="S78" s="2" t="inlineStr">
+        <is>
+          <t>05.08.2023</t>
+        </is>
+      </c>
+      <c r="T78" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U78" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/12f3a3c3-ecb2-4908-bec6-de64c5afc720</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
+  <hyperlinks>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U74" r:id="rId73"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U75" r:id="rId74"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U76" r:id="rId75"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U77" r:id="rId76"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U78" r:id="rId77"/>
+  </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>