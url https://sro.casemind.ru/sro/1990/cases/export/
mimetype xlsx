--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -13,99 +13,109 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Судебные дела" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Судебные дела'!$A$1:$U$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
+    </font>
+    <font>
+      <color rgb="000563C1"/>
+      <u val="single"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
         <bgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -425,57 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7ec77c1-88bc-42d0-830a-991643fde550" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d941f59f-1d89-4fba-a373-bb1f77931bf3" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11d769c1-98b4-4c05-9b70-cf1c6d8b6c99" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e35e0ca9-dabb-4fd8-8417-7fec460a7dc1" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d5f69f8-5efb-4965-893d-808180fad238" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3690658-9398-4ff4-bab8-5afea4ab7b19" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d59e9f8-a394-440f-99f3-b45165e9cbca" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba1da9bf-fa01-4a83-a35f-db79d6be495e" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8786465-1df8-4192-8aca-d09e2e09a839" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7cea9d94-8d28-4c77-b9e6-706d3caf0c21" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17a85f27-1b20-4582-9154-8c50ce2afa30" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/416543ca-b07e-4707-bfaf-7e089a74e117" TargetMode="External" Id="rId12" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U1"/>
+  <dimension ref="A1:U13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -570,45 +583,1079 @@
         <is>
           <t>Статус требований</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>А82-13277/2025</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>11.08.2025</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr"/>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХАЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>3329095153</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ АЛЬФА-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>7604372727</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>АС Ярославской области</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Сафина Ю. И.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>02.07.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U2" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e7ec77c1-88bc-42d0-830a-991643fde550</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>А06-8017/2024</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>19.08.2024</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr"/>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>Муниципальное казенное учреждение "Центр социально-культурного развития Наримановского района"</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>3008010542</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>АО "Хатман групп"</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr">
+        <is>
+          <t>5047276074</t>
+        </is>
+      </c>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>АС Астраханской области</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Соколова А. М.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>24.07.2025</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U3" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d941f59f-1d89-4fba-a373-bb1f77931bf3</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>А76-16090/2024</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>16.05.2024</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr"/>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЧЕЛЯБОБЛИНВЕСТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>7451383800</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>АО "Хатман групп"</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>5047276074</t>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>18 арбитражный апелляционный суд</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Арямов А. А.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr">
+        <is>
+          <t>18.07.2026</t>
+        </is>
+      </c>
+      <c r="T4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U4" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/11d769c1-98b4-4c05-9b70-cf1c6d8b6c99</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>А76-13356/2024</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>23.04.2024</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr"/>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЧЕЛЯБОБЛИНВЕСТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>7451383800</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>АО "Хатман групп"</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>5047276074</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>18 арбитражный апелляционный суд</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Арямов А. А.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
+      <c r="S5" s="2" t="inlineStr">
+        <is>
+          <t>18.07.2026</t>
+        </is>
+      </c>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U5" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e35e0ca9-dabb-4fd8-8417-7fec460a7dc1</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>А28-1614/2024</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>14.02.2024</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr"/>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>КОГБУЗ "Свечинская ЦРБ"</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>4328001010</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>АО "Хатман Групп"</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>5047276074</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>АС Волго-Вятского округа</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Домрачева Н. Н.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>20.06.2026</t>
+        </is>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U6" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5d5f69f8-5efb-4965-893d-808180fad238</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>А19-18519/2023</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2023</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr"/>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Вихоревского городского поселения</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>3823018143</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>АО "Хатман Групп"</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>5047276074</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>4 арбитражный апелляционный суд</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Маркова О. А.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
+      <c r="S7" s="2" t="inlineStr">
+        <is>
+          <t>04.10.2024</t>
+        </is>
+      </c>
+      <c r="T7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U7" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c3690658-9398-4ff4-bab8-5afea4ab7b19</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>А44-4448/2023</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>28.07.2023</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>ООО Генеральному директору Орлову М.С. "ТК "Курант"</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>7805271334</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>СНКО "Региональный Фонд"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>5321801523</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>АС Новгородской области</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Федорова А. Е.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2026</t>
+        </is>
+      </c>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U8" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9d59e9f8-a394-440f-99f3-b45165e9cbca</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>А44-3589/2023</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>21.06.2023</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr"/>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>Филиппов Владислав Валерьевич</t>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>Судебный пристав-исполнитель ОСП Старорусского, Парфинского, Поддорского и Холмского районов Горбачева Р.И.</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>5321100670</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>АС Новгородской области</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Кузема А. Н.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
+      <c r="S9" s="2" t="inlineStr">
+        <is>
+          <t>13.02.2025</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U9" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ba1da9bf-fa01-4a83-a35f-db79d6be495e</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>А45-24075/2021</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>01.09.2021</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr"/>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОМПРОЕКТ ЦЕНТР"</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>7731470780</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБИРСКИЕ ТЕХНОЛОГИИ"</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>5406801498</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>23.10.2021</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U10" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b8786465-1df8-4192-8aca-d09e2e09a839</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>А40-160806/2019</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2019</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr"/>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНЖМОСТ ИНСТИТУТ ПО ИЗЫСКАНИЯМ И ПРОЕКТИРОВАНИЮ ТРАНСПОРТНЫХ СООРУЖЕНИЙ"</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>9717028623</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>7704311291</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2020</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U11" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7cea9d94-8d28-4c77-b9e6-706d3caf0c21</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А45-30066/2017</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>11.10.2017</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РусСтрой-ВМ"</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>5408308464</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>ЖИЛИЩНО-СТРОИТЕЛЬНЫЙ КООПЕРАТИВ "АКАДЕМИЧЕСКИЙ"</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>5433194443</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Цыбина А. В.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>14.08.2019</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/17a85f27-1b20-4582-9154-8c50ce2afa30</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А56-70950/2015</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>30.09.2015</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr"/>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Национальный альянс проектировщиков "ГлавПроект"</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>7723211020</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГеоСервис"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>7801222079</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Домрачева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>01.12.2015</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/416543ca-b07e-4707-bfaf-7e089a74e117</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
+  <hyperlinks>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+  </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>