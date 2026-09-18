--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -865,51 +865,51 @@
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>709420.35</v>
       </c>
       <c r="P4" s="2" t="n">
         <v>709420.35</v>
       </c>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Задолженность по уплате обязательных членских взносов в НОПРИЗ за 2021-2023 годы.</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
           <t>25.07.2023</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/5703e29d-36a5-461f-8d27-238ddc02fbb4</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А56-116739/2022</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>18.11.2022</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Административное</t>