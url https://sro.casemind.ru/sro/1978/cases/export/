--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -13,99 +13,109 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Судебные дела" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Судебные дела'!$A$1:$U$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
+    </font>
+    <font>
+      <color rgb="000563C1"/>
+      <u val="single"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
         <bgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -425,57 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f426f03-2cf5-4b9b-acb8-5eb51c4852f0" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7a3be70-6598-46ac-af02-52aa2efe3934" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79e6c9fc-9aff-4437-86cb-1e94a7b3dec6" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00f0c888-5bf1-4bf5-97e7-5210dba99f8a" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c485ede4-f26c-46ae-84fe-9c00426ddb70" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/465d3a0f-a656-40a1-82a4-c0ff8476df35" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8037fc56-4a8b-46de-bb57-37a5a9a19564" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0faf1bd-f159-4f8a-a16e-5f51f391077f" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c4fd970-375e-49b4-bec9-c09ec526f8b7" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0d6f7e5-8493-44c9-bbb9-576f042079b8" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37fbab7f-97ac-4638-8885-15884d5eb984" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/951aae26-9a30-40bc-ad96-73391ec9fee2" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/487b5895-3597-4c81-bcfa-3552833009fe" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee21628d-5bcc-4c2c-a94e-f5fee8626bc2" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62f449bb-bc4e-4fc3-a6c2-c59886b3688a" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/834dd663-c10b-4d6e-ac97-389b35a8e512" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/776b9684-86f7-46d5-9af8-6fc92d12c885" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a9bb15e-f466-4436-a6c5-172797df670a" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d19e4928-110b-48b5-87e3-89ba856052f0" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e47196a-9f7b-4681-bcf0-ec0abb300394" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a903846-f947-48bf-96e1-8f1e69a52a20" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5084c9bc-b2a0-49eb-9bbf-1f175fce5509" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0211b3cf-03bd-42b9-a0ce-0b88dbdd864c" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e590249a-e89d-4402-971f-1f0e3cad1252" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ecd2680-bb9a-479d-aadd-616d5811f10f" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/666b1047-92b2-4ff1-b4c2-f47ddfa81e2d" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2dd7f3b0-fe61-44a0-952d-73f4543f8200" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c030813f-e27b-4d21-8c37-7f7d4521b811" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b1c2e63f-1760-4ad7-8e3a-86f74f71bebb" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4213032d-0719-45d1-8698-4f1de647c19e" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39fcba3a-f9fd-4537-90b6-25614d8395eb" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bd9c890-25c1-4802-b360-f622397f0556" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/628fd960-b47e-4d2b-aa1d-cc235f678d61" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e80161da-9341-4114-8663-1184007928b9" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0626d9e-2412-434a-bb08-3d6f4fa08056" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b7ba67e-df98-4e19-8d9d-a882ee2a4205" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33fdb544-24c4-4725-a954-6e507dec4370" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c70b16be-1d0c-4c6a-9def-e3bf0222b18d" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/626e8e2a-8627-48c3-afea-4c13e0cf8322" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/412ae0e7-bbba-4205-9d92-58dc66413d41" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2857ac3a-58dd-4ae8-bc10-1c155c3d9030" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47c0e55e-03df-4eed-bd64-3bfe971aa7f1" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c220a8b-be7b-4862-a3b8-9be6c3c45313" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d61a5f7-a666-4fa8-8aca-6485e1eb9c76" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e26ee763-978f-4538-be9b-6925a308aded" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50376d79-867a-4e96-b54c-8ef021c52744" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/40cf60a8-7c84-42b9-9774-c7f4298d23f3" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9e675b21-a183-44eb-9475-e18d6ffc8edb" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b5f327d-d5f1-4a5e-8935-715df505d2ef" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6d913db-52d8-4554-9369-302a48cc35e0" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb9a1345-7110-49ef-87e4-57664e4e686e" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6aadb04-2cc2-4975-a869-b1b5ee3a9c54" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f98a831a-1764-43c9-9869-c9a22434008b" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/436ca1ce-b8c2-4137-b031-bf42147971d6" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d992af1c-9d4d-4965-9a21-e0f9ab647b40" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41b0a6d8-02a2-49f0-b569-5a5b3a3b74de" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e8f8858-3ad0-40c1-9953-7d6c44db36b2" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e463d61-87a6-4fd2-970e-eecb0438937f" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13021051-c088-4f17-adce-3d7309888932" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2080323b-3851-40a6-b8ed-fe4a3d2accfc" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/119d5ec5-a546-46b4-9ec6-ed0ec046e0da" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/512bfefe-8a15-4dd6-8a0b-7d9fdec473b7" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1183745-325e-44b0-8a2c-d124631c7aa2" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18447332-a467-4e95-aeb5-53c74859c47d" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0db6259f-82e0-442d-b299-c482e71b3370" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2395dbc7-6464-4fa1-850c-9be5a4cef9ad" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebeca9ca-8e4b-486b-a14b-1f569f16bc64" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d2f12e8-0f6a-4839-9dce-547765fdd543" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c33c9934-172e-4c1e-bbaa-83d38ae3a9ad" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e4455df-6594-447c-848a-9f523c299dc6" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf094a77-0ac6-4f11-a7a9-aeff8bb20159" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/704f07e8-a951-4012-82bd-9a1e0d33a5bd" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc59ae96-eded-424e-9062-a59be397f104" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86ffe47d-5b28-4813-b419-efad13f9a2fd" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ccf04b8-985d-478f-bad0-0d8887af6862" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c41b05b5-0311-4b6d-b821-193d503bb9ac" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92e1728d-a1e9-4ff7-97ef-6ab82714d870" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e20b06ff-e778-4beb-aaaa-00a9e6631ebb" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffb88d74-b0e1-49bd-aea1-6f6c5651c511" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb8c0f93-bbf3-4509-961c-5828196dee70" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ea93987-aec7-4d65-859c-54e73f3aa6ea" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/109c3969-97b4-4dff-8cef-fd0fed00f78c" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78c30061-8172-40f0-81dd-18da6d27d60f" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e550dfa2-a79c-4897-bbb9-356bd0ae4b98" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee950ec3-295b-4837-8ac2-2c346d6d0d8f" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e55f3f8b-ced4-477a-9018-6f31697dbf14" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc9c557d-c187-4e98-ac6d-ed1918add459" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f282e6e6-6ee1-480b-8bab-a34a7e716b1a" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35ca22a6-82a0-4581-8a04-4d5c763c6163" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a82c741-1035-47ed-b13e-857af6f2cf74" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dee795ff-ef83-436b-882b-cda3f4463e3b" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9347feef-6afc-44d2-ad37-774b8451bd74" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c47d5c3-079f-41e0-a84d-72f114ed5000" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acb7a051-7381-491a-936d-e9b5efd778c6" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6adb735c-7698-417e-acfe-67532cf2a83b" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9058df84-4b0a-4841-9bb1-06d406b7f48b" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9e202e32-68a8-4091-b8d5-1bed29a1e27b" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b1ab6f3e-03f3-4809-a154-e46b375aa774" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14be7e15-32a3-490f-b346-1a2fb9282fe7" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d3d4838-b33b-4f48-b186-7205bfaedf14" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d72ba2a-330f-403d-a5d6-0555260a447b" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9782eb9-61ca-47aa-9a3e-6f9d883d576f" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26315bce-3288-4793-9a2e-d0b743456ea5" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80ac80b9-fd62-4f37-881d-66e0c3c4563d" TargetMode="External" Id="rId104" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U1"/>
+  <dimension ref="A1:U105"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -570,45 +583,8895 @@
         <is>
           <t>Статус требований</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>А32-57696/2026</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>08.09.2026</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr"/>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>ООО КПГ</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСком"</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Любченко Ю. В.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>11.09.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U2" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2f426f03-2cf5-4b9b-acb8-5eb51c4852f0</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>А53-34242/2026</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>27.08.2026</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr"/>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Луис + на Дону"</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>6167095040</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСком"</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Фаргиева А. И.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>03.09.2026</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U3" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f7a3be70-6598-46ac-af02-52aa2efe3934</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>А84-7623/2026</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>24.08.2026</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr"/>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>ФГУП "Научно-исследовательский и конструкторский институт испытательных машин, приборов и средств измерения масс"</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>7726068393</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСком"</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>АС города Севастополя</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Лигерман А. Ф.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr"/>
+      <c r="T4" s="2" t="inlineStr"/>
+      <c r="U4" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/79e6c9fc-9aff-4437-86cb-1e94a7b3dec6</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>А51-13543/2026</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2026</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr"/>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВОСТОЧНОЕ БУКСИРНОЕ АГЕНТСТВО"</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>2543170672</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПМК АИСКОМ"</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>2536331103</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Панчешин Р. А.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
+      <c r="S5" s="2" t="inlineStr">
+        <is>
+          <t>22.07.2026</t>
+        </is>
+      </c>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U5" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/00f0c888-5bf1-4bf5-97e7-5210dba99f8a</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>А32-43135/2026</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>06.07.2026</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr"/>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>Клименко И С</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>667004556050</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСком"</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Амбелиди В. А.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>09.07.2026</t>
+        </is>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U6" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c485ede4-f26c-46ae-84fe-9c00426ddb70</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>А45-24290/2026</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>06.07.2026</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr"/>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>ИП ОЛЬХОВСКАЯ ТАТЬЯНА СЕРГЕЕВНА</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>524603415591</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСКОМ"</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Голубева Ю. Н.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
+      <c r="S7" s="2" t="inlineStr">
+        <is>
+          <t>14.07.2026</t>
+        </is>
+      </c>
+      <c r="T7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U7" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/465d3a0f-a656-40a1-82a4-c0ff8476df35</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>А11-5229/2026</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>14.05.2026</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВСЕИНСТРУМЕНТЫ.РУ"</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>7722753969</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСКОМ"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>АС Владимирской области</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Петрухин М. В.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>06.08.2026</t>
+        </is>
+      </c>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U8" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8037fc56-4a8b-46de-bb57-37a5a9a19564</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>А40-114996/2026</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>21.04.2026</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr"/>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОНПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>7722309979</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСК"</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>0608047901</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
+      <c r="S9" s="2" t="inlineStr">
+        <is>
+          <t>22.06.2026</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U9" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d0faf1bd-f159-4f8a-a16e-5f51f391077f</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>А11-4060/2026</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>16.04.2026</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr"/>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВСЕИНСТРУМЕНТЫ.РУ"</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>7722753969</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСКОМ"</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>АС Владимирской области</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Малицкий В. П.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>29.04.2026</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U10" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1c4fd970-375e-49b4-bec9-c09ec526f8b7</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>А66-4689/2026</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>27.03.2026</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr"/>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Энергоком"</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>7705892151</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Аиском"</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>АС Тверской области</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Трунина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2026</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U11" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f0d6f7e5-8493-44c9-bbb9-576f042079b8</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А36-2859/2026</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>26.03.2026</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЦЕНТРСТАЛЬКОНСТРУКЦИЯ"</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>4823035535</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСКОМ"</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС Липецкой области</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Хорошилов А. А.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2026</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/37fbab7f-97ac-4638-8885-15884d5eb984</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А40-82536/2026</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>25.03.2026</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr"/>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "СБЕРБАНК РОССИИ"</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>7707083893</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭКВАТОР"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>7751243916</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Свирин А. А.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>24.07.2026</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/951aae26-9a30-40bc-ad96-73391ec9fee2</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>А53-7196/2026</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>27.02.2026</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr"/>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>АО "ТД "ЭЛЕКТРОТЕХМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>7842224734</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСком"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Батурина Е. А.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>21.08.2026</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/487b5895-3597-4c81-bcfa-3552833009fe</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А32-7944/2026</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>09.02.2026</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr"/>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>ФГУП "Росморпорт"</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСком"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Любченко Ю. В.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>19.07.2026</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ee21628d-5bcc-4c2c-a94e-f5fee8626bc2</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А51-19009/2025</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>30.10.2025</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr"/>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>ОТДЕЛЕНИЕ ФОНДА ПЕНСИОННОГО И СОЦИАЛЬНОГО СТРАХОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО ПРИМОРСКОМУ КРАЮ</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>2504001751</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПМК АИСКОМ"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>2536331103</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Кучинский Д. Н.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>15.11.2025</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/62f449bb-bc4e-4fc3-a6c2-c59886b3688a</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А53-38483/2025</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>14.10.2025</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr"/>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БАНКЕР ГРУПП ДВ"</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>2536329256</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСком"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Палий Ю. А.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
+      <c r="S17" s="2" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="T17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/834dd663-c10b-4d6e-ac97-389b35a8e512</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>А53-30070/2025</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>19.08.2025</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr"/>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСком"</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК ВИКТОРИ-ГРУПП"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>2312328785</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Новожилова М. А.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>16.06.2026</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/776b9684-86f7-46d5-9af8-6fc92d12c885</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А53-27752/2025</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2025</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr"/>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОФИТ-ЛИГА"</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>6167077308</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСком"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Андрианова Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
+      <c r="S19" s="2" t="inlineStr">
+        <is>
+          <t>01.10.2025</t>
+        </is>
+      </c>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5a9bb15e-f466-4436-a6c5-172797df670a</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А12-17646/2025</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2025</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr"/>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСКОМ"</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>АО "КОРПОРАЦИЯ КРАСНЫЙ ОКТЯБРЬ"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>3459080648</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС Волгоградской области</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Мицкевич Е. С.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>17.08.2026</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d19e4928-110b-48b5-87e3-89ba856052f0</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>А53-20693/2025</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>17.06.2025</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr"/>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>ООО ЭТК "ЭЛЕКТРИК"</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>6165213690</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСком"</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Алмазова З. П.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr">
+        <is>
+          <t>10.10.2025</t>
+        </is>
+      </c>
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5e47196a-9f7b-4681-bcf0-ec0abb300394</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А53-19654/2025</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>08.06.2025</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr"/>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСком"</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>Чаюн Андрей Викторович</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>542509299724</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Танова Д. Г.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>11.04.2026</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7a903846-f947-48bf-96e1-8f1e69a52a20</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>А53-18229/2025</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>27.05.2025</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr"/>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>АО "ТД "ЭЛЕКТРОТЕХМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>7842224734</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСком"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Жигало Н. А.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
+      <c r="S23" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2025</t>
+        </is>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5084c9bc-b2a0-49eb-9bbf-1f175fce5509</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>А53-14916/2025</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>29.04.2025</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr"/>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСком"</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>АО "МАХАЧКАЛИНСКИЙ МОРСКОЙ ТОРГОВЫЙ ПОРТ"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>0573008521</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>Ганюшкина О. Б.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
+          <t>23.03.2026</t>
+        </is>
+      </c>
+      <c r="T24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U24" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0211b3cf-03bd-42b9-a0ce-0b88dbdd864c</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>А51-3949/2025</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>11.03.2025</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr"/>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНТЕЛЛИКО"</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>7720359011</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПМК АИСКОМ"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>2536331103</t>
+        </is>
+      </c>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Чжен Е. Е.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
+      <c r="S25" s="2" t="inlineStr">
+        <is>
+          <t>13.05.2025</t>
+        </is>
+      </c>
+      <c r="T25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U25" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e590249a-e89d-4402-971f-1f0e3cad1252</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>А40-5003/2025</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>16.01.2025</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr"/>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНТЕЛЛИКО"</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>7720359011</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСКОМ"</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Уточкин И. Н.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2025</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U26" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3ecd2680-bb9a-479d-aadd-616d5811f10f</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>А56-91120/2024</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>16.09.2024</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr"/>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АСТРАКОМ"</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>7804085896</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСКОМ"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Среброва Т. А.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>04.10.2025</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/666b1047-92b2-4ff1-b4c2-f47ddfa81e2d</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А40-174451/2024</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2024</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr"/>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОНПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>7722309979</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСК"</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>0608047901</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>22.09.2024</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2dd7f3b0-fe61-44a0-952d-73f4543f8200</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А83-12377/2024</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>02.07.2024</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr"/>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>ГУП РЕСПУБЛИКИ КРЫМ «ЧЕРНОМОРНЕФТЕГАЗ»</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>9102048801</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АСТРАКОМ"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>7804085896</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Крым</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Дергачев Е. А.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2026</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c030813f-e27b-4d21-8c37-7f7d4521b811</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А32-28546/2024</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>27.05.2024</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr"/>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>ФГУП "Росморпорт"</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСком"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr"/>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Миргородская О. П.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2025</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b1c2e63f-1760-4ad7-8e3a-86f74f71bebb</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А27-9466/2024</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>21.05.2024</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr"/>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСКОМ"</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭнергоТранзит"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>5406603432</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС Кемеровской области</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Куликова Т. Н.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr"/>
+      <c r="R31" s="2" t="inlineStr"/>
+      <c r="S31" s="2" t="inlineStr">
+        <is>
+          <t>04.10.2024</t>
+        </is>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4213032d-0719-45d1-8698-4f1de647c19e</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А18-1390/2024</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>20.05.2024</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr"/>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>Администрация МО "Городской округ город Магас"</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>0608014060</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Аиск"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>0608047901</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Ингушетия</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Цечоев Р. Ш.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>24.03.2026</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/39fcba3a-f9fd-4537-90b6-25614d8395eb</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А07-10149/2024</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>04.04.2024</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr"/>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД РАЗВИТИЯ ЖИЛИЩНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ БАШКОРТОСТАН</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>0274992903</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ № 9"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>0275915355</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>18 арбитражный апелляционный суд</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Манакова А. Г.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2026</t>
+        </is>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4bd9c890-25c1-4802-b360-f622397f0556</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>А32-8019/2024</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>14.02.2024</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr"/>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>ФГУП "Росморпорт"</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСком"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr"/>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Чуриков В. С.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
+      <c r="S34" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2025</t>
+        </is>
+      </c>
+      <c r="T34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U34" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/628fd960-b47e-4d2b-aa1d-cc235f678d61</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>А53-4644/2024</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>13.02.2024</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr"/>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСком"</t>
+        </is>
+      </c>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>АО "МАХАЧКАЛИНСКИЙ МОРСКОЙ ТОРГОВЫЙ ПОРТ"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>0573008521</t>
+        </is>
+      </c>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Алмазова З. П.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
+      <c r="S35" s="2" t="inlineStr">
+        <is>
+          <t>10.10.2025</t>
+        </is>
+      </c>
+      <c r="T35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U35" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e80161da-9341-4114-8663-1184007928b9</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>А84-7524/2023</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>19.07.2023</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr"/>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>ФГУП "Росморпорт"</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>7702352454</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСком"</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>АС города Севастополя</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Погребняк А. С.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
+      <c r="S36" s="2" t="inlineStr">
+        <is>
+          <t>16.04.2025</t>
+        </is>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e0626d9e-2412-434a-bb08-3d6f4fa08056</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А53-20255/2023</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2023</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr"/>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИТИ ЭКСПЕРТ"</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>6150099159</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСком"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Абдулина С. В.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
+      <c r="S37" s="2" t="inlineStr">
+        <is>
+          <t>23.01.2025</t>
+        </is>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7b7ba67e-df98-4e19-8d9d-a882ee2a4205</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>А12-8318/2023</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>04.04.2023</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr"/>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Билдинг Строй Гроуп"</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>6321153698</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>Чердынцев Павел Васильевич</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr">
+        <is>
+          <t>342800377691</t>
+        </is>
+      </c>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС Волгоградской области</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Троицкая Н. А.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr"/>
+      <c r="R38" s="2" t="inlineStr"/>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>17.08.2026</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/33fdb544-24c4-4725-a954-6e507dec4370</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>А18-421/2023</t>
+        </is>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>22.02.2023</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F39" s="2" t="inlineStr"/>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>Отделение Фонда пенсионного и социального страхования Российской Федерации по Республике Ингушетия</t>
+        </is>
+      </c>
+      <c r="I39" s="2" t="inlineStr">
+        <is>
+          <t>0602015269</t>
+        </is>
+      </c>
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Аиск"</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>0608047901</t>
+        </is>
+      </c>
+      <c r="M39" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Ингушетия</t>
+        </is>
+      </c>
+      <c r="N39" s="2" t="inlineStr">
+        <is>
+          <t>Гелисханова Р. З.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr"/>
+      <c r="R39" s="2" t="inlineStr"/>
+      <c r="S39" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2023</t>
+        </is>
+      </c>
+      <c r="T39" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U39" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c70b16be-1d0c-4c6a-9def-e3bf0222b18d</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>А05-8956/2022</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>12.08.2022</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F40" s="2" t="inlineStr"/>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>ФГУП "Росморпорт"</t>
+        </is>
+      </c>
+      <c r="I40" s="2" t="inlineStr">
+        <is>
+          <t>7702352454</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Аиском"</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>Волков И. Н.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
+      <c r="P40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr"/>
+      <c r="R40" s="2" t="inlineStr"/>
+      <c r="S40" s="2" t="inlineStr">
+        <is>
+          <t>23.03.2023</t>
+        </is>
+      </c>
+      <c r="T40" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U40" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/626e8e2a-8627-48c3-afea-4c13e0cf8322</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>А40-194614/2021</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>13.09.2021</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr"/>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОНПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>7722309979</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСК"</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr">
+        <is>
+          <t>0608047901</t>
+        </is>
+      </c>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
+      <c r="S41" s="2" t="inlineStr">
+        <is>
+          <t>23.10.2021</t>
+        </is>
+      </c>
+      <c r="T41" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/412ae0e7-bbba-4205-9d92-58dc66413d41</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>А18-3486/2021</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>17.06.2021</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr"/>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>ГУ Отделение пенсионного фонда РФ по РИ</t>
+        </is>
+      </c>
+      <c r="I42" s="2" t="inlineStr">
+        <is>
+          <t>0602015269</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Аиск"</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>0608047901</t>
+        </is>
+      </c>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Ингушетия</t>
+        </is>
+      </c>
+      <c r="N42" s="2" t="inlineStr">
+        <is>
+          <t>Гелисханова Р. З.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr"/>
+      <c r="P42" s="2" t="inlineStr"/>
+      <c r="Q42" s="2" t="inlineStr"/>
+      <c r="R42" s="2" t="inlineStr"/>
+      <c r="S42" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2021</t>
+        </is>
+      </c>
+      <c r="T42" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U42" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2857ac3a-58dd-4ae8-bc10-1c155c3d9030</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>А18-3239/2021</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>07.06.2021</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr"/>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>ГУ Отделение пенсионного фонда РФ по РИ</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>0602015269</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Аиск"</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr">
+        <is>
+          <t>0608047901</t>
+        </is>
+      </c>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Ингушетия</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
+          <t>Газдиев И. Б.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="inlineStr"/>
+      <c r="P43" s="2" t="inlineStr"/>
+      <c r="Q43" s="2" t="inlineStr"/>
+      <c r="R43" s="2" t="inlineStr"/>
+      <c r="S43" s="2" t="inlineStr">
+        <is>
+          <t>12.06.2021</t>
+        </is>
+      </c>
+      <c r="T43" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U43" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/47c0e55e-03df-4eed-bd64-3bfe971aa7f1</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>А65-11939/2021</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>21.05.2021</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr"/>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Арслан", г.Альметьевск</t>
+        </is>
+      </c>
+      <c r="I44" s="2" t="inlineStr">
+        <is>
+          <t>1607000388</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСК", г. Альметьевск</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr"/>
+      <c r="M44" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Татарстан</t>
+        </is>
+      </c>
+      <c r="N44" s="2" t="inlineStr">
+        <is>
+          <t>Шарипова А. Э.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
+      <c r="P44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr"/>
+      <c r="S44" s="2" t="inlineStr">
+        <is>
+          <t>26.11.2021</t>
+        </is>
+      </c>
+      <c r="T44" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U44" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6c220a8b-be7b-4862-a3b8-9be6c3c45313</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>А40-4769/2021</t>
+        </is>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>15.01.2021</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E45" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F45" s="2" t="inlineStr"/>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕНЕССАНС ГРУПП"</t>
+        </is>
+      </c>
+      <c r="I45" s="2" t="inlineStr">
+        <is>
+          <t>7715544636</t>
+        </is>
+      </c>
+      <c r="J45" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K45" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АЛЬМЕТЬЕВСКАЯ ИНЖЕНЕРНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr">
+        <is>
+          <t>1644005673</t>
+        </is>
+      </c>
+      <c r="M45" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N45" s="2" t="inlineStr">
+        <is>
+          <t>Сорокин В. П.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="R45" s="2" t="inlineStr"/>
+      <c r="S45" s="2" t="inlineStr">
+        <is>
+          <t>13.07.2021</t>
+        </is>
+      </c>
+      <c r="T45" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U45" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2d61a5f7-a666-4fa8-8aca-6485e1eb9c76</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>А56-59176/2020</t>
+        </is>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>20.07.2020</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E46" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F46" s="2" t="inlineStr"/>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ИНЖЕНЕРОВ-ИЗЫСКАТЕЛЕЙ "СТАНДАРТ-ИЗЫСКАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I46" s="2" t="inlineStr">
+        <is>
+          <t>7813290235</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K46" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСКОМ"</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M46" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N46" s="2" t="inlineStr">
+        <is>
+          <t>Салтыкова С. С.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr"/>
+      <c r="P46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="R46" s="2" t="inlineStr"/>
+      <c r="S46" s="2" t="inlineStr">
+        <is>
+          <t>15.11.2022</t>
+        </is>
+      </c>
+      <c r="T46" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U46" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e26ee763-978f-4538-be9b-6925a308aded</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>А56-47569/2020</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>11.06.2020</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F47" s="2" t="inlineStr"/>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСКОМ"</t>
+        </is>
+      </c>
+      <c r="I47" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K47" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "СТАНДАРТ-ПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr">
+        <is>
+          <t>7841290163</t>
+        </is>
+      </c>
+      <c r="M47" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N47" s="2" t="inlineStr">
+        <is>
+          <t>Бойкова Е. Е.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
+      <c r="S47" s="2" t="inlineStr">
+        <is>
+          <t>29.08.2020</t>
+        </is>
+      </c>
+      <c r="T47" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U47" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/50376d79-867a-4e96-b54c-8ef021c52744</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>А56-5119/2020</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>23.01.2020</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr"/>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "СТАНДАРТ-ПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>7841290163</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСКОМ"</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>6162069085</t>
+        </is>
+      </c>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N48" s="2" t="inlineStr">
+        <is>
+          <t>Чекунов Н. А.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="inlineStr"/>
+      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="R48" s="2" t="inlineStr"/>
+      <c r="S48" s="2" t="inlineStr">
+        <is>
+          <t>29.01.2021</t>
+        </is>
+      </c>
+      <c r="T48" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U48" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/40cf60a8-7c84-42b9-9774-c7f4298d23f3</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
+        <is>
+          <t>А42-7441/2019</t>
+        </is>
+      </c>
+      <c r="C49" s="2" t="inlineStr">
+        <is>
+          <t>22.07.2019</t>
+        </is>
+      </c>
+      <c r="D49" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E49" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F49" s="2" t="inlineStr"/>
+      <c r="G49" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "МУРМАНСКАЯ ТЭЦ"</t>
+        </is>
+      </c>
+      <c r="I49" s="2" t="inlineStr">
+        <is>
+          <t>5190141373</t>
+        </is>
+      </c>
+      <c r="J49" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K49" s="2" t="inlineStr">
+        <is>
+          <t>КОМИТЕТ ИМУЩЕСТВЕННЫХ ОТНОШЕНИЙ ГОРОДА МУРМАНСКА</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr">
+        <is>
+          <t>5190800019</t>
+        </is>
+      </c>
+      <c r="M49" s="2" t="inlineStr">
+        <is>
+          <t>АС Мурманской области</t>
+        </is>
+      </c>
+      <c r="N49" s="2" t="inlineStr">
+        <is>
+          <t>Власов В. В.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
+      <c r="P49" s="2" t="inlineStr"/>
+      <c r="Q49" s="2" t="inlineStr"/>
+      <c r="R49" s="2" t="inlineStr"/>
+      <c r="S49" s="2" t="inlineStr">
+        <is>
+          <t>10.09.2019</t>
+        </is>
+      </c>
+      <c r="T49" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U49" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9e675b21-a183-44eb-9475-e18d6ffc8edb</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t>А42-3519/2019</t>
+        </is>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>12.04.2019</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F50" s="2" t="inlineStr"/>
+      <c r="G50" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="inlineStr">
+        <is>
+          <t>КОМИТЕТ ИМУЩЕСТВЕННЫХ ОТНОШЕНИЙ ГОРОДА МУРМАНСКА</t>
+        </is>
+      </c>
+      <c r="I50" s="2" t="inlineStr">
+        <is>
+          <t>5190800019</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>Мурманская региональная "Ассоциация исторического судоходства и кораблестроения"</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr">
+        <is>
+          <t>5190905082</t>
+        </is>
+      </c>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
+          <t>АС Мурманской области</t>
+        </is>
+      </c>
+      <c r="N50" s="2" t="inlineStr">
+        <is>
+          <t>Власов В. В.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr"/>
+      <c r="P50" s="2" t="inlineStr"/>
+      <c r="Q50" s="2" t="inlineStr"/>
+      <c r="R50" s="2" t="inlineStr"/>
+      <c r="S50" s="2" t="inlineStr">
+        <is>
+          <t>06.09.2019</t>
+        </is>
+      </c>
+      <c r="T50" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U50" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7b5f327d-d5f1-4a5e-8935-715df505d2ef</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
+        <is>
+          <t>А42-11370/2018</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>12.12.2018</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F51" s="2" t="inlineStr"/>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="inlineStr">
+        <is>
+          <t>Государственное областное унитарное предприятие "Мурманскводоканал"</t>
+        </is>
+      </c>
+      <c r="I51" s="2" t="inlineStr">
+        <is>
+          <t>5193600346</t>
+        </is>
+      </c>
+      <c r="J51" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K51" s="2" t="inlineStr">
+        <is>
+          <t>Мурманская региональная "Ассоциация исторического судоходства и кораблестроения"</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr">
+        <is>
+          <t>5190905082</t>
+        </is>
+      </c>
+      <c r="M51" s="2" t="inlineStr">
+        <is>
+          <t>АС Мурманской области</t>
+        </is>
+      </c>
+      <c r="N51" s="2" t="inlineStr">
+        <is>
+          <t>Евтушенко О. А.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr"/>
+      <c r="P51" s="2" t="inlineStr"/>
+      <c r="Q51" s="2" t="inlineStr"/>
+      <c r="R51" s="2" t="inlineStr"/>
+      <c r="S51" s="2" t="inlineStr">
+        <is>
+          <t>12.02.2019</t>
+        </is>
+      </c>
+      <c r="T51" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U51" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c6d913db-52d8-4554-9369-302a48cc35e0</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>А83-7415/2018</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>14.05.2018</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F52" s="2" t="inlineStr"/>
+      <c r="G52" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПАРК ФОРОС"</t>
+        </is>
+      </c>
+      <c r="I52" s="2" t="inlineStr">
+        <is>
+          <t>9103079217</t>
+        </is>
+      </c>
+      <c r="J52" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K52" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АЛЬМЕТЬЕВСКАЯ ИНЖЕНЕРНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr">
+        <is>
+          <t>1644005673</t>
+        </is>
+      </c>
+      <c r="M52" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Крым</t>
+        </is>
+      </c>
+      <c r="N52" s="2" t="inlineStr">
+        <is>
+          <t>Якимчук Н. Ю.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="inlineStr"/>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
+      <c r="S52" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2018</t>
+        </is>
+      </c>
+      <c r="T52" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U52" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bb9a1345-7110-49ef-87e4-57664e4e686e</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>А40-250836/2017</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2017</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F53" s="2" t="inlineStr"/>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="inlineStr">
+        <is>
+          <t>ООО АИСК</t>
+        </is>
+      </c>
+      <c r="I53" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K53" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АВТО-АЛЕА"</t>
+        </is>
+      </c>
+      <c r="L53" s="2" t="inlineStr">
+        <is>
+          <t>7715389660</t>
+        </is>
+      </c>
+      <c r="M53" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N53" s="2" t="inlineStr">
+        <is>
+          <t>Романов О. В.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr"/>
+      <c r="R53" s="2" t="inlineStr"/>
+      <c r="S53" s="2" t="inlineStr">
+        <is>
+          <t>18.05.2018</t>
+        </is>
+      </c>
+      <c r="T53" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U53" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c6aadb04-2cc2-4975-a869-b1b5ee3a9c54</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>А42-10593/2017</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2017</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E54" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F54" s="2" t="inlineStr"/>
+      <c r="G54" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "МУРМАНСКАЯ ТЭЦ"</t>
+        </is>
+      </c>
+      <c r="I54" s="2" t="inlineStr">
+        <is>
+          <t>5190141373</t>
+        </is>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K54" s="2" t="inlineStr">
+        <is>
+          <t>Мурманская региональная "Ассоциация исторического судоходства и кораблестроения"</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr">
+        <is>
+          <t>5190905082</t>
+        </is>
+      </c>
+      <c r="M54" s="2" t="inlineStr">
+        <is>
+          <t>АС Мурманской области</t>
+        </is>
+      </c>
+      <c r="N54" s="2" t="inlineStr">
+        <is>
+          <t>Никитина О. В.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
+      <c r="P54" s="2" t="inlineStr"/>
+      <c r="Q54" s="2" t="inlineStr"/>
+      <c r="R54" s="2" t="inlineStr"/>
+      <c r="S54" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2018</t>
+        </is>
+      </c>
+      <c r="T54" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U54" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f98a831a-1764-43c9-9869-c9a22434008b</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
+          <t>А56-40968/2017</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>08.06.2017</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F55" s="2" t="inlineStr"/>
+      <c r="G55" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВЕГА-ЭКО"</t>
+        </is>
+      </c>
+      <c r="I55" s="2" t="inlineStr">
+        <is>
+          <t>3666130590</t>
+        </is>
+      </c>
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K55" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ИНЖЕНЕРОВ-ИЗЫСКАТЕЛЕЙ "СТРОЙИЗЫСКАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr">
+        <is>
+          <t>7841290205</t>
+        </is>
+      </c>
+      <c r="M55" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N55" s="2" t="inlineStr">
+        <is>
+          <t>Салтыкова С. С.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="inlineStr"/>
+      <c r="Q55" s="2" t="inlineStr"/>
+      <c r="R55" s="2" t="inlineStr"/>
+      <c r="S55" s="2" t="inlineStr">
+        <is>
+          <t>27.03.2018</t>
+        </is>
+      </c>
+      <c r="T55" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U55" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/436ca1ce-b8c2-4137-b031-bf42147971d6</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>А42-3499/2017</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>16.05.2017</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F56" s="2" t="inlineStr"/>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "МУРМАНСКАЯ ТЭЦ"</t>
+        </is>
+      </c>
+      <c r="I56" s="2" t="inlineStr">
+        <is>
+          <t>5190141373</t>
+        </is>
+      </c>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>Общественная организация Мурманская региональная "Ассоциация исторического судоходства и кораблестроения"</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>5190905082</t>
+        </is>
+      </c>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>АС Мурманской области</t>
+        </is>
+      </c>
+      <c r="N56" s="2" t="inlineStr">
+        <is>
+          <t>Быкова Н. В.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
+      <c r="P56" s="2" t="inlineStr"/>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr"/>
+      <c r="S56" s="2" t="inlineStr">
+        <is>
+          <t>01.07.2017</t>
+        </is>
+      </c>
+      <c r="T56" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U56" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d992af1c-9d4d-4965-9a21-e0f9ab647b40</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>А42-2106/2017</t>
+        </is>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>31.03.2017</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F57" s="2" t="inlineStr"/>
+      <c r="G57" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="inlineStr">
+        <is>
+          <t>Государственное областное унитарное предприятие "Мурманскводоканал"</t>
+        </is>
+      </c>
+      <c r="I57" s="2" t="inlineStr">
+        <is>
+          <t>5193600346</t>
+        </is>
+      </c>
+      <c r="J57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K57" s="2" t="inlineStr">
+        <is>
+          <t>Общественная организация Мурманская региональная "Ассоциация исторического судоходства и кораблестроения"</t>
+        </is>
+      </c>
+      <c r="L57" s="2" t="inlineStr">
+        <is>
+          <t>5190905082</t>
+        </is>
+      </c>
+      <c r="M57" s="2" t="inlineStr">
+        <is>
+          <t>АС Мурманской области</t>
+        </is>
+      </c>
+      <c r="N57" s="2" t="inlineStr">
+        <is>
+          <t>Суховерхова Е. В.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr"/>
+      <c r="Q57" s="2" t="inlineStr"/>
+      <c r="R57" s="2" t="inlineStr"/>
+      <c r="S57" s="2" t="inlineStr">
+        <is>
+          <t>31.05.2017</t>
+        </is>
+      </c>
+      <c r="T57" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U57" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/41b0a6d8-02a2-49f0-b569-5a5b3a3b74de</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>А53-6521/2017</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2017</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F58" s="2" t="inlineStr"/>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I58" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НОВОЧЕРКАССКАЯ АРХИТЕКТУРНО-ПЛАНИРОВОЧНАЯ МАСТЕРСКАЯ РОСТОБЛЖИЛПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr">
+        <is>
+          <t>6150047016</t>
+        </is>
+      </c>
+      <c r="M58" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N58" s="2" t="inlineStr">
+        <is>
+          <t>Корецкий О. А.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr"/>
+      <c r="P58" s="2" t="inlineStr"/>
+      <c r="Q58" s="2" t="inlineStr"/>
+      <c r="R58" s="2" t="inlineStr"/>
+      <c r="S58" s="2" t="inlineStr">
+        <is>
+          <t>01.06.2017</t>
+        </is>
+      </c>
+      <c r="T58" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U58" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3e8f8858-3ad0-40c1-9953-7d6c44db36b2</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
+        <is>
+          <t>А53-6520/2017</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2017</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E59" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F59" s="2" t="inlineStr"/>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I59" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J59" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K59" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОМЖИЛСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr">
+        <is>
+          <t>0552005865</t>
+        </is>
+      </c>
+      <c r="M59" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N59" s="2" t="inlineStr">
+        <is>
+          <t>Батурина Е. А.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="inlineStr"/>
+      <c r="Q59" s="2" t="inlineStr"/>
+      <c r="R59" s="2" t="inlineStr"/>
+      <c r="S59" s="2" t="inlineStr">
+        <is>
+          <t>01.06.2017</t>
+        </is>
+      </c>
+      <c r="T59" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U59" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7e463d61-87a6-4fd2-970e-eecb0438937f</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>А53-6523/2017</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2017</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F60" s="2" t="inlineStr"/>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I60" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТРАНССТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>0545011040</t>
+        </is>
+      </c>
+      <c r="M60" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N60" s="2" t="inlineStr">
+        <is>
+          <t>Овчаренко Н. Н.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="inlineStr"/>
+      <c r="P60" s="2" t="inlineStr"/>
+      <c r="Q60" s="2" t="inlineStr"/>
+      <c r="R60" s="2" t="inlineStr"/>
+      <c r="S60" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2017</t>
+        </is>
+      </c>
+      <c r="T60" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U60" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/13021051-c088-4f17-adce-3d7309888932</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>А53-6524/2017</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2017</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F61" s="2" t="inlineStr"/>
+      <c r="G61" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I61" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПРОЕКТНО СТРОИТЕЛЬНАЯ КОМПАНИЯ "СТРОЙМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>0562054290</t>
+        </is>
+      </c>
+      <c r="M61" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N61" s="2" t="inlineStr">
+        <is>
+          <t>Бутенко З. П.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="inlineStr"/>
+      <c r="Q61" s="2" t="inlineStr"/>
+      <c r="R61" s="2" t="inlineStr"/>
+      <c r="S61" s="2" t="inlineStr">
+        <is>
+          <t>22.04.2017</t>
+        </is>
+      </c>
+      <c r="T61" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U61" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2080323b-3851-40a6-b8ed-fe4a3d2accfc</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>А53-6525/2017</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2017</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr"/>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ " ИМПЕКССТРОЙ "</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>0541018870</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>Овчаренко Н. Н.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="inlineStr"/>
+      <c r="P62" s="2" t="inlineStr"/>
+      <c r="Q62" s="2" t="inlineStr"/>
+      <c r="R62" s="2" t="inlineStr"/>
+      <c r="S62" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2017</t>
+        </is>
+      </c>
+      <c r="T62" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/119d5ec5-a546-46b4-9ec6-ed0ec046e0da</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>А53-6526/2017</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2017</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr"/>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I63" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЦИФРОВЫЕ СИСТЕМЫ БЕЗОПАСНОСТИ"</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>0705006322</t>
+        </is>
+      </c>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N63" s="2" t="inlineStr">
+        <is>
+          <t>Корецкий О. А.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="inlineStr"/>
+      <c r="P63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr"/>
+      <c r="R63" s="2" t="inlineStr"/>
+      <c r="S63" s="2" t="inlineStr">
+        <is>
+          <t>01.06.2017</t>
+        </is>
+      </c>
+      <c r="T63" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U63" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/512bfefe-8a15-4dd6-8a0b-7d9fdec473b7</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>А53-6522/2017</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2017</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr"/>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙСЕРВИС - ПС"</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>6163065693</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr">
+        <is>
+          <t>Казаченко Г. Б.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="inlineStr"/>
+      <c r="P64" s="2" t="inlineStr"/>
+      <c r="Q64" s="2" t="inlineStr"/>
+      <c r="R64" s="2" t="inlineStr"/>
+      <c r="S64" s="2" t="inlineStr">
+        <is>
+          <t>28.06.2017</t>
+        </is>
+      </c>
+      <c r="T64" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U64" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f1183745-325e-44b0-8a2c-d124631c7aa2</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>А53-6519/2017</t>
+        </is>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2017</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E65" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F65" s="2" t="inlineStr"/>
+      <c r="G65" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I65" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J65" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K65" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНЖЕНЕРСТРОЙГЕОДЕЗИЯ"</t>
+        </is>
+      </c>
+      <c r="L65" s="2" t="inlineStr">
+        <is>
+          <t>0277105596</t>
+        </is>
+      </c>
+      <c r="M65" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N65" s="2" t="inlineStr">
+        <is>
+          <t>Корецкий О. А.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="inlineStr"/>
+      <c r="P65" s="2" t="inlineStr"/>
+      <c r="Q65" s="2" t="inlineStr"/>
+      <c r="R65" s="2" t="inlineStr"/>
+      <c r="S65" s="2" t="inlineStr">
+        <is>
+          <t>01.06.2017</t>
+        </is>
+      </c>
+      <c r="T65" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U65" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/18447332-a467-4e95-aeb5-53c74859c47d</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>А53-6518/2017</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2017</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E66" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F66" s="2" t="inlineStr"/>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I66" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K66" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНПРО"</t>
+        </is>
+      </c>
+      <c r="L66" s="2" t="inlineStr">
+        <is>
+          <t>0562066987</t>
+        </is>
+      </c>
+      <c r="M66" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N66" s="2" t="inlineStr">
+        <is>
+          <t>Чебанова Л. В.</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="inlineStr"/>
+      <c r="P66" s="2" t="inlineStr"/>
+      <c r="Q66" s="2" t="inlineStr"/>
+      <c r="R66" s="2" t="inlineStr"/>
+      <c r="S66" s="2" t="inlineStr">
+        <is>
+          <t>15.06.2017</t>
+        </is>
+      </c>
+      <c r="T66" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U66" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0db6259f-82e0-442d-b299-c482e71b3370</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
+          <t>А53-6517/2017</t>
+        </is>
+      </c>
+      <c r="C67" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2017</t>
+        </is>
+      </c>
+      <c r="D67" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E67" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F67" s="2" t="inlineStr"/>
+      <c r="G67" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I67" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J67" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K67" s="2" t="inlineStr">
+        <is>
+          <t>ООО НАУЧНО-ПРОИЗВОДСТВЕННОЕ ПРЕДПРИЯТИЕ "ИНФОТЕРРА"</t>
+        </is>
+      </c>
+      <c r="L67" s="2" t="inlineStr">
+        <is>
+          <t>1501035006</t>
+        </is>
+      </c>
+      <c r="M67" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N67" s="2" t="inlineStr">
+        <is>
+          <t>Чебанова Л. В.</t>
+        </is>
+      </c>
+      <c r="O67" s="2" t="inlineStr"/>
+      <c r="P67" s="2" t="inlineStr"/>
+      <c r="Q67" s="2" t="inlineStr"/>
+      <c r="R67" s="2" t="inlineStr"/>
+      <c r="S67" s="2" t="inlineStr">
+        <is>
+          <t>15.06.2017</t>
+        </is>
+      </c>
+      <c r="T67" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U67" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2395dbc7-6464-4fa1-850c-9be5a4cef9ad</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>А53-6516/2017</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2017</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F68" s="2" t="inlineStr"/>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I68" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J68" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K68" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПЛАНЕРКА"</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>3435092193</t>
+        </is>
+      </c>
+      <c r="M68" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N68" s="2" t="inlineStr">
+        <is>
+          <t>Корецкий О. А.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="inlineStr"/>
+      <c r="P68" s="2" t="inlineStr"/>
+      <c r="Q68" s="2" t="inlineStr"/>
+      <c r="R68" s="2" t="inlineStr"/>
+      <c r="S68" s="2" t="inlineStr">
+        <is>
+          <t>01.06.2017</t>
+        </is>
+      </c>
+      <c r="T68" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U68" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ebeca9ca-8e4b-486b-a14b-1f569f16bc64</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
+        <is>
+          <t>А53-6515/2017</t>
+        </is>
+      </c>
+      <c r="C69" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2017</t>
+        </is>
+      </c>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E69" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F69" s="2" t="inlineStr"/>
+      <c r="G69" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I69" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J69" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K69" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ ПРЕДПРИЯТИЕ "ГЕОСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L69" s="2" t="inlineStr">
+        <is>
+          <t>1512008580</t>
+        </is>
+      </c>
+      <c r="M69" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N69" s="2" t="inlineStr">
+        <is>
+          <t>Казаченко Г. Б.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="inlineStr"/>
+      <c r="P69" s="2" t="inlineStr"/>
+      <c r="Q69" s="2" t="inlineStr"/>
+      <c r="R69" s="2" t="inlineStr"/>
+      <c r="S69" s="2" t="inlineStr">
+        <is>
+          <t>06.09.2017</t>
+        </is>
+      </c>
+      <c r="T69" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U69" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5d2f12e8-0f6a-4839-9dce-547765fdd543</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>А53-6514/2017</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2017</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr"/>
+      <c r="G70" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I70" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J70" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНВЕСТРЕГИОНСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr">
+        <is>
+          <t>0570002264</t>
+        </is>
+      </c>
+      <c r="M70" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N70" s="2" t="inlineStr">
+        <is>
+          <t>Батурина Е. А.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="inlineStr"/>
+      <c r="P70" s="2" t="inlineStr"/>
+      <c r="Q70" s="2" t="inlineStr"/>
+      <c r="R70" s="2" t="inlineStr"/>
+      <c r="S70" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2018</t>
+        </is>
+      </c>
+      <c r="T70" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U70" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c33c9934-172e-4c1e-bbaa-83d38ae3a9ad</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" s="2" t="inlineStr">
+        <is>
+          <t>А53-5904/2017</t>
+        </is>
+      </c>
+      <c r="C71" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2017</t>
+        </is>
+      </c>
+      <c r="D71" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E71" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F71" s="2" t="inlineStr"/>
+      <c r="G71" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I71" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J71" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K71" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭКСПЕРТНЫЙ ЦЕНТР "НОРМАТИВ"</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr">
+        <is>
+          <t>2320191164</t>
+        </is>
+      </c>
+      <c r="M71" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N71" s="2" t="inlineStr">
+        <is>
+          <t>Чебанова Л. В.</t>
+        </is>
+      </c>
+      <c r="O71" s="2" t="inlineStr"/>
+      <c r="P71" s="2" t="inlineStr"/>
+      <c r="Q71" s="2" t="inlineStr"/>
+      <c r="R71" s="2" t="inlineStr"/>
+      <c r="S71" s="2" t="inlineStr">
+        <is>
+          <t>15.06.2017</t>
+        </is>
+      </c>
+      <c r="T71" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U71" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6e4455df-6594-447c-848a-9f523c299dc6</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
+        <is>
+          <t>А53-5895/2017</t>
+        </is>
+      </c>
+      <c r="C72" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2017</t>
+        </is>
+      </c>
+      <c r="D72" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E72" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F72" s="2" t="inlineStr"/>
+      <c r="G72" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I72" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J72" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K72" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КРАСНОДАРСКИЙ ОТДЕЛ ГИПРОКОММУНЭНЕРГО"</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr">
+        <is>
+          <t>2308040659</t>
+        </is>
+      </c>
+      <c r="M72" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N72" s="2" t="inlineStr">
+        <is>
+          <t>Бутенко З. П.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="inlineStr"/>
+      <c r="P72" s="2" t="inlineStr"/>
+      <c r="Q72" s="2" t="inlineStr"/>
+      <c r="R72" s="2" t="inlineStr"/>
+      <c r="S72" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2017</t>
+        </is>
+      </c>
+      <c r="T72" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U72" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bf094a77-0ac6-4f11-a7a9-aeff8bb20159</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" s="2" t="inlineStr">
+        <is>
+          <t>А53-5892/2017</t>
+        </is>
+      </c>
+      <c r="C73" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2017</t>
+        </is>
+      </c>
+      <c r="D73" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E73" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F73" s="2" t="inlineStr"/>
+      <c r="G73" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H73" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I73" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J73" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K73" s="2" t="inlineStr">
+        <is>
+          <t>АО "СЕВОСГЕОЛОГОРАЗВЕДКА"</t>
+        </is>
+      </c>
+      <c r="L73" s="2" t="inlineStr">
+        <is>
+          <t>1515907578</t>
+        </is>
+      </c>
+      <c r="M73" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N73" s="2" t="inlineStr">
+        <is>
+          <t>Овчаренко Н. Н.</t>
+        </is>
+      </c>
+      <c r="O73" s="2" t="inlineStr"/>
+      <c r="P73" s="2" t="inlineStr"/>
+      <c r="Q73" s="2" t="inlineStr"/>
+      <c r="R73" s="2" t="inlineStr"/>
+      <c r="S73" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2017</t>
+        </is>
+      </c>
+      <c r="T73" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U73" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/704f07e8-a951-4012-82bd-9a1e0d33a5bd</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="n">
+        <v>73</v>
+      </c>
+      <c r="B74" s="2" t="inlineStr">
+        <is>
+          <t>А53-5894/2017</t>
+        </is>
+      </c>
+      <c r="C74" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2017</t>
+        </is>
+      </c>
+      <c r="D74" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E74" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F74" s="2" t="inlineStr"/>
+      <c r="G74" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H74" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I74" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J74" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K74" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГИДРОРЫБПРОМ"</t>
+        </is>
+      </c>
+      <c r="L74" s="2" t="inlineStr">
+        <is>
+          <t>6167096043</t>
+        </is>
+      </c>
+      <c r="M74" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N74" s="2" t="inlineStr">
+        <is>
+          <t>Батурина Е. А.</t>
+        </is>
+      </c>
+      <c r="O74" s="2" t="inlineStr"/>
+      <c r="P74" s="2" t="inlineStr"/>
+      <c r="Q74" s="2" t="inlineStr"/>
+      <c r="R74" s="2" t="inlineStr"/>
+      <c r="S74" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2017</t>
+        </is>
+      </c>
+      <c r="T74" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U74" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dc59ae96-eded-424e-9062-a59be397f104</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="n">
+        <v>74</v>
+      </c>
+      <c r="B75" s="2" t="inlineStr">
+        <is>
+          <t>А53-5902/2017</t>
+        </is>
+      </c>
+      <c r="C75" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2017</t>
+        </is>
+      </c>
+      <c r="D75" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E75" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F75" s="2" t="inlineStr"/>
+      <c r="G75" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H75" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I75" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J75" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K75" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭКОСТРОЙСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L75" s="2" t="inlineStr">
+        <is>
+          <t>6140023866</t>
+        </is>
+      </c>
+      <c r="M75" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N75" s="2" t="inlineStr">
+        <is>
+          <t>Бутенко З. П.</t>
+        </is>
+      </c>
+      <c r="O75" s="2" t="inlineStr"/>
+      <c r="P75" s="2" t="inlineStr"/>
+      <c r="Q75" s="2" t="inlineStr"/>
+      <c r="R75" s="2" t="inlineStr"/>
+      <c r="S75" s="2" t="inlineStr">
+        <is>
+          <t>05.05.2017</t>
+        </is>
+      </c>
+      <c r="T75" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U75" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/86ffe47d-5b28-4813-b419-efad13f9a2fd</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="n">
+        <v>75</v>
+      </c>
+      <c r="B76" s="2" t="inlineStr">
+        <is>
+          <t>А53-5906/2017</t>
+        </is>
+      </c>
+      <c r="C76" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2017</t>
+        </is>
+      </c>
+      <c r="D76" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E76" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F76" s="2" t="inlineStr"/>
+      <c r="G76" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H76" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I76" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J76" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K76" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЮГ СТРОЙ 1"</t>
+        </is>
+      </c>
+      <c r="L76" s="2" t="inlineStr">
+        <is>
+          <t>2320159594</t>
+        </is>
+      </c>
+      <c r="M76" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N76" s="2" t="inlineStr">
+        <is>
+          <t>Корецкий О. А.</t>
+        </is>
+      </c>
+      <c r="O76" s="2" t="inlineStr"/>
+      <c r="P76" s="2" t="inlineStr"/>
+      <c r="Q76" s="2" t="inlineStr"/>
+      <c r="R76" s="2" t="inlineStr"/>
+      <c r="S76" s="2" t="inlineStr">
+        <is>
+          <t>05.05.2017</t>
+        </is>
+      </c>
+      <c r="T76" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U76" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5ccf04b8-985d-478f-bad0-0d8887af6862</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="n">
+        <v>76</v>
+      </c>
+      <c r="B77" s="2" t="inlineStr">
+        <is>
+          <t>А53-5905/2017</t>
+        </is>
+      </c>
+      <c r="C77" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2017</t>
+        </is>
+      </c>
+      <c r="D77" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E77" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F77" s="2" t="inlineStr"/>
+      <c r="G77" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H77" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I77" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J77" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K77" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЮГСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L77" s="2" t="inlineStr">
+        <is>
+          <t>6163129820</t>
+        </is>
+      </c>
+      <c r="M77" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N77" s="2" t="inlineStr">
+        <is>
+          <t>Овчаренко Н. Н.</t>
+        </is>
+      </c>
+      <c r="O77" s="2" t="inlineStr"/>
+      <c r="P77" s="2" t="inlineStr"/>
+      <c r="Q77" s="2" t="inlineStr"/>
+      <c r="R77" s="2" t="inlineStr"/>
+      <c r="S77" s="2" t="inlineStr">
+        <is>
+          <t>16.05.2017</t>
+        </is>
+      </c>
+      <c r="T77" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U77" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c41b05b5-0311-4b6d-b821-193d503bb9ac</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="n">
+        <v>77</v>
+      </c>
+      <c r="B78" s="2" t="inlineStr">
+        <is>
+          <t>А53-5903/2017</t>
+        </is>
+      </c>
+      <c r="C78" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2017</t>
+        </is>
+      </c>
+      <c r="D78" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E78" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F78" s="2" t="inlineStr"/>
+      <c r="G78" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I78" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J78" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K78" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭСКОРТ"</t>
+        </is>
+      </c>
+      <c r="L78" s="2" t="inlineStr">
+        <is>
+          <t>6141023844</t>
+        </is>
+      </c>
+      <c r="M78" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N78" s="2" t="inlineStr">
+        <is>
+          <t>Чебанова Л. В.</t>
+        </is>
+      </c>
+      <c r="O78" s="2" t="inlineStr"/>
+      <c r="P78" s="2" t="inlineStr"/>
+      <c r="Q78" s="2" t="inlineStr"/>
+      <c r="R78" s="2" t="inlineStr"/>
+      <c r="S78" s="2" t="inlineStr">
+        <is>
+          <t>15.06.2017</t>
+        </is>
+      </c>
+      <c r="T78" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U78" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/92e1728d-a1e9-4ff7-97ef-6ab82714d870</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="n">
+        <v>78</v>
+      </c>
+      <c r="B79" s="2" t="inlineStr">
+        <is>
+          <t>А53-5900/2017</t>
+        </is>
+      </c>
+      <c r="C79" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2017</t>
+        </is>
+      </c>
+      <c r="D79" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E79" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F79" s="2" t="inlineStr"/>
+      <c r="G79" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H79" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I79" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J79" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K79" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭКОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L79" s="2" t="inlineStr">
+        <is>
+          <t>0514900546</t>
+        </is>
+      </c>
+      <c r="M79" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N79" s="2" t="inlineStr">
+        <is>
+          <t>Овчаренко Н. Н.</t>
+        </is>
+      </c>
+      <c r="O79" s="2" t="inlineStr"/>
+      <c r="P79" s="2" t="inlineStr"/>
+      <c r="Q79" s="2" t="inlineStr"/>
+      <c r="R79" s="2" t="inlineStr"/>
+      <c r="S79" s="2" t="inlineStr">
+        <is>
+          <t>16.05.2017</t>
+        </is>
+      </c>
+      <c r="T79" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U79" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e20b06ff-e778-4beb-aaaa-00a9e6631ebb</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="n">
+        <v>79</v>
+      </c>
+      <c r="B80" s="2" t="inlineStr">
+        <is>
+          <t>А53-5899/2017</t>
+        </is>
+      </c>
+      <c r="C80" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2017</t>
+        </is>
+      </c>
+      <c r="D80" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E80" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F80" s="2" t="inlineStr"/>
+      <c r="G80" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H80" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I80" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J80" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K80" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОЕКТ ИНФОРМ"</t>
+        </is>
+      </c>
+      <c r="L80" s="2" t="inlineStr">
+        <is>
+          <t>0105066062</t>
+        </is>
+      </c>
+      <c r="M80" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N80" s="2" t="inlineStr">
+        <is>
+          <t>Батурина Е. А.</t>
+        </is>
+      </c>
+      <c r="O80" s="2" t="inlineStr"/>
+      <c r="P80" s="2" t="inlineStr"/>
+      <c r="Q80" s="2" t="inlineStr"/>
+      <c r="R80" s="2" t="inlineStr"/>
+      <c r="S80" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2017</t>
+        </is>
+      </c>
+      <c r="T80" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U80" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ffb88d74-b0e1-49bd-aea1-6f6c5651c511</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="n">
+        <v>80</v>
+      </c>
+      <c r="B81" s="2" t="inlineStr">
+        <is>
+          <t>А53-5898/2017</t>
+        </is>
+      </c>
+      <c r="C81" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2017</t>
+        </is>
+      </c>
+      <c r="D81" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E81" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F81" s="2" t="inlineStr"/>
+      <c r="G81" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H81" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I81" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J81" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K81" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОЕКТНО-КОНСТРУКТОРСКИЙ, ТЕХНОЛОГИЧЕСКИЙ ИНСТИТУТ "ТЕХНОПРОЕКТ""</t>
+        </is>
+      </c>
+      <c r="L81" s="2" t="inlineStr">
+        <is>
+          <t>6154569408</t>
+        </is>
+      </c>
+      <c r="M81" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N81" s="2" t="inlineStr">
+        <is>
+          <t>Корецкий О. А.</t>
+        </is>
+      </c>
+      <c r="O81" s="2" t="inlineStr"/>
+      <c r="P81" s="2" t="inlineStr"/>
+      <c r="Q81" s="2" t="inlineStr"/>
+      <c r="R81" s="2" t="inlineStr"/>
+      <c r="S81" s="2" t="inlineStr">
+        <is>
+          <t>04.05.2017</t>
+        </is>
+      </c>
+      <c r="T81" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U81" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bb8c0f93-bbf3-4509-961c-5828196dee70</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="n">
+        <v>81</v>
+      </c>
+      <c r="B82" s="2" t="inlineStr">
+        <is>
+          <t>А53-5896/2017</t>
+        </is>
+      </c>
+      <c r="C82" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2017</t>
+        </is>
+      </c>
+      <c r="D82" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E82" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F82" s="2" t="inlineStr"/>
+      <c r="G82" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H82" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+        </is>
+      </c>
+      <c r="I82" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J82" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K82" s="2" t="inlineStr">
+        <is>
+          <t>ООО НАУЧНО-ПРОИЗВОДСТВЕННАЯ КОМПАНИЯ "КИРОВСКОЕ БЮРО КАДАСТРА И ЗЕМЛЕУСТРОЙСТВА"</t>
+        </is>
+      </c>
+      <c r="L82" s="2" t="inlineStr">
+        <is>
+          <t>2609021321</t>
+        </is>
+      </c>
+      <c r="M82" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N82" s="2" t="inlineStr">
+        <is>
+          <t>Батурина Е. А.</t>
+        </is>
+      </c>
+      <c r="O82" s="2" t="inlineStr"/>
+      <c r="P82" s="2" t="inlineStr"/>
+      <c r="Q82" s="2" t="inlineStr"/>
+      <c r="R82" s="2" t="inlineStr"/>
+      <c r="S82" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2017</t>
+        </is>
+      </c>
+      <c r="T82" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U82" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3ea93987-aec7-4d65-859c-54e73f3aa6ea</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="n">
+        <v>82</v>
+      </c>
+      <c r="B83" s="2" t="inlineStr">
+        <is>
+          <t>А42-5731/2016</t>
+        </is>
+      </c>
+      <c r="C83" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2016</t>
+        </is>
+      </c>
+      <c r="D83" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E83" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F83" s="2" t="inlineStr"/>
+      <c r="G83" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H83" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "МЕЖРЕГИОНАЛЬНАЯ РАСПРЕДЕЛИТЕЛЬНАЯ СЕТЕВАЯ КОМПАНИЯ СЕВЕРО-ЗАПАДА"</t>
+        </is>
+      </c>
+      <c r="I83" s="2" t="inlineStr">
+        <is>
+          <t>7802312751</t>
+        </is>
+      </c>
+      <c r="J83" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K83" s="2" t="inlineStr">
+        <is>
+          <t>Общественная организация Мурманская региональная "Ассоциация исторического судоходства и кораблестроения"</t>
+        </is>
+      </c>
+      <c r="L83" s="2" t="inlineStr">
+        <is>
+          <t>5190905082</t>
+        </is>
+      </c>
+      <c r="M83" s="2" t="inlineStr">
+        <is>
+          <t>АС Мурманской области</t>
+        </is>
+      </c>
+      <c r="N83" s="2" t="inlineStr">
+        <is>
+          <t>Дубровкин Р. С.</t>
+        </is>
+      </c>
+      <c r="O83" s="2" t="inlineStr"/>
+      <c r="P83" s="2" t="inlineStr"/>
+      <c r="Q83" s="2" t="inlineStr"/>
+      <c r="R83" s="2" t="inlineStr"/>
+      <c r="S83" s="2" t="inlineStr">
+        <is>
+          <t>21.10.2016</t>
+        </is>
+      </c>
+      <c r="T83" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U83" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/109c3969-97b4-4dff-8cef-fd0fed00f78c</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="n">
+        <v>83</v>
+      </c>
+      <c r="B84" s="2" t="inlineStr">
+        <is>
+          <t>А42-1077/2016</t>
+        </is>
+      </c>
+      <c r="C84" s="2" t="inlineStr">
+        <is>
+          <t>26.02.2016</t>
+        </is>
+      </c>
+      <c r="D84" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E84" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F84" s="2" t="inlineStr"/>
+      <c r="G84" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H84" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Жилищно-эксплуатационная компания"</t>
+        </is>
+      </c>
+      <c r="I84" s="2" t="inlineStr">
+        <is>
+          <t>5190031250</t>
+        </is>
+      </c>
+      <c r="J84" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K84" s="2" t="inlineStr">
+        <is>
+          <t>Муниципальное образование г.Мурманск в лице Администрации г. Мурманска</t>
+        </is>
+      </c>
+      <c r="L84" s="2" t="inlineStr">
+        <is>
+          <t>5191601827</t>
+        </is>
+      </c>
+      <c r="M84" s="2" t="inlineStr">
+        <is>
+          <t>АС Мурманской области</t>
+        </is>
+      </c>
+      <c r="N84" s="2" t="inlineStr">
+        <is>
+          <t>Варфоломеев С. Б.</t>
+        </is>
+      </c>
+      <c r="O84" s="2" t="inlineStr"/>
+      <c r="P84" s="2" t="inlineStr"/>
+      <c r="Q84" s="2" t="inlineStr"/>
+      <c r="R84" s="2" t="inlineStr"/>
+      <c r="S84" s="2" t="inlineStr">
+        <is>
+          <t>13.05.2017</t>
+        </is>
+      </c>
+      <c r="T84" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U84" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/78c30061-8172-40f0-81dd-18da6d27d60f</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="2" t="n">
+        <v>84</v>
+      </c>
+      <c r="B85" s="2" t="inlineStr">
+        <is>
+          <t>А65-29063/2015</t>
+        </is>
+      </c>
+      <c r="C85" s="2" t="inlineStr">
+        <is>
+          <t>04.12.2015</t>
+        </is>
+      </c>
+      <c r="D85" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E85" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F85" s="2" t="inlineStr"/>
+      <c r="G85" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H85" s="2" t="inlineStr">
+        <is>
+          <t>Обществo с ограниченной ответственностью "Кампромбыт", г. Нижнекамск</t>
+        </is>
+      </c>
+      <c r="I85" s="2" t="inlineStr">
+        <is>
+          <t>1646038508</t>
+        </is>
+      </c>
+      <c r="J85" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K85" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСК-Домстрой", г. Альметьевск</t>
+        </is>
+      </c>
+      <c r="L85" s="2" t="inlineStr">
+        <is>
+          <t>1644017414</t>
+        </is>
+      </c>
+      <c r="M85" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Татарстан</t>
+        </is>
+      </c>
+      <c r="N85" s="2" t="inlineStr">
+        <is>
+          <t>Прокофьев В. В.</t>
+        </is>
+      </c>
+      <c r="O85" s="2" t="inlineStr"/>
+      <c r="P85" s="2" t="inlineStr"/>
+      <c r="Q85" s="2" t="inlineStr"/>
+      <c r="R85" s="2" t="inlineStr"/>
+      <c r="S85" s="2" t="inlineStr">
+        <is>
+          <t>30.01.2016</t>
+        </is>
+      </c>
+      <c r="T85" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U85" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e550dfa2-a79c-4897-bbb9-356bd0ae4b98</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="B86" s="2" t="inlineStr">
+        <is>
+          <t>А32-32523/2015</t>
+        </is>
+      </c>
+      <c r="C86" s="2" t="inlineStr">
+        <is>
+          <t>03.09.2015</t>
+        </is>
+      </c>
+      <c r="D86" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E86" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F86" s="2" t="inlineStr"/>
+      <c r="G86" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H86" s="2" t="inlineStr">
+        <is>
+          <t>СОА "Объединение изыскателей Южного и Северо-кавказского округов"</t>
+        </is>
+      </c>
+      <c r="I86" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J86" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K86" s="2" t="inlineStr">
+        <is>
+          <t>Северо-Кавказское управление Федеральной службы по экологическому, технологическому и атомному надзору</t>
+        </is>
+      </c>
+      <c r="L86" s="2" t="inlineStr">
+        <is>
+          <t>2310009818</t>
+        </is>
+      </c>
+      <c r="M86" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N86" s="2" t="inlineStr">
+        <is>
+          <t>Бутченко А Ю. В.</t>
+        </is>
+      </c>
+      <c r="O86" s="2" t="inlineStr"/>
+      <c r="P86" s="2" t="inlineStr"/>
+      <c r="Q86" s="2" t="inlineStr"/>
+      <c r="R86" s="2" t="inlineStr"/>
+      <c r="S86" s="2" t="inlineStr">
+        <is>
+          <t>09.09.2016</t>
+        </is>
+      </c>
+      <c r="T86" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U86" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ee950ec3-295b-4837-8ac2-2c346d6d0d8f</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="2" t="n">
+        <v>86</v>
+      </c>
+      <c r="B87" s="2" t="inlineStr">
+        <is>
+          <t>А65-12175/2015</t>
+        </is>
+      </c>
+      <c r="C87" s="2" t="inlineStr">
+        <is>
+          <t>26.05.2015</t>
+        </is>
+      </c>
+      <c r="D87" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E87" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F87" s="2" t="inlineStr"/>
+      <c r="G87" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H87" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСК-Домстрой", г. Альметьевск</t>
+        </is>
+      </c>
+      <c r="I87" s="2" t="inlineStr">
+        <is>
+          <t>1644017414</t>
+        </is>
+      </c>
+      <c r="J87" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K87" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СтройТехПром", г. Казань</t>
+        </is>
+      </c>
+      <c r="L87" s="2" t="inlineStr">
+        <is>
+          <t>1656040087</t>
+        </is>
+      </c>
+      <c r="M87" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Татарстан</t>
+        </is>
+      </c>
+      <c r="N87" s="2" t="inlineStr">
+        <is>
+          <t>Кочемасова Л. А.</t>
+        </is>
+      </c>
+      <c r="O87" s="2" t="inlineStr"/>
+      <c r="P87" s="2" t="inlineStr"/>
+      <c r="Q87" s="2" t="inlineStr"/>
+      <c r="R87" s="2" t="inlineStr"/>
+      <c r="S87" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2015</t>
+        </is>
+      </c>
+      <c r="T87" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U87" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e55f3f8b-ced4-477a-9018-6f31697dbf14</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="2" t="n">
+        <v>87</v>
+      </c>
+      <c r="B88" s="2" t="inlineStr">
+        <is>
+          <t>А42-1254/2015</t>
+        </is>
+      </c>
+      <c r="C88" s="2" t="inlineStr">
+        <is>
+          <t>25.02.2015</t>
+        </is>
+      </c>
+      <c r="D88" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E88" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F88" s="2" t="inlineStr"/>
+      <c r="G88" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H88" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "МРСК Северо-Запада"</t>
+        </is>
+      </c>
+      <c r="I88" s="2" t="inlineStr">
+        <is>
+          <t>7802312751</t>
+        </is>
+      </c>
+      <c r="J88" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K88" s="2" t="inlineStr">
+        <is>
+          <t>Общественная организация Мурманская региональная "Ассоциация исторического судоходства и кораблестроения"</t>
+        </is>
+      </c>
+      <c r="L88" s="2" t="inlineStr">
+        <is>
+          <t>5190905082</t>
+        </is>
+      </c>
+      <c r="M88" s="2" t="inlineStr">
+        <is>
+          <t>АС Мурманской области</t>
+        </is>
+      </c>
+      <c r="N88" s="2" t="inlineStr">
+        <is>
+          <t>Кузнецова О. В.</t>
+        </is>
+      </c>
+      <c r="O88" s="2" t="inlineStr"/>
+      <c r="P88" s="2" t="inlineStr"/>
+      <c r="Q88" s="2" t="inlineStr"/>
+      <c r="R88" s="2" t="inlineStr"/>
+      <c r="S88" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2015</t>
+        </is>
+      </c>
+      <c r="T88" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U88" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cc9c557d-c187-4e98-ac6d-ed1918add459</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="2" t="n">
+        <v>88</v>
+      </c>
+      <c r="B89" s="2" t="inlineStr">
+        <is>
+          <t>А42-126/2015</t>
+        </is>
+      </c>
+      <c r="C89" s="2" t="inlineStr">
+        <is>
+          <t>15.01.2015</t>
+        </is>
+      </c>
+      <c r="D89" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E89" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F89" s="2" t="inlineStr"/>
+      <c r="G89" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H89" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЖИЛИЩНО-ЭКСПЛУАТАЦИОННАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I89" s="2" t="inlineStr">
+        <is>
+          <t>5190935369</t>
+        </is>
+      </c>
+      <c r="J89" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K89" s="2" t="inlineStr">
+        <is>
+          <t>Муниципальное образование г.Мурманск в лице Администрации г. Мурманска</t>
+        </is>
+      </c>
+      <c r="L89" s="2" t="inlineStr">
+        <is>
+          <t>5191601827</t>
+        </is>
+      </c>
+      <c r="M89" s="2" t="inlineStr">
+        <is>
+          <t>АС Мурманской области</t>
+        </is>
+      </c>
+      <c r="N89" s="2" t="inlineStr">
+        <is>
+          <t>Кузнецова О. В.</t>
+        </is>
+      </c>
+      <c r="O89" s="2" t="inlineStr"/>
+      <c r="P89" s="2" t="inlineStr"/>
+      <c r="Q89" s="2" t="inlineStr"/>
+      <c r="R89" s="2" t="inlineStr"/>
+      <c r="S89" s="2" t="inlineStr">
+        <is>
+          <t>28.12.2015</t>
+        </is>
+      </c>
+      <c r="T89" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U89" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f282e6e6-6ee1-480b-8bab-a34a7e716b1a</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="n">
+        <v>89</v>
+      </c>
+      <c r="B90" s="2" t="inlineStr">
+        <is>
+          <t>А53-22378/2014</t>
+        </is>
+      </c>
+      <c r="C90" s="2" t="inlineStr">
+        <is>
+          <t>10.09.2014</t>
+        </is>
+      </c>
+      <c r="D90" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E90" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F90" s="2" t="inlineStr"/>
+      <c r="G90" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H90" s="2" t="inlineStr">
+        <is>
+          <t>НП "Объединение изыскателей Южного и Северо-Кавказского округов"</t>
+        </is>
+      </c>
+      <c r="I90" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J90" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K90" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Арион"</t>
+        </is>
+      </c>
+      <c r="L90" s="2" t="inlineStr"/>
+      <c r="M90" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N90" s="2" t="inlineStr">
+        <is>
+          <t>Илюшин Р. Р.</t>
+        </is>
+      </c>
+      <c r="O90" s="2" t="inlineStr"/>
+      <c r="P90" s="2" t="inlineStr"/>
+      <c r="Q90" s="2" t="inlineStr"/>
+      <c r="R90" s="2" t="inlineStr"/>
+      <c r="S90" s="2" t="inlineStr">
+        <is>
+          <t>02.12.2014</t>
+        </is>
+      </c>
+      <c r="T90" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U90" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/35ca22a6-82a0-4581-8a04-4d5c763c6163</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="2" t="n">
+        <v>90</v>
+      </c>
+      <c r="B91" s="2" t="inlineStr">
+        <is>
+          <t>А53-15671/2014</t>
+        </is>
+      </c>
+      <c r="C91" s="2" t="inlineStr">
+        <is>
+          <t>03.07.2014</t>
+        </is>
+      </c>
+      <c r="D91" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E91" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F91" s="2" t="inlineStr"/>
+      <c r="G91" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H91" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство "Объединение изыскателей Южного и Северо-Кавказского округов"</t>
+        </is>
+      </c>
+      <c r="I91" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J91" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K91" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БРАНДМАУЭР"</t>
+        </is>
+      </c>
+      <c r="L91" s="2" t="inlineStr">
+        <is>
+          <t>3435057270</t>
+        </is>
+      </c>
+      <c r="M91" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N91" s="2" t="inlineStr">
+        <is>
+          <t>Новик В. Л.</t>
+        </is>
+      </c>
+      <c r="O91" s="2" t="inlineStr"/>
+      <c r="P91" s="2" t="inlineStr"/>
+      <c r="Q91" s="2" t="inlineStr"/>
+      <c r="R91" s="2" t="inlineStr"/>
+      <c r="S91" s="2" t="inlineStr">
+        <is>
+          <t>17.10.2014</t>
+        </is>
+      </c>
+      <c r="T91" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U91" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6a82c741-1035-47ed-b13e-857af6f2cf74</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="n">
+        <v>91</v>
+      </c>
+      <c r="B92" s="2" t="inlineStr">
+        <is>
+          <t>А53-15670/2014</t>
+        </is>
+      </c>
+      <c r="C92" s="2" t="inlineStr">
+        <is>
+          <t>03.07.2014</t>
+        </is>
+      </c>
+      <c r="D92" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E92" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F92" s="2" t="inlineStr"/>
+      <c r="G92" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H92" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство "Объединение изыскателей Южного и Северо-Кавказского округов"</t>
+        </is>
+      </c>
+      <c r="I92" s="2" t="inlineStr">
+        <is>
+          <t>6163096853</t>
+        </is>
+      </c>
+      <c r="J92" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K92" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГЕФЕСТ"</t>
+        </is>
+      </c>
+      <c r="L92" s="2" t="inlineStr">
+        <is>
+          <t>1514010104</t>
+        </is>
+      </c>
+      <c r="M92" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N92" s="2" t="inlineStr">
+        <is>
+          <t>Авдеев В. Н.</t>
+        </is>
+      </c>
+      <c r="O92" s="2" t="inlineStr"/>
+      <c r="P92" s="2" t="inlineStr"/>
+      <c r="Q92" s="2" t="inlineStr"/>
+      <c r="R92" s="2" t="inlineStr"/>
+      <c r="S92" s="2" t="inlineStr">
+        <is>
+          <t>04.09.2014</t>
+        </is>
+      </c>
+      <c r="T92" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U92" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dee795ff-ef83-436b-882b-cda3f4463e3b</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="n">
+        <v>92</v>
+      </c>
+      <c r="B93" s="2" t="inlineStr">
+        <is>
+          <t>А42-1647/2014</t>
+        </is>
+      </c>
+      <c r="C93" s="2" t="inlineStr">
+        <is>
+          <t>14.03.2014</t>
+        </is>
+      </c>
+      <c r="D93" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E93" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F93" s="2" t="inlineStr"/>
+      <c r="G93" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H93" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "МРСК Северо-Запада"</t>
+        </is>
+      </c>
+      <c r="I93" s="2" t="inlineStr">
+        <is>
+          <t>7802312751</t>
+        </is>
+      </c>
+      <c r="J93" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K93" s="2" t="inlineStr">
+        <is>
+          <t>Общественная организация Мурманская региональная "Ассоциация исторического судоходства и кораблестроения"</t>
+        </is>
+      </c>
+      <c r="L93" s="2" t="inlineStr">
+        <is>
+          <t>5190905082</t>
+        </is>
+      </c>
+      <c r="M93" s="2" t="inlineStr">
+        <is>
+          <t>АС Мурманской области</t>
+        </is>
+      </c>
+      <c r="N93" s="2" t="inlineStr">
+        <is>
+          <t>Лесной И. А.</t>
+        </is>
+      </c>
+      <c r="O93" s="2" t="inlineStr"/>
+      <c r="P93" s="2" t="inlineStr"/>
+      <c r="Q93" s="2" t="inlineStr"/>
+      <c r="R93" s="2" t="inlineStr"/>
+      <c r="S93" s="2" t="inlineStr">
+        <is>
+          <t>09.09.2014</t>
+        </is>
+      </c>
+      <c r="T93" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U93" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9347feef-6afc-44d2-ad37-774b8451bd74</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="n">
+        <v>93</v>
+      </c>
+      <c r="B94" s="2" t="inlineStr">
+        <is>
+          <t>А42-4284/2013</t>
+        </is>
+      </c>
+      <c r="C94" s="2" t="inlineStr">
+        <is>
+          <t>25.06.2013</t>
+        </is>
+      </c>
+      <c r="D94" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E94" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F94" s="2" t="inlineStr"/>
+      <c r="G94" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H94" s="2" t="inlineStr">
+        <is>
+          <t>Государственное областное унитарное предприятие "Мурманскводоканал"</t>
+        </is>
+      </c>
+      <c r="I94" s="2" t="inlineStr">
+        <is>
+          <t>5193600346</t>
+        </is>
+      </c>
+      <c r="J94" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K94" s="2" t="inlineStr">
+        <is>
+          <t>Общественная организация Мурманская региональная "Ассоциация исторического судоходства и кораблестроения"</t>
+        </is>
+      </c>
+      <c r="L94" s="2" t="inlineStr">
+        <is>
+          <t>5190905082</t>
+        </is>
+      </c>
+      <c r="M94" s="2" t="inlineStr">
+        <is>
+          <t>АС Мурманской области</t>
+        </is>
+      </c>
+      <c r="N94" s="2" t="inlineStr">
+        <is>
+          <t>Быкова Н. В.</t>
+        </is>
+      </c>
+      <c r="O94" s="2" t="inlineStr"/>
+      <c r="P94" s="2" t="inlineStr"/>
+      <c r="Q94" s="2" t="inlineStr"/>
+      <c r="R94" s="2" t="inlineStr"/>
+      <c r="S94" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2013</t>
+        </is>
+      </c>
+      <c r="T94" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U94" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7c47d5c3-079f-41e0-a84d-72f114ed5000</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="n">
+        <v>94</v>
+      </c>
+      <c r="B95" s="2" t="inlineStr">
+        <is>
+          <t>А42-2751/2013</t>
+        </is>
+      </c>
+      <c r="C95" s="2" t="inlineStr">
+        <is>
+          <t>23.04.2013</t>
+        </is>
+      </c>
+      <c r="D95" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E95" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F95" s="2" t="inlineStr"/>
+      <c r="G95" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H95" s="2" t="inlineStr">
+        <is>
+          <t>Комитет по развитию городского хозяйства администрации г. Мурманска</t>
+        </is>
+      </c>
+      <c r="I95" s="2" t="inlineStr">
+        <is>
+          <t>5190137761</t>
+        </is>
+      </c>
+      <c r="J95" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K95" s="2" t="inlineStr">
+        <is>
+          <t>МРОО "Ассоциация истории судоходства и кораблестроения" (МРОО"АИСК")</t>
+        </is>
+      </c>
+      <c r="L95" s="2" t="inlineStr">
+        <is>
+          <t>5190130332</t>
+        </is>
+      </c>
+      <c r="M95" s="2" t="inlineStr">
+        <is>
+          <t>АС Мурманской области</t>
+        </is>
+      </c>
+      <c r="N95" s="2" t="inlineStr">
+        <is>
+          <t>Попова Е. В.</t>
+        </is>
+      </c>
+      <c r="O95" s="2" t="inlineStr"/>
+      <c r="P95" s="2" t="inlineStr"/>
+      <c r="Q95" s="2" t="inlineStr"/>
+      <c r="R95" s="2" t="inlineStr"/>
+      <c r="S95" s="2" t="inlineStr">
+        <is>
+          <t>26.06.2013</t>
+        </is>
+      </c>
+      <c r="T95" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U95" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/acb7a051-7381-491a-936d-e9b5efd778c6</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="n">
+        <v>95</v>
+      </c>
+      <c r="B96" s="2" t="inlineStr">
+        <is>
+          <t>А53-5220/2013</t>
+        </is>
+      </c>
+      <c r="C96" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2013</t>
+        </is>
+      </c>
+      <c r="D96" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E96" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F96" s="2" t="inlineStr"/>
+      <c r="G96" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H96" s="2" t="inlineStr">
+        <is>
+          <t>НП "Объединение изыскателей Южного и Северо-Кавказского округов"</t>
+        </is>
+      </c>
+      <c r="I96" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J96" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K96" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "ПТИ "Ростовагропромтехпроект"</t>
+        </is>
+      </c>
+      <c r="L96" s="2" t="inlineStr"/>
+      <c r="M96" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N96" s="2" t="inlineStr">
+        <is>
+          <t>Новик В. Л.</t>
+        </is>
+      </c>
+      <c r="O96" s="2" t="inlineStr"/>
+      <c r="P96" s="2" t="inlineStr"/>
+      <c r="Q96" s="2" t="inlineStr"/>
+      <c r="R96" s="2" t="inlineStr"/>
+      <c r="S96" s="2" t="inlineStr">
+        <is>
+          <t>22.05.2013</t>
+        </is>
+      </c>
+      <c r="T96" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U96" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6adb735c-7698-417e-acfe-67532cf2a83b</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="n">
+        <v>96</v>
+      </c>
+      <c r="B97" s="2" t="inlineStr">
+        <is>
+          <t>А65-7281/2012</t>
+        </is>
+      </c>
+      <c r="C97" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2012</t>
+        </is>
+      </c>
+      <c r="D97" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E97" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F97" s="2" t="inlineStr"/>
+      <c r="G97" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H97" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Автодорстрой", г. Набережные Челны</t>
+        </is>
+      </c>
+      <c r="I97" s="2" t="inlineStr">
+        <is>
+          <t>1639028805</t>
+        </is>
+      </c>
+      <c r="J97" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K97" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ирбис", г. Альметьевск</t>
+        </is>
+      </c>
+      <c r="L97" s="2" t="inlineStr">
+        <is>
+          <t>1644036696</t>
+        </is>
+      </c>
+      <c r="M97" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Татарстан</t>
+        </is>
+      </c>
+      <c r="N97" s="2" t="inlineStr">
+        <is>
+          <t>Королева Э. А.</t>
+        </is>
+      </c>
+      <c r="O97" s="2" t="inlineStr"/>
+      <c r="P97" s="2" t="inlineStr"/>
+      <c r="Q97" s="2" t="inlineStr"/>
+      <c r="R97" s="2" t="inlineStr"/>
+      <c r="S97" s="2" t="inlineStr">
+        <is>
+          <t>19.06.2014</t>
+        </is>
+      </c>
+      <c r="T97" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U97" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9058df84-4b0a-4841-9bb1-06d406b7f48b</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="2" t="n">
+        <v>97</v>
+      </c>
+      <c r="B98" s="2" t="inlineStr">
+        <is>
+          <t>А42-7916/2011</t>
+        </is>
+      </c>
+      <c r="C98" s="2" t="inlineStr">
+        <is>
+          <t>15.11.2011</t>
+        </is>
+      </c>
+      <c r="D98" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E98" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F98" s="2" t="inlineStr"/>
+      <c r="G98" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H98" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Заполярное военно-морское строительное управление"</t>
+        </is>
+      </c>
+      <c r="I98" s="2" t="inlineStr">
+        <is>
+          <t>5110002433</t>
+        </is>
+      </c>
+      <c r="J98" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K98" s="2" t="inlineStr">
+        <is>
+          <t>МРОО "Ассоциация истории судоходства и кораблестроения" (МРОО"АИСК")</t>
+        </is>
+      </c>
+      <c r="L98" s="2" t="inlineStr">
+        <is>
+          <t>5190130332</t>
+        </is>
+      </c>
+      <c r="M98" s="2" t="inlineStr">
+        <is>
+          <t>АС Мурманской области</t>
+        </is>
+      </c>
+      <c r="N98" s="2" t="inlineStr">
+        <is>
+          <t>Лесной И. А.</t>
+        </is>
+      </c>
+      <c r="O98" s="2" t="inlineStr"/>
+      <c r="P98" s="2" t="inlineStr"/>
+      <c r="Q98" s="2" t="inlineStr"/>
+      <c r="R98" s="2" t="inlineStr"/>
+      <c r="S98" s="2" t="inlineStr">
+        <is>
+          <t>15.12.2011</t>
+        </is>
+      </c>
+      <c r="T98" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U98" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9e202e32-68a8-4091-b8d5-1bed29a1e27b</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="2" t="n">
+        <v>98</v>
+      </c>
+      <c r="B99" s="2" t="inlineStr">
+        <is>
+          <t>А65-27194/2011</t>
+        </is>
+      </c>
+      <c r="C99" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2011</t>
+        </is>
+      </c>
+      <c r="D99" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E99" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F99" s="2" t="inlineStr"/>
+      <c r="G99" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H99" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСК-Домстрой", г. Альметьевск</t>
+        </is>
+      </c>
+      <c r="I99" s="2" t="inlineStr">
+        <is>
+          <t>1644017414</t>
+        </is>
+      </c>
+      <c r="J99" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K99" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ирбис", Альметьевский район, н. п. Нижняя Мактама</t>
+        </is>
+      </c>
+      <c r="L99" s="2" t="inlineStr"/>
+      <c r="M99" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Татарстан</t>
+        </is>
+      </c>
+      <c r="N99" s="2" t="inlineStr">
+        <is>
+          <t>Садыкова З. А.</t>
+        </is>
+      </c>
+      <c r="O99" s="2" t="inlineStr"/>
+      <c r="P99" s="2" t="inlineStr"/>
+      <c r="Q99" s="2" t="inlineStr"/>
+      <c r="R99" s="2" t="inlineStr"/>
+      <c r="S99" s="2" t="inlineStr">
+        <is>
+          <t>13.12.2011</t>
+        </is>
+      </c>
+      <c r="T99" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U99" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b1ab6f3e-03f3-4809-a154-e46b375aa774</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="2" t="n">
+        <v>99</v>
+      </c>
+      <c r="B100" s="2" t="inlineStr">
+        <is>
+          <t>А42-6519/2009</t>
+        </is>
+      </c>
+      <c r="C100" s="2" t="inlineStr">
+        <is>
+          <t>06.08.2009</t>
+        </is>
+      </c>
+      <c r="D100" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E100" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F100" s="2" t="inlineStr"/>
+      <c r="G100" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H100" s="2" t="inlineStr">
+        <is>
+          <t>Комитет имущественных отношений города Мурманска</t>
+        </is>
+      </c>
+      <c r="I100" s="2" t="inlineStr">
+        <is>
+          <t>5190800019</t>
+        </is>
+      </c>
+      <c r="J100" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K100" s="2" t="inlineStr">
+        <is>
+          <t>МРОО "Ассоциация истории судоходства и кораблестроения" (МРОО"АИСК")</t>
+        </is>
+      </c>
+      <c r="L100" s="2" t="inlineStr">
+        <is>
+          <t>5190130332</t>
+        </is>
+      </c>
+      <c r="M100" s="2" t="inlineStr">
+        <is>
+          <t>АС Мурманской области</t>
+        </is>
+      </c>
+      <c r="N100" s="2" t="inlineStr">
+        <is>
+          <t>Ярец Н. Н.</t>
+        </is>
+      </c>
+      <c r="O100" s="2" t="inlineStr"/>
+      <c r="P100" s="2" t="inlineStr"/>
+      <c r="Q100" s="2" t="inlineStr"/>
+      <c r="R100" s="2" t="inlineStr"/>
+      <c r="S100" s="2" t="inlineStr"/>
+      <c r="T100" s="2" t="inlineStr"/>
+      <c r="U100" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/14be7e15-32a3-490f-b346-1a2fb9282fe7</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="2" t="n">
+        <v>100</v>
+      </c>
+      <c r="B101" s="2" t="inlineStr">
+        <is>
+          <t>А65-24088/2008</t>
+        </is>
+      </c>
+      <c r="C101" s="2" t="inlineStr">
+        <is>
+          <t>14.11.2008</t>
+        </is>
+      </c>
+      <c r="D101" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E101" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F101" s="2" t="inlineStr"/>
+      <c r="G101" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H101" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Фортэкс", г. Казань</t>
+        </is>
+      </c>
+      <c r="I101" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J101" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K101" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Шешмайол"</t>
+        </is>
+      </c>
+      <c r="L101" s="2" t="inlineStr"/>
+      <c r="M101" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Татарстан</t>
+        </is>
+      </c>
+      <c r="N101" s="2" t="inlineStr">
+        <is>
+          <t>Мазитов А. Н.</t>
+        </is>
+      </c>
+      <c r="O101" s="2" t="inlineStr"/>
+      <c r="P101" s="2" t="inlineStr"/>
+      <c r="Q101" s="2" t="inlineStr"/>
+      <c r="R101" s="2" t="inlineStr"/>
+      <c r="S101" s="2" t="inlineStr"/>
+      <c r="T101" s="2" t="inlineStr"/>
+      <c r="U101" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9d3d4838-b33b-4f48-b186-7205bfaedf14</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="2" t="n">
+        <v>101</v>
+      </c>
+      <c r="B102" s="2" t="inlineStr">
+        <is>
+          <t>А42-6036/2008</t>
+        </is>
+      </c>
+      <c r="C102" s="2" t="inlineStr">
+        <is>
+          <t>06.10.2008</t>
+        </is>
+      </c>
+      <c r="D102" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E102" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F102" s="2" t="inlineStr"/>
+      <c r="G102" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H102" s="2" t="inlineStr">
+        <is>
+          <t>Государственное областное унитарное предприятие "Мурманскводоканал"</t>
+        </is>
+      </c>
+      <c r="I102" s="2" t="inlineStr">
+        <is>
+          <t>5193600346</t>
+        </is>
+      </c>
+      <c r="J102" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K102" s="2" t="inlineStr">
+        <is>
+          <t>МРОО "Ассоциация истории судоходства и кораблестроения" (МРОО"АИСК")</t>
+        </is>
+      </c>
+      <c r="L102" s="2" t="inlineStr">
+        <is>
+          <t>5190130332</t>
+        </is>
+      </c>
+      <c r="M102" s="2" t="inlineStr">
+        <is>
+          <t>АС Мурманской области</t>
+        </is>
+      </c>
+      <c r="N102" s="2" t="inlineStr">
+        <is>
+          <t>Тарасов А. Е.</t>
+        </is>
+      </c>
+      <c r="O102" s="2" t="inlineStr"/>
+      <c r="P102" s="2" t="inlineStr"/>
+      <c r="Q102" s="2" t="inlineStr"/>
+      <c r="R102" s="2" t="inlineStr"/>
+      <c r="S102" s="2" t="inlineStr"/>
+      <c r="T102" s="2" t="inlineStr"/>
+      <c r="U102" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7d72ba2a-330f-403d-a5d6-0555260a447b</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="n">
+        <v>102</v>
+      </c>
+      <c r="B103" s="2" t="inlineStr">
+        <is>
+          <t>А42-2962/2008</t>
+        </is>
+      </c>
+      <c r="C103" s="2" t="inlineStr">
+        <is>
+          <t>02.06.2008</t>
+        </is>
+      </c>
+      <c r="D103" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E103" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F103" s="2" t="inlineStr"/>
+      <c r="G103" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H103" s="2" t="inlineStr">
+        <is>
+          <t>МРОО "Ассоциация истории судоходства и кораблестроения" (МРОО"АИСК")</t>
+        </is>
+      </c>
+      <c r="I103" s="2" t="inlineStr">
+        <is>
+          <t>5190130332</t>
+        </is>
+      </c>
+      <c r="J103" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K103" s="2" t="inlineStr">
+        <is>
+          <t>Сережников Сергей Борисович</t>
+        </is>
+      </c>
+      <c r="L103" s="2" t="inlineStr">
+        <is>
+          <t>519200254400</t>
+        </is>
+      </c>
+      <c r="M103" s="2" t="inlineStr">
+        <is>
+          <t>АС Мурманской области</t>
+        </is>
+      </c>
+      <c r="N103" s="2" t="inlineStr">
+        <is>
+          <t>Власов В. В.</t>
+        </is>
+      </c>
+      <c r="O103" s="2" t="inlineStr"/>
+      <c r="P103" s="2" t="inlineStr"/>
+      <c r="Q103" s="2" t="inlineStr"/>
+      <c r="R103" s="2" t="inlineStr"/>
+      <c r="S103" s="2" t="inlineStr"/>
+      <c r="T103" s="2" t="inlineStr"/>
+      <c r="U103" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f9782eb9-61ca-47aa-9a3e-6f9d883d576f</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="n">
+        <v>103</v>
+      </c>
+      <c r="B104" s="2" t="inlineStr">
+        <is>
+          <t>А65-24499/2004</t>
+        </is>
+      </c>
+      <c r="C104" s="2" t="inlineStr">
+        <is>
+          <t>11.11.2004</t>
+        </is>
+      </c>
+      <c r="D104" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E104" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F104" s="2" t="inlineStr"/>
+      <c r="G104" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H104" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Востокнефтегазсантехмонтаж", г. Бугульма</t>
+        </is>
+      </c>
+      <c r="I104" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J104" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K104" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АИСК", г. Альметьевск</t>
+        </is>
+      </c>
+      <c r="L104" s="2" t="inlineStr"/>
+      <c r="M104" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Татарстан</t>
+        </is>
+      </c>
+      <c r="N104" s="2" t="inlineStr">
+        <is>
+          <t>Горинов А. С.</t>
+        </is>
+      </c>
+      <c r="O104" s="2" t="inlineStr"/>
+      <c r="P104" s="2" t="inlineStr"/>
+      <c r="Q104" s="2" t="inlineStr"/>
+      <c r="R104" s="2" t="inlineStr"/>
+      <c r="S104" s="2" t="inlineStr"/>
+      <c r="T104" s="2" t="inlineStr"/>
+      <c r="U104" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/26315bce-3288-4793-9a2e-d0b743456ea5</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="2" t="n">
+        <v>104</v>
+      </c>
+      <c r="B105" s="2" t="inlineStr">
+        <is>
+          <t>А51-17/1996</t>
+        </is>
+      </c>
+      <c r="C105" s="2" t="inlineStr">
+        <is>
+          <t>26.11.1996</t>
+        </is>
+      </c>
+      <c r="D105" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E105" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F105" s="2" t="inlineStr"/>
+      <c r="G105" s="2" t="inlineStr"/>
+      <c r="H105" s="2" t="inlineStr">
+        <is>
+          <t>Прокурор Приморского края в интересах МРЭУ-2</t>
+        </is>
+      </c>
+      <c r="I105" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J105" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K105" s="2" t="inlineStr">
+        <is>
+          <t>Промстройбанк, АИК ПСБ г. Владивостока, АИСК ПСБ г.Спасска</t>
+        </is>
+      </c>
+      <c r="L105" s="2" t="inlineStr"/>
+      <c r="M105" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N105" s="2" t="inlineStr">
+        <is>
+          <t>В. А. Скокленева.</t>
+        </is>
+      </c>
+      <c r="O105" s="2" t="inlineStr"/>
+      <c r="P105" s="2" t="inlineStr"/>
+      <c r="Q105" s="2" t="inlineStr"/>
+      <c r="R105" s="2" t="inlineStr"/>
+      <c r="S105" s="2" t="inlineStr"/>
+      <c r="T105" s="2" t="inlineStr"/>
+      <c r="U105" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/80ac80b9-fd62-4f37-881d-66e0c3c4563d</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
+  <hyperlinks>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U74" r:id="rId73"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U75" r:id="rId74"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U76" r:id="rId75"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U77" r:id="rId76"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U78" r:id="rId77"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U79" r:id="rId78"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U80" r:id="rId79"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U81" r:id="rId80"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U82" r:id="rId81"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U83" r:id="rId82"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U84" r:id="rId83"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U85" r:id="rId84"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U86" r:id="rId85"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U87" r:id="rId86"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U88" r:id="rId87"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U89" r:id="rId88"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U90" r:id="rId89"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U91" r:id="rId90"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U92" r:id="rId91"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U93" r:id="rId92"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U94" r:id="rId93"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U95" r:id="rId94"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U96" r:id="rId95"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U97" r:id="rId96"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U98" r:id="rId97"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U99" r:id="rId98"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U100" r:id="rId99"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U101" r:id="rId100"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U102" r:id="rId101"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U103" r:id="rId102"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U104" r:id="rId103"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U105" r:id="rId104"/>
+  </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>