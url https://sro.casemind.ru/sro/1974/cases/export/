--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -751,51 +751,51 @@
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>9718132472</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Романов О. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3b3efaf4-c6aa-4647-a836-023405396c8a</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А40-228592/2023</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>09.10.2023</t>