--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -668,51 +668,51 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Киселева Е. Н.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>174000</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Взыскание выплаты из компфонда обеспечения договорных обязательств</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0ce326e7-d637-4d89-bef3-ae29621e3096</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А40-209219/2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>02.09.2024</t>
@@ -1325,51 +1325,51 @@
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>4716016979</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>Мищенко А. В.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/8df9eaf6-21fa-47d8-ac15-a4a5e6d9e2fa</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>А41-64593/2021</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>01.09.2021</t>