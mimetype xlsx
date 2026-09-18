--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -668,51 +668,51 @@
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>3470628.54</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Взыскание субсидиарно пени и штрафа по госконтракту № 01512000060220000570001 от 30.05.2022</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>12.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/c167a7bb-4dff-42fd-8443-bbd59e58ed7b</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А45-1860/2019</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>23.01.2019</t>