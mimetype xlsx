--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -662,51 +662,51 @@
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7017460312</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Томской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Зеленина А. Ю.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>24.03.2026</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/7e8fc943-3b9e-48e8-b775-97bbea7b1e65</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А27-5943/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>17.03.2026</t>
@@ -854,51 +854,51 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>2257664.85</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Требование о взыскании денежных средств в размере 2 257 664,85 руб.</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>03.02.2026</t>
+          <t>06.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/89f80a8f-e215-4255-bc76-eba02d47b393</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А02-11/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>12.01.2026</t>
@@ -1036,51 +1036,51 @@
         <is>
           <t>Никитина Ольга Владимировна</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr"/>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Гранковская Е. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>29.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/eada3dc5-8075-4dcc-835f-d20bc9379ee1</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А45-4389/2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>13.02.2024</t>