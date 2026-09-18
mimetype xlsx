--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cda36809-d6da-4bef-a31e-85c9b4ad17fc" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/911f699a-7ed4-4d20-a67e-112756a3bc47" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54c1b621-bb72-47e2-a830-3803f4b64bcd" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25a0085d-1e85-4a07-8fd2-3b73e06b0753" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7163609e-1e08-4d97-a8b9-867e8b57b2d9" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44b6bac4-02a6-4c2c-a0ee-ef7b805e9d38" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcf73ac3-ac0f-421d-81ed-e4a0402d8138" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/880b8d05-84da-43db-b5ae-da2061153440" TargetMode="External" Id="rId8" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cda36809-d6da-4bef-a31e-85c9b4ad17fc" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/911f699a-7ed4-4d20-a67e-112756a3bc47" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54c1b621-bb72-47e2-a830-3803f4b64bcd" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcb03e7f-9d4c-42e1-9223-e884b0a8ce26" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25a0085d-1e85-4a07-8fd2-3b73e06b0753" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7163609e-1e08-4d97-a8b9-867e8b57b2d9" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44b6bac4-02a6-4c2c-a0ee-ef7b805e9d38" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcf73ac3-ac0f-421d-81ed-e4a0402d8138" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/880b8d05-84da-43db-b5ae-da2061153440" TargetMode="External" Id="rId9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U9"/>
+  <dimension ref="A1:U10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -658,51 +658,51 @@
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>5406984474</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>27.05.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/cda36809-d6da-4bef-a31e-85c9b4ad17fc</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А45-43303/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>01.12.2025</t>
@@ -864,536 +864,626 @@
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
           <t>22.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/54c1b621-bb72-47e2-a830-3803f4b64bcd</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А45-32403/2023</t>
+          <t>А45-30736/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>02.11.2023</t>
+          <t>27.08.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕРТЕР ГРУПП"</t>
+          <t>ИП КОРНИЕНКО НАТАЛИЯ ГЕННАДЬЕВНА</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>9728011220</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБИРСКИЕ ИНЖЕНЕРНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>ООО СК "АСК"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>5405379869</t>
+          <t>5404006543</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Винникова О. Н.</t>
+          <t>Кыдырбаев Ф. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>03.06.2026</t>
+          <t>11.09.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/25a0085d-1e85-4a07-8fd2-3b73e06b0753</t>
+          <t>https://kad.arbitr.ru/Card/fcb03e7f-9d4c-42e1-9223-e884b0a8ce26</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А45-23099/2023</t>
+          <t>А45-32403/2023</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>14.08.2023</t>
+          <t>02.11.2023</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>АО "СИБИРСКИЕ КОММУНИКАЦИИ И СВЯЗЬ"</t>
+          <t>ООО "ВЕРТЕР ГРУПП"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>5406529309</t>
+          <t>9728011220</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>АО "СИБИРСКИЕ КОММУНИКАЦИИ И СВЯЗЬ"</t>
+          <t>ООО "СИБИРСКИЕ ИНЖЕНЕРНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>5406529309</t>
+          <t>5405379869</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Бычкова К. В.</t>
+          <t>Винникова О. Н.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>20.05.2025</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7163609e-1e08-4d97-a8b9-867e8b57b2d9</t>
+          <t>https://kad.arbitr.ru/Card/25a0085d-1e85-4a07-8fd2-3b73e06b0753</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А45-35254/2022</t>
+          <t>А45-23099/2023</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>07.12.2022</t>
+          <t>14.08.2023</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>АО "СИБИРСКИЕ КОММУНИКАЦИИ И СВЯЗЬ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5406529309</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙГАРАНТ"</t>
+          <t>АО "СИБИРСКИЕ КОММУНИКАЦИИ И СВЯЗЬ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>5406600801</t>
+          <t>5406529309</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бычкова К. В.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>22.02.2023</t>
+          <t>20.05.2025</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/44b6bac4-02a6-4c2c-a0ee-ef7b805e9d38</t>
+          <t>https://kad.arbitr.ru/Card/7163609e-1e08-4d97-a8b9-867e8b57b2d9</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А45-34932/2022</t>
+          <t>А45-35254/2022</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>05.12.2022</t>
+          <t>07.12.2022</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>ООО "СТРОЙГАРАНТ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>5406600801</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>160818.83</v>
-[...3 lines deleted...]
-      </c>
+        <v>14173.36</v>
+      </c>
+      <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору проектирования.</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение обязательств членом СРО по договору.</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>27.06.2023</t>
+          <t>22.02.2023</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dcf73ac3-ac0f-421d-81ed-e4a0402d8138</t>
+          <t>https://kad.arbitr.ru/Card/44b6bac4-02a6-4c2c-a0ee-ef7b805e9d38</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
+          <t>А45-34932/2022</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>05.12.2022</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>5406562465</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙГАРАНТ"</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>5406600801</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Серёдкина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>160818.83</v>
+      </c>
+      <c r="P9" s="2" t="n">
+        <v>157622.44</v>
+      </c>
+      <c r="Q9" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R9" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору проектирования.</t>
+        </is>
+      </c>
+      <c r="S9" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2023</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U9" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dcf73ac3-ac0f-421d-81ed-e4a0402d8138</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
           <t>А45-34768/2022</t>
         </is>
       </c>
-      <c r="C9" s="2" t="inlineStr">
+      <c r="C10" s="2" t="inlineStr">
         <is>
           <t>02.12.2022</t>
         </is>
       </c>
-      <c r="D9" s="2" t="inlineStr">
+      <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E9" s="2" t="inlineStr">
+      <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F9" s="2" t="inlineStr">
+      <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G9" s="2" t="inlineStr">
+      <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H9" s="2" t="inlineStr">
+      <c r="H10" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
-      <c r="I9" s="2" t="inlineStr">
+      <c r="I10" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
-      <c r="J9" s="2" t="inlineStr">
+      <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="K9" s="2" t="inlineStr">
+      <c r="K10" s="2" t="inlineStr">
         <is>
           <t>ООО "СТРОЙГАРАНТ"</t>
         </is>
       </c>
-      <c r="L9" s="2" t="inlineStr">
+      <c r="L10" s="2" t="inlineStr">
         <is>
           <t>5406600801</t>
         </is>
       </c>
-      <c r="M9" s="2" t="inlineStr">
+      <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
-      <c r="N9" s="2" t="inlineStr">
+      <c r="N10" s="2" t="inlineStr">
         <is>
           <t>Гребенюк Д. В.</t>
         </is>
       </c>
-      <c r="O9" s="2" t="n">
+      <c r="O10" s="2" t="n">
         <v>131740.3</v>
       </c>
-      <c r="P9" s="2" t="n">
+      <c r="P10" s="2" t="n">
         <v>61153.58</v>
       </c>
-      <c r="Q9" s="2" t="inlineStr">
+      <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
-      <c r="R9" s="2" t="inlineStr">
+      <c r="R10" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за нарушение членом обязательств по договору на проектирование</t>
         </is>
       </c>
-      <c r="S9" s="2" t="inlineStr">
+      <c r="S10" s="2" t="inlineStr">
         <is>
           <t>28.07.2023</t>
         </is>
       </c>
-      <c r="T9" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U9" s="3" t="inlineStr">
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U10" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/880b8d05-84da-43db-b5ae-da2061153440</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>