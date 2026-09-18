--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -668,51 +668,51 @@
         <is>
           <t>6 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Башева О. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>2803166.82</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по муниципальному контракту.</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/c6fbb77b-2312-45bc-bac8-0a7afa25d751</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А40-52751/2022</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>16.03.2022</t>
@@ -761,51 +761,51 @@
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>4716016979</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Мищенко А. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/8df9eaf6-21fa-47d8-ac15-a4a5e6d9e2fa</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А56-94627/2020</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>23.10.2020</t>