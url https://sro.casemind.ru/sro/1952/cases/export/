--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -13,99 +13,109 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Судебные дела" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Судебные дела'!$A$1:$U$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
+    </font>
+    <font>
+      <color rgb="000563C1"/>
+      <u val="single"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
         <bgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -425,57 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ec60da4-63e2-48d0-8a80-09294c503096" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48e38048-c0a3-4c56-a5ee-4c5b3e3a040a" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7980bbdf-b83d-4ff2-9805-bb5c8e84f361" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be9efb3a-80d6-4875-a350-968a7c9af0d1" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/708b8447-5849-4623-b2fe-02c18d306c3b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df5e3b46-3c00-4415-a531-c1ce9d6acd33" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79784a07-3d98-4626-a932-a3681fab7e82" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5fc477fb-b528-40e0-ae98-889603aa82fb" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d2816b4-bcb6-423b-a7a1-9067dd5d8861" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e9ed58e-1e27-4ea8-bd11-32d3909d39e9" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/160771f1-3592-4ae9-aef2-16553fe2d63a" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47528cd0-4b50-4270-999d-ff6cc81eafb8" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2436eba3-34b5-4d21-883c-44f8259cd872" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a85336e-8d74-4029-8ab0-aee0a65b4604" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a31be16b-0824-446c-9ed2-f0b66ba5d7a6" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39608fd5-f7c7-4fe0-a31a-577480dcb92b" TargetMode="External" Id="rId16" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U1"/>
+  <dimension ref="A1:U17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -570,45 +583,1395 @@
         <is>
           <t>Статус требований</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>А60-23430/2026</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>17.04.2026</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr"/>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "МАШИНОСТРОИТЕЛЬНЫЙ ЗАВОД ИМЕНИ М.И.КАЛИНИНА, Г. ЕКАТЕРИНБУРГ"</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>6663003800</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>ООО АССОЦИАЦИЯ ПРОИЗВОДСТВЕННЫХ ПРЕДПРИЯТИЙ "АРМАДА"</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>1840041501</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>АС Свердловской области</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Садриханова А. С.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>18.07.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U2" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6ec60da4-63e2-48d0-8a80-09294c503096</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>А60-74366/2025</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2025</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr"/>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>АО "НАУЧНО-ПРОИЗВОДСТВЕННАЯ КОРПОРАЦИЯ "УРАЛВАГОНЗАВОД" ИМЕНИ Ф.Э. ДЗЕРЖИНСКОГО"</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>6623029538</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>ООО АССОЦИАЦИЯ ПРОИЗВОДСТВЕННЫХ ПРЕДПРИЯТИЙ "АРМАДА"</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr">
+        <is>
+          <t>1840041501</t>
+        </is>
+      </c>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>АС Свердловской области</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Пенькин Д. Е.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>25.06.2026</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U3" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/48e38048-c0a3-4c56-a5ee-4c5b3e3a040a</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>А40-144783/2025</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2025</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr"/>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>ООО АССОЦИАЦИЯ ПРОИЗВОДСТВЕННЫХ ПРЕДПРИЯТИЙ "АРМАДА"</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>1840041501</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>АО СТРАХОВОЕ "ВСК"</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>7710026574</t>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Джиоев В. Г.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2026</t>
+        </is>
+      </c>
+      <c r="T4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U4" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7980bbdf-b83d-4ff2-9805-bb5c8e84f361</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>А40-295147/2024</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>09.12.2024</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr"/>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>ООО АССОЦИАЦИЯ ПРОИЗВОДСТВЕННЫХ ПРЕДПРИЯТИЙ "АРМАДА"</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>1840041501</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>ООО ТОРГОВЫЙ ДОМ "МИКРОН СЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>7720304950</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
+      <c r="S5" s="2" t="inlineStr">
+        <is>
+          <t>16.02.2025</t>
+        </is>
+      </c>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U5" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/be9efb3a-80d6-4875-a350-968a7c9af0d1</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>А57-25425/2024</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>02.09.2024</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr"/>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>ООО Лепта</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>ФГБОУ ВО СГТУ им.Гагарина Ю.А.</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr"/>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Ахонова Д. И.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>15.01.2026</t>
+        </is>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U6" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/708b8447-5849-4623-b2fe-02c18d306c3b</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>А55-15465/2021</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>01.06.2021</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr"/>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Рось"</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АртДмитрий"</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr"/>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>11 арбитражный апелляционный суд</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Колодина Т. И.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
+      <c r="S7" s="2" t="inlineStr">
+        <is>
+          <t>11.07.2026</t>
+        </is>
+      </c>
+      <c r="T7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U7" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/df5e3b46-3c00-4415-a531-c1ce9d6acd33</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>А57-7409/2021</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>07.04.2021</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>ГАУК Научно-производственный центр по историко-культурного наследию Саратовской области</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>6454046053</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>ООО ЛЕПТА</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr"/>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Павлова Н. В.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>05.07.2026</t>
+        </is>
+      </c>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U8" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/79784a07-3d98-4626-a932-a3681fab7e82</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>А40-66791/2020</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>16.04.2020</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr"/>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>"АССОЦИАЦИЯ ПОТРЕБИТЕЛЕЙ ПЕНЗЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>5836110950</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>АО "ДОМ.РФ"</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>7729355614</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Немтинова Е. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
+      <c r="S9" s="2" t="inlineStr">
+        <is>
+          <t>01.06.2021</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U9" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5fc477fb-b528-40e0-ae98-889603aa82fb</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>А60-63288/2019</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>01.11.2019</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr"/>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>ООО АССОЦИАЦИЯ ПРОИЗВОДСТВЕННЫХ ПРЕДПРИЯТИЙ "АРМАДА"</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>1840041501</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СОЮЗ ОСНАСТКА"</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>6679116479</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>АС Свердловской области</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Комлева О. В.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>05.02.2020</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U10" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5d2816b4-bcb6-423b-a7a1-9067dd5d8861</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>А40-222285/2019</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>23.08.2019</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr"/>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>ДЕПАРТАМЕНТ ГОРОДСКОГО ИМУЩЕСТВА ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>7705031674</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>АО "АССОЦИАЦИЯ ПРЕДПРИЯТИЙ ПИТАНИЯ "МЕРКУРИЙ"</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>7718018744</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Васильева И. А.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>07.11.2019</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U11" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3e9ed58e-1e27-4ea8-bd11-32d3909d39e9</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А57-731/2019</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>16.01.2019</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Актив"</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>7730717940</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Вектор-С"</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>6453112779</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Медникова М. Е.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>15.08.2019</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/160771f1-3592-4ae9-aef2-16553fe2d63a</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А40-175864/2016</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>24.08.2016</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr"/>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>АО "РУССКАЯ ТЕЛЕФОННАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>7709356049</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АССОЦИАЦИЯ ПРАВОВОЙ ПОДДЕРЖКИ АГРОБИЗНЕСА"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>1655246455</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Еремина И. И.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>26.10.2016</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/47528cd0-4b50-4270-999d-ff6cc81eafb8</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>А40-110755/2016</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>16.05.2016</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr"/>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>ООО КОМСТРОЙФИНАНС</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "АССОЦИАЦИЯ ПРЕДПРИЯТИЙ ПИТАНИЯ "МЕРКУРИЙ"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>7718018744</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Гусенков М. О.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>06.08.2016</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2436eba3-34b5-4d21-883c-44f8259cd872</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А40-74006/2015</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>22.04.2015</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr"/>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ НЕКОММЕРЧЕСКОЕ ПАРТНЕРСТВО "АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ ПРОФЕССИОНАЛОВ"</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>7716239160</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>МУП сельского поселения Жаворонковское Одинцовского муниципального района Московской области "Градостроительство и архитектура"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>5032229427</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Гараева Н. Я.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>29.06.2015</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6a85336e-8d74-4029-8ab0-aee0a65b4604</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А40-1404/2015</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>13.01.2015</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr"/>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "АССОЦИАЦИЯ ПРЕДПРИЯТИЙ ПИТАНИЯ "МЕРКУРИЙ"</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>7718018744</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>Правительство Москвы</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr"/>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Ильина Т. В.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2015</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a31be16b-0824-446c-9ed2-f0b66ba5d7a6</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А56-34233/2010</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>22.06.2010</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr"/>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>Комитет по управлению городским имуществом Санкт-Петербурга</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>С-Пб ОО "Ассоциация прикладной парапсихологии"(АПП)</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr"/>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Савина Е. В.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
+      <c r="S17" s="2" t="inlineStr"/>
+      <c r="T17" s="2" t="inlineStr"/>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/39608fd5-f7c7-4fe0-a31a-577480dcb92b</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
+  <hyperlinks>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+  </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>