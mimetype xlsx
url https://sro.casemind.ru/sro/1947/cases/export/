--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -1052,51 +1052,51 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Романченко И. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>271176023.89</v>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>Требования кредиторов, включенные в реестр в рамках дела о банкротстве СРО.</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>24.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e8bdb85a-ce29-4c6b-9875-d09bcc417901</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А40-55030/2018</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>22.03.2018</t>