--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e92741a6-644e-497b-aa0e-115e5926ecd0" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ebe2995-663a-4a70-8e6b-613ccbd68ea4" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16d00462-e18d-4b79-9da1-d94372a76814" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d690609e-e499-42d3-9896-6bc3e2b9c549" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0af32843-7fc4-4c54-a076-3676c2e36fa0" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27e63747-1a5e-4b67-b16a-522de573a862" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2fc97161-c3ac-41cf-9d4d-005b08a08cdb" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf90a076-350c-4fb4-8a99-5c23f44a36ef" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c24f4c31-5bbb-4c63-b96e-7e8f813a38b4" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8cf91837-8050-44cd-9e5d-8c38ed84e21d" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cb4f05b-b02f-4720-85a4-0a1751acd8a3" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e92741a6-644e-497b-aa0e-115e5926ecd0" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ebe2995-663a-4a70-8e6b-613ccbd68ea4" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16d00462-e18d-4b79-9da1-d94372a76814" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d690609e-e499-42d3-9896-6bc3e2b9c549" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0af32843-7fc4-4c54-a076-3676c2e36fa0" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea7fa377-73aa-45ab-bfde-0b7828b53952" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27e63747-1a5e-4b67-b16a-522de573a862" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2fc97161-c3ac-41cf-9d4d-005b08a08cdb" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf90a076-350c-4fb4-8a99-5c23f44a36ef" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c24f4c31-5bbb-4c63-b96e-7e8f813a38b4" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8cf91837-8050-44cd-9e5d-8c38ed84e21d" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ec3ad1b-906a-438e-bed7-a51cd0a2c738" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cb4f05b-b02f-4720-85a4-0a1751acd8a3" TargetMode="External" Id="rId13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U12"/>
+  <dimension ref="A1:U14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -670,51 +670,51 @@
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Смеречинская Я. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>1510383.33</v>
       </c>
       <c r="P2" s="2" t="n">
         <v>229638.06</v>
       </c>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по контракту.</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>13.05.2026</t>
+          <t>10.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e92741a6-644e-497b-aa0e-115e5926ecd0</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А40-298550/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>31.10.2025</t>
@@ -763,51 +763,51 @@
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7838290396</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Титова Е. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/6ebe2995-663a-4a70-8e6b-613ccbd68ea4</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А56-74469/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>07.08.2025</t>
@@ -959,51 +959,51 @@
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Минулина Д. Х.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>Взыскание задолженности по работам капремонта, ответственность СРО за действия члена организации.</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d690609e-e499-42d3-9896-6bc3e2b9c549</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А56-112838/2022</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>09.11.2022</t>
@@ -1072,602 +1072,782 @@
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
           <t>06.05.2023</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0af32843-7fc4-4c54-a076-3676c2e36fa0</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А56-23238/2022</t>
+          <t>А47-16730/2022</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>10.03.2022</t>
+          <t>01.11.2022</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО ЦЕНТР НАУЧНО-ИНЖЕНЕРНЫХ И ПРОИЗВОДСТВЕННЫХ РАБОТ ПО ТЕХНИЧЕСКОЙ БЕЗОПАСНОСТИ ОПАСНЫХ ПРОИЗВОДСТВЕННЫХ ОБЪЕКТОВ "ТЕХБЕЗОПАСНОСТЬ"</t>
+          <t>Управление Федеральной службы исполнения наказаний России по Оренбургской области</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>1102005592</t>
+          <t>5610037018</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНИЗЫСКАНИЯ"</t>
+          <t>АО "ПУИС" "Управление строительства №3 Федеральной службы исполнения наказаний"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7838290396</t>
+          <t>0326004106</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Лебедянцева А. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>02.08.2022</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/27e63747-1a5e-4b67-b16a-522de573a862</t>
+          <t>https://kad.arbitr.ru/Card/ea7fa377-73aa-45ab-bfde-0b7828b53952</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А56-53060/2021</t>
+          <t>А56-23238/2022</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>18.06.2021</t>
+          <t>10.03.2022</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>АО САХАЛИН-ИНЖИНИРИНГ</t>
+          <t>ООО ЦЕНТР НАУЧНО-ИНЖЕНЕРНЫХ И ПРОИЗВОДСТВЕННЫХ РАБОТ ПО ТЕХНИЧЕСКОЙ БЕЗОПАСНОСТИ ОПАСНЫХ ПРОИЗВОДСТВЕННЫХ ОБЪЕКТОВ "ТЕХБЕЗОПАСНОСТЬ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>6501092074</t>
+          <t>1102005592</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНИЗЫСКАНИЯ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>7838290396</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из членов СРО</t>
+          <t>Оспаривание актов проверки и дисциплинарных мер (приостановление права на инженерные изыскания).</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>04.11.2021</t>
+          <t>02.08.2022</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2fc97161-c3ac-41cf-9d4d-005b08a08cdb</t>
+          <t>https://kad.arbitr.ru/Card/27e63747-1a5e-4b67-b16a-522de573a862</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А56-101246/2020</t>
+          <t>А56-53060/2021</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>12.11.2020</t>
+          <t>18.06.2021</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННЫЙ ЦЕНТР "ГЕОМ"</t>
+          <t>АО САХАЛИН-ИНЖИНИРИНГ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7727737752</t>
+          <t>6501092074</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНИЗЫСКАНИЯ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7838290396</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Захаров В. В.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr"/>
-      <c r="R9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R9" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительным решения об исключении из членов СРО</t>
+        </is>
+      </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>17.03.2021</t>
+          <t>04.11.2021</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bf90a076-350c-4fb4-8a99-5c23f44a36ef</t>
+          <t>https://kad.arbitr.ru/Card/2fc97161-c3ac-41cf-9d4d-005b08a08cdb</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А56-71731/2020</t>
+          <t>А56-101246/2020</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>24.08.2020</t>
+          <t>12.11.2020</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭВЕРЕСТ ГРУПП"в лице К/У Зайцева А.В.</t>
+          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННЫЙ ЦЕНТР "ГЕОМ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7814546747</t>
+          <t>7727737752</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНИЗЫСКАНИЯ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7838290396</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Захаров В. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>15.12.2020</t>
+          <t>17.03.2021</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c24f4c31-5bbb-4c63-b96e-7e8f813a38b4</t>
+          <t>https://kad.arbitr.ru/Card/bf90a076-350c-4fb4-8a99-5c23f44a36ef</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А56-104420/2019</t>
+          <t>А56-71731/2020</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>23.09.2019</t>
+          <t>24.08.2020</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКОПЛАНПРОЕКТ"</t>
+          <t>ООО "ЭВЕРЕСТ ГРУПП"в лице К/У Зайцева А.В.</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>1326233299</t>
+          <t>7814546747</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНИЗЫСКАНИЯ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>7838290396</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>21.04.2021</t>
+          <t>15.12.2020</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8cf91837-8050-44cd-9e5d-8c38ed84e21d</t>
+          <t>https://kad.arbitr.ru/Card/c24f4c31-5bbb-4c63-b96e-7e8f813a38b4</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А56-67378/2017</t>
+          <t>А56-104420/2019</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>01.09.2017</t>
+          <t>23.09.2019</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСГЕОТЕХ"</t>
+          <t>ООО "ЭКОПЛАНПРОЕКТ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7734383350</t>
+          <t>1326233299</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНИЗЫСКАНИЯ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>7838290396</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
+          <t>21.04.2021</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8cf91837-8050-44cd-9e5d-8c38ed84e21d</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А65-11587/2019</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>24.04.2019</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИнжКом", г. Санкт-Петербург</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>7802494438</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Горизонталь Поволжье", г. Казань</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>1660192558</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Татарстан</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Аверьянов М. Ю.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>12.12.2020</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7ec3ad1b-906a-438e-bed7-a51cd0a2c738</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>А56-67378/2017</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>01.09.2017</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РУСГЕОТЕХ"</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>7734383350</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНИЗЫСКАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>7838290396</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Чекунов Н. А.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
           <t>17.05.2019</t>
         </is>
       </c>
-      <c r="T12" s="2" t="inlineStr">
+      <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U12" s="3" t="inlineStr">
+      <c r="U14" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/1cb4f05b-b02f-4720-85a4-0a1751acd8a3</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>