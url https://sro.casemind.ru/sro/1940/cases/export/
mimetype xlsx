--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -757,51 +757,51 @@
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Ильенко Я. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>450859518.95</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за возврат авансов и штрафов по договорам капитального ремонта.</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>18.04.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a40da659-a6a5-4cbf-be79-f561a011a279</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А56-64188/2023</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>06.07.2023</t>