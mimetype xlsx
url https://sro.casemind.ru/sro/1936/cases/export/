--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a810da6-90be-4a12-aa38-8185cc918e46" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cbc75c4-9db6-41b0-937f-e117d6e5d1b1" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7188713a-3549-440d-b170-5ce6727f3052" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e30d339-60ac-45f8-9830-e6b46ae282f4" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca867642-9b4b-455f-9176-46d003d6663a" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cefbbae2-c351-45c3-a69e-1372b1d2b8a1" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/807b78c5-aa31-45a6-8419-7e67cdb996b9" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/181fc4c5-67c6-4f75-b939-f92729c9455e" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/697daaad-c8bf-429d-a2e6-1db45eaba17a" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed214850-0e49-4376-ae00-a8461a25f708" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e034163-51f8-4f8f-9821-aa4366c95e71" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd777df2-a2b8-4473-8877-b2499c5368b1" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc34196c-760b-452a-a4dc-3e0d6eb74183" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9260bdec-e295-470b-a147-df93f693ef07" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e31f8d1-0e7a-48bf-808e-e0836cfc94a5" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c2ff085-59c3-4dc4-8e9f-7664a0287539" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36e1a2aa-a28e-40ed-ad19-30a3bdf4d7f8" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee2ffc4d-bf83-4c92-b16d-719be39ff141" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/148b20ef-9f7c-4f44-a7ca-bf2e9c4d23e8" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c620cd38-b829-4fcc-9359-d8a10c50c885" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/953b9ad0-e952-4b3d-904d-48503e2b8be7" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f008cd34-9617-40fc-9a31-9a7f464c4418" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2ff7edd-153c-47e4-b647-33c7a592eed6" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6018ca18-5e0b-4ae8-8cdb-915f02dfd8ff" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9835c894-181c-4d21-b817-f3eb0bd22751" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e40231e-eeb2-4382-aabb-d27738cbb68f" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15d7c5b0-16cc-4b2d-a95e-5b641d0dcb1b" TargetMode="External" Id="rId27" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a810da6-90be-4a12-aa38-8185cc918e46" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cbc75c4-9db6-41b0-937f-e117d6e5d1b1" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7188713a-3549-440d-b170-5ce6727f3052" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e30d339-60ac-45f8-9830-e6b46ae282f4" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0e6d85b-ea60-420d-acc1-11a3047c72d0" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca867642-9b4b-455f-9176-46d003d6663a" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cefbbae2-c351-45c3-a69e-1372b1d2b8a1" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/807b78c5-aa31-45a6-8419-7e67cdb996b9" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/181fc4c5-67c6-4f75-b939-f92729c9455e" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed214850-0e49-4376-ae00-a8461a25f708" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/697daaad-c8bf-429d-a2e6-1db45eaba17a" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e034163-51f8-4f8f-9821-aa4366c95e71" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd777df2-a2b8-4473-8877-b2499c5368b1" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc34196c-760b-452a-a4dc-3e0d6eb74183" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9260bdec-e295-470b-a147-df93f693ef07" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e31f8d1-0e7a-48bf-808e-e0836cfc94a5" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c2ff085-59c3-4dc4-8e9f-7664a0287539" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36e1a2aa-a28e-40ed-ad19-30a3bdf4d7f8" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee2ffc4d-bf83-4c92-b16d-719be39ff141" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/148b20ef-9f7c-4f44-a7ca-bf2e9c4d23e8" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c620cd38-b829-4fcc-9359-d8a10c50c885" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/953b9ad0-e952-4b3d-904d-48503e2b8be7" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f008cd34-9617-40fc-9a31-9a7f464c4418" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2ff7edd-153c-47e4-b647-33c7a592eed6" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6018ca18-5e0b-4ae8-8cdb-915f02dfd8ff" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9835c894-181c-4d21-b817-f3eb0bd22751" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e40231e-eeb2-4382-aabb-d27738cbb68f" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15d7c5b0-16cc-4b2d-a95e-5b641d0dcb1b" TargetMode="External" Id="rId28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U28"/>
+  <dimension ref="A1:U29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -873,51 +873,51 @@
         <is>
           <t>Душечкина А. И.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>18979.93</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Задолженность за обслуживание банковского счета по договору от 29.04.2015 и неустойка.</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
           <t>30.07.2023</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/7188713a-3549-440d-b170-5ce6727f3052</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А56-44556/2023</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>15.05.2023</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
@@ -989,528 +989,518 @@
           <t>Взыскание задолженности по договору займа и неустойки за просрочку исполнения обязательств.</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
           <t>17.08.2024</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3e30d339-60ac-45f8-9830-e6b46ae282f4</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А56-76474/2021</t>
+          <t>А56-116413/2021</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>23.08.2021</t>
+          <t>15.12.2021</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСЬ"</t>
+          <t>ООО "СОЮЗТЕХСТРОЙ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>1001148770</t>
+          <t>7842400958</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ИНЖЕНЕРОВ-ИЗЫСКАТЕЛЕЙ "СТАНДАРТ-ИЗЫСКАНИЯ"</t>
+          <t>Елисеев Алексей Анатольевич</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7813290235</t>
+          <t>780212399919</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Мороз А. В.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>17.03.2023</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca867642-9b4b-455f-9176-46d003d6663a</t>
+          <t>https://kad.arbitr.ru/Card/d0e6d85b-ea60-420d-acc1-11a3047c72d0</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А56-35362/2021</t>
+          <t>А56-76474/2021</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>22.04.2021</t>
+          <t>23.08.2021</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "НьюТек"</t>
+          <t>ООО "РУСЬ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>5906100638</t>
+          <t>1001148770</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>Союз инженеров-изыскателей "Стандарт-Изыскания"</t>
+          <t>СОЮЗ ИНЖЕНЕРОВ-ИЗЫСКАТЕЛЕЙ "СТАНДАРТ-ИЗЫСКАНИЯ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7813290235</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Раннева Ю. А.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>200000</v>
+        <v>150000</v>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Убытки из-за неперечисления взносов в компфонд НОПРИЗ после исключения СРО из госреестра.</t>
+          <t>Взыскание взноса в компенсационный фонд (150 000 руб.) после добровольного выхода из членов СРО.</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>26.05.2023</t>
+          <t>17.03.2023</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cefbbae2-c351-45c3-a69e-1372b1d2b8a1</t>
+          <t>https://kad.arbitr.ru/Card/ca867642-9b4b-455f-9176-46d003d6663a</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А56-7843/2021</t>
+          <t>А56-35362/2021</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>04.02.2021</t>
+          <t>22.04.2021</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВАНТ-ГЕО"</t>
+          <t>ООО "НьюТек"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7806495680</t>
+          <t>5906100638</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ИНЖЕНЕРОВ-ИЗЫСКАТЕЛЕЙ "СТАНДАРТ-ИЗЫСКАНИЯ"</t>
+          <t>Союз инженеров-изыскателей "Стандарт-Изыскания"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>7813290235</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Горбатовская О. В.</t>
+          <t>Раннева Ю. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>195000</v>
-[...3 lines deleted...]
-      </c>
+        <v>200000</v>
+      </c>
+      <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Неперечисление средств компенсационного фонда в НОПРИЗ после исключения СРО из реестра.</t>
+          <t>Убытки из-за неперечисления взносов в компфонд НОПРИЗ после исключения СРО из госреестра.</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>10.03.2023</t>
+          <t>26.05.2023</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/807b78c5-aa31-45a6-8419-7e67cdb996b9</t>
+          <t>https://kad.arbitr.ru/Card/cefbbae2-c351-45c3-a69e-1372b1d2b8a1</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А56-3423/2021</t>
+          <t>А56-7843/2021</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>21.01.2021</t>
+          <t>04.02.2021</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Другое</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "БИЗНЕСРЕСУРС"</t>
+          <t>ООО "ВАНТ-ГЕО"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7801591421</t>
+          <t>7806495680</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ ИНЖЕНЕРОВ-ИЗЫСКАТЕЛЕЙ "СТАНДАРТ-ИЗЫСКАНИЯ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7813290235</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>Горбатовская О. В.</t>
         </is>
       </c>
-      <c r="O9" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="R9" s="2" t="inlineStr"/>
+      <c r="O9" s="2" t="n">
+        <v>195000</v>
+      </c>
+      <c r="P9" s="2" t="n">
+        <v>45000</v>
+      </c>
+      <c r="Q9" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R9" s="2" t="inlineStr">
+        <is>
+          <t>Неперечисление средств компенсационного фонда в НОПРИЗ после исключения СРО из реестра.</t>
+        </is>
+      </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>08.03.2021</t>
+          <t>10.03.2023</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/181fc4c5-67c6-4f75-b939-f92729c9455e</t>
+          <t>https://kad.arbitr.ru/Card/807b78c5-aa31-45a6-8419-7e67cdb996b9</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А56-245/2021</t>
+          <t>А56-3423/2021</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>11.01.2021</t>
+          <t>21.01.2021</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Другое</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬГОЛЬ"</t>
+          <t>ООО "БИЗНЕСРЕСУРС"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>3904080541</t>
+          <t>7801591421</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Союз проектных организаций "Стандарт-Проект"</t>
+          <t>СОЮЗ ИНЖЕНЕРОВ-ИЗЫСКАТЕЛЕЙ "СТАНДАРТ-ИЗЫСКАНИЯ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7841290163</t>
+          <t>7813290235</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Горбатовская О. В.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>25.08.2021</t>
+          <t>08.03.2021</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/697daaad-c8bf-429d-a2e6-1db45eaba17a</t>
+          <t>https://kad.arbitr.ru/Card/181fc4c5-67c6-4f75-b939-f92729c9455e</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>А56-234/2021</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>11.01.2021</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -1569,1619 +1559,1719 @@
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
           <t>28.05.2021</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/ed214850-0e49-4376-ae00-a8461a25f708</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А56-109994/2020</t>
+          <t>А56-245/2021</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>08.12.2020</t>
+          <t>11.01.2021</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "НПО ГРИМС"</t>
+          <t>ООО "АЛЬГОЛЬ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7017300485</t>
+          <t>3904080541</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>Союз инженеров-изыскателей "Стандарт-Изыскания"</t>
+          <t>Союз проектных организаций "Стандарт-Проект"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7813290235</t>
+          <t>7841290163</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>240437.51</v>
+        <v>250000</v>
       </c>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд НОПРИЗ и взыскании процентов</t>
+          <t>Обязание перечислить взносы в компенсационные фонды (100 000 и 150 000 руб.) на спецсчет НОПРИЗ.</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>07.12.2021</t>
+          <t>25.08.2021</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e034163-51f8-4f8f-9821-aa4366c95e71</t>
+          <t>https://kad.arbitr.ru/Card/697daaad-c8bf-429d-a2e6-1db45eaba17a</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А56-107651/2020</t>
+          <t>А56-109994/2020</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>01.12.2020</t>
+          <t>08.12.2020</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "Центр Экологического Проектирования"</t>
+          <t>ООО "НПО ГРИМС"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>6952017305</t>
+          <t>7017300485</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Союз инженеров-изыскателей "Стандарт-Изыскания"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>7813290235</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>55000</v>
-[...3 lines deleted...]
-      </c>
+        <v>240437.51</v>
+      </c>
+      <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения и убытков в связи с исключением СРО из госреестра.</t>
+          <t>Требование о перечислении взноса в компенсационный фонд НОПРИЗ и взыскании процентов</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>11.12.2021</t>
+          <t>07.12.2021</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dd777df2-a2b8-4473-8877-b2499c5368b1</t>
+          <t>https://kad.arbitr.ru/Card/2e034163-51f8-4f8f-9821-aa4366c95e71</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А56-99982/2020</t>
+          <t>А56-107651/2020</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>09.11.2020</t>
+          <t>01.12.2020</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>ООО "Центр Экологического Проектирования"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6952017305</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L14" s="2" t="inlineStr"/>
+          <t>Союз инженеров-изыскателей "Стандарт-Изыскания"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>7813290235</t>
+        </is>
+      </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
-[...3 lines deleted...]
-      <c r="P14" s="2" t="inlineStr"/>
+          <t>Жбанов В. Б.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="n">
+        <v>55000</v>
+      </c>
+      <c r="P14" s="2" t="n">
+        <v>55000</v>
+      </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R14" s="2" t="inlineStr"/>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R14" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосновательного обогащения и убытков в связи с исключением СРО из госреестра.</t>
+        </is>
+      </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>29.03.2022</t>
+          <t>11.12.2021</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fc34196c-760b-452a-a4dc-3e0d6eb74183</t>
+          <t>https://kad.arbitr.ru/Card/dd777df2-a2b8-4473-8877-b2499c5368b1</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А56-89410/2020</t>
+          <t>А56-99982/2020</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>12.10.2020</t>
+          <t>09.11.2020</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>Союз проектных организаций "Стандарт-Проект"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПАНИЯ СТРОЙКАД"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr"/>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>18.10.2021</t>
+          <t>29.03.2022</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9260bdec-e295-470b-a147-df93f693ef07</t>
+          <t>https://kad.arbitr.ru/Card/fc34196c-760b-452a-a4dc-3e0d6eb74183</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А56-81044/2020</t>
+          <t>А56-89410/2020</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>22.09.2020</t>
+          <t>12.10.2020</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
+          <t>Союз проектных организаций "Стандарт-Проект"</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
           <t>...</t>
         </is>
       </c>
-      <c r="I16" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЭРСС"ДМИТРОВЭНЕРГОРЕМСТРОЙСЕРВИС"</t>
+          <t>ООО "КОМПАНИЯ СТРОЙКАД"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>5007095875</t>
+          <t>5404451583</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>30.05.2023</t>
+          <t>18.10.2021</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5e31f8d1-0e7a-48bf-808e-e0836cfc94a5</t>
+          <t>https://kad.arbitr.ru/Card/9260bdec-e295-470b-a147-df93f693ef07</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А56-59148/2020</t>
+          <t>А56-81044/2020</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>20.07.2020</t>
+          <t>22.09.2020</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>А56-88277/2020</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L17" s="2" t="inlineStr"/>
+          <t>ООО "ДЭРСС"ДМИТРОВЭНЕРГОРЕМСТРОЙСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>5007095875</t>
+        </is>
+      </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>12.10.2022</t>
+          <t>30.05.2023</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c2ff085-59c3-4dc4-8e9f-7664a0287539</t>
+          <t>https://kad.arbitr.ru/Card/5e31f8d1-0e7a-48bf-808e-e0836cfc94a5</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А56-59155/2020</t>
+          <t>А56-59148/2020</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>20.07.2020</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>А56-88277/2020</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТАДИЯ-Р"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr"/>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>21.09.2022</t>
+          <t>12.10.2022</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/36e1a2aa-a28e-40ed-ad19-30a3bdf4d7f8</t>
+          <t>https://kad.arbitr.ru/Card/8c2ff085-59c3-4dc4-8e9f-7664a0287539</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А56-59167/2020</t>
+          <t>А56-59155/2020</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>20.07.2020</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>А56-88277/2020</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЕОСИСТЕМА"</t>
+          <t>ООО "СТАДИЯ-Р"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>9201002340</t>
+          <t>2311188609</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
           <t>21.09.2022</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ee2ffc4d-bf83-4c92-b16d-719be39ff141</t>
+          <t>https://kad.arbitr.ru/Card/36e1a2aa-a28e-40ed-ad19-30a3bdf4d7f8</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А56-59316/2020</t>
+          <t>А56-59167/2020</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>20.07.2020</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>А56-88277/2020</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L20" s="2" t="inlineStr"/>
+          <t>ООО "ГЕОСИСТЕМА"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>9201002340</t>
+        </is>
+      </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>12.10.2022</t>
+          <t>21.09.2022</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/148b20ef-9f7c-4f44-a7ca-bf2e9c4d23e8</t>
+          <t>https://kad.arbitr.ru/Card/ee2ffc4d-bf83-4c92-b16d-719be39ff141</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А56-121599/2019</t>
+          <t>А56-59316/2020</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>18.11.2019</t>
+          <t>20.07.2020</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "СТАНДАРТ-ПРОЕКТ"</t>
+          <t>А56-88277/2020</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7841290163</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "НОРД-ВЕСТ КАПИТАЛ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr"/>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Шевченко И. М.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>31.03.2026</t>
+          <t>12.10.2022</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c620cd38-b829-4fcc-9359-d8a10c50c885</t>
+          <t>https://kad.arbitr.ru/Card/148b20ef-9f7c-4f44-a7ca-bf2e9c4d23e8</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А56-3901/2019</t>
+          <t>А56-121599/2019</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>17.01.2019</t>
+          <t>18.11.2019</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "КЭС-Проект"</t>
+          <t>СОЮЗ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "СТАНДАРТ-ПРОЕКТ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>9102231003</t>
+          <t>7841290163</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ИНЖЕНЕРОВ-ИЗЫСКАТЕЛЕЙ "СТАНДАРТ-ИЗЫСКАНИЯ"</t>
+          <t>АО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "НОРД-ВЕСТ КАПИТАЛ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7813290235</t>
+          <t>7826153807</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Сергеева О. Н.</t>
+          <t>Шевченко И. М.</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
-      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
       <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>02.11.2019</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/953b9ad0-e952-4b3d-904d-48503e2b8be7</t>
+          <t>https://kad.arbitr.ru/Card/c620cd38-b829-4fcc-9359-d8a10c50c885</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А56-128620/2018</t>
+          <t>А56-3901/2019</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>17.10.2018</t>
+          <t>17.01.2019</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОРИНЖИНИРИНГ"</t>
+          <t>ООО "КЭС-Проект"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>1435255285</t>
+          <t>9102231003</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ ИНЖЕНЕРОВ-ИЗЫСКАТЕЛЕЙ "СТАНДАРТ-ИЗЫСКАНИЯ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>7813290235</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Сергеева О. Н.</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr"/>
       <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>22.12.2018</t>
+          <t>02.11.2019</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f008cd34-9617-40fc-9a31-9a7f464c4418</t>
+          <t>https://kad.arbitr.ru/Card/953b9ad0-e952-4b3d-904d-48503e2b8be7</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А56-128612/2018</t>
+          <t>А56-128620/2018</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>17.10.2018</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>ООО "ДОРИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>1435255285</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ ИНЖЕНЕРОВ-ИЗЫСКАТЕЛЕЙ "СТАНДАРТ-ИЗЫСКАНИЯ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>7813290235</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>20.09.2019</t>
+          <t>22.12.2018</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a2ff7edd-153c-47e4-b647-33c7a592eed6</t>
+          <t>https://kad.arbitr.ru/Card/f008cd34-9617-40fc-9a31-9a7f464c4418</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-236603/2018</t>
+          <t>А56-128612/2018</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>08.10.2018</t>
+          <t>17.10.2018</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>АО "ГАЗПРОМ ГАЗОРАСПРЕДЕЛЕНИЕ ТАМБОВ"</t>
+          <t>ООО "ДОРИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>6832003117</t>
+          <t>1435255285</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+          <t>СОЮЗ ИНЖЕНЕРОВ-ИЗЫСКАТЕЛЕЙ "СТАНДАРТ-ИЗЫСКАНИЯ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7704311291</t>
+          <t>7813290235</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr"/>
       <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>12.06.2020</t>
+          <t>20.09.2019</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6018ca18-5e0b-4ae8-8cdb-915f02dfd8ff</t>
+          <t>https://kad.arbitr.ru/Card/a2ff7edd-153c-47e4-b647-33c7a592eed6</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А56-110630/2017</t>
+          <t>А40-236603/2018</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>18.12.2017</t>
+          <t>08.10.2018</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЛАВПРОЕКТСТРОЙ"</t>
+          <t>АО "ГАЗПРОМ ГАЗОРАСПРЕДЕЛЕНИЕ ТАМБОВ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>5409001348</t>
+          <t>6832003117</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ИНЖЕНЕРОВ-ИЗЫСКАТЕЛЕЙ "СТАНДАРТ-ИЗЫСКАНИЯ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7813290235</t>
+          <t>7704311291</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>01.08.2018</t>
+          <t>12.06.2020</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9835c894-181c-4d21-b817-f3eb0bd22751</t>
+          <t>https://kad.arbitr.ru/Card/6018ca18-5e0b-4ae8-8cdb-915f02dfd8ff</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А04-491/2017</t>
+          <t>А56-110630/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>24.01.2017</t>
+          <t>18.12.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО ПКФ "Селем-А"</t>
+          <t>ООО "ГЛАВПРОЕКТСТРОЙ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>2825001506</t>
+          <t>5409001348</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>МКУ "Отдел образования администрации Селемджинского района"</t>
+          <t>СОЮЗ ИНЖЕНЕРОВ-ИЗЫСКАТЕЛЕЙ "СТАНДАРТ-ИЗЫСКАНИЯ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>2825001168</t>
+          <t>7813290235</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС Амурской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Стовбун А. А.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr"/>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr"/>
       <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>04.11.2017</t>
+          <t>01.08.2018</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4e40231e-eeb2-4382-aabb-d27738cbb68f</t>
+          <t>https://kad.arbitr.ru/Card/9835c894-181c-4d21-b817-f3eb0bd22751</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А56-72724/2016</t>
+          <t>А04-491/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>20.10.2016</t>
+          <t>24.01.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ИНЖЕНЕРОВ-ИЗЫСКАТЕЛЕЙ "СТАНДАРТ-ИЗЫСКАНИЯ"</t>
+          <t>ООО ПКФ "Селем-А"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>7813290235</t>
+          <t>2825001506</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭДНА"</t>
-[...2 lines deleted...]
-      <c r="L28" s="2" t="inlineStr"/>
+          <t>МКУ "Отдел образования администрации Селемджинского района"</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>2825001168</t>
+        </is>
+      </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Стовбун А. А.</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr"/>
       <c r="R28" s="2" t="inlineStr"/>
       <c r="S28" s="2" t="inlineStr">
         <is>
+          <t>04.11.2017</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4e40231e-eeb2-4382-aabb-d27738cbb68f</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А56-72724/2016</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>20.10.2016</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ИНЖЕНЕРОВ-ИЗЫСКАТЕЛЕЙ "СТАНДАРТ-ИЗЫСКАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>7813290235</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭДНА"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr"/>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Чекунов Н. А.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
           <t>18.01.2017</t>
         </is>
       </c>
-      <c r="T28" s="2" t="inlineStr">
+      <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U28" s="3" t="inlineStr">
+      <c r="U29" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/15d7c5b0-16cc-4b2d-a95e-5b641d0dcb1b</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>