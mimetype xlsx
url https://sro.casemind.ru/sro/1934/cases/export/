--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -607,51 +607,55 @@
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>А65-33124/2017</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>16.10.2017</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F2" s="2" t="inlineStr"/>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Федеральная налоговая служба России, г.Москва</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>7707329152</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>ООО "Ключ15", г. Казань</t>
         </is>
       </c>