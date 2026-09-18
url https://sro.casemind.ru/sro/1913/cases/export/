--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -13,99 +13,109 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Судебные дела" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Судебные дела'!$A$1:$U$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
+    </font>
+    <font>
+      <color rgb="000563C1"/>
+      <u val="single"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
         <bgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -425,57 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8517c97-fab9-4c7b-896e-23bdffd98f4b" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1b0e16a-f5ee-4327-98f6-3f9ab888d05f" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e54c81d2-1cb4-419c-8424-1ee602488464" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc314b10-f3a3-47f0-b5cf-986e19637f57" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df9ad0e4-05ef-4ecf-b3d4-3f48383beb66" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb1ede31-70e0-45a4-b172-05f79e224eac" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc531d0b-0aa2-4bd7-b414-880b753d84da" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a21db2da-fa35-4917-9b4d-470f4b6d1adf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/229e0c0f-dba5-4de8-8911-55b1589ce690" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa8453ab-35bc-474c-8062-1e1025e3bf17" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/332344ac-86d0-4cb5-9aa0-3ebd4513ede0" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/099bc570-a549-421a-ad35-ae9db211c9d5" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a63b39a-c183-4f23-9680-0e1744e0b1a1" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99afed28-69bd-48f0-b0c6-42e5f2f05577" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f20b589-f54c-4148-95f3-5644375cd987" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da154e05-d911-4446-afa0-84d09f575ac8" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a6c5a56-5d0b-4ae1-a8cf-138bffbac7c3" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ec65e16-5f7b-4604-a777-d8ea45d3854e" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8731e14a-556f-4026-b789-2fd754fc59fb" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf42ada0-1f23-4873-9fde-87b375d67179" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d47cee67-1156-410f-b2e7-329f57db94f4" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd5ebdb4-1854-4831-82a9-32cf67ebd42c" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e427510-de4f-431e-bd59-ac6136bf57c8" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e510e727-18f5-4752-ab7c-43661060fae8" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d16cc668-4ca2-454f-aa78-1dd20ba592fd" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a6d9d19-d755-499b-90ea-abf3ca2be1f8" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8cb4a3ed-37f3-4499-840b-884f79bb8888" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38839176-2dad-4080-9739-e72ab588b95a" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7fa0e81-14e0-49ea-aeb1-1e4bc226c0a8" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e2065a1-9060-46bc-ab8a-9282d41b591a" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7850d109-7bd8-4fb1-bfb2-98eb9c8499c2" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bf3ef06-d1a3-4ae3-b3fb-023dbb0a2b42" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dafe4118-c25b-40de-a8e0-55ad4b190580" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/949be4b4-a619-4290-88cf-c2ff9082c01a" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18d03473-2d82-4fed-9fea-c33a79b752ab" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebff503c-0e44-484e-b2e4-0413865d6920" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ddbde8f2-dbbb-4d1e-8e5d-bd972c38c07d" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b3fa1bb-da8e-4c93-a9ae-6a2987629446" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef15d07a-ae9a-4b10-ac5f-f00394f453b0" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8bbd677e-2af2-4ede-9490-1d73888b718d" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9603eccc-814d-4245-8533-e2798096a832" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28944b2e-c147-4496-8c7f-a1d91567515a" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba8b7138-5cb5-4053-9cbb-d7ee87889314" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da4605db-a966-42ad-9fc8-70f22d6f8f59" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/abf47de4-ca43-4ef5-8e8e-650fccf6e7c4" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53d17183-8595-4896-a3ab-ec7e3539ca64" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84d74d48-c411-46dc-bf17-737177659bd7" TargetMode="External" Id="rId47" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U1"/>
+  <dimension ref="A1:U48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -570,45 +583,3917 @@
         <is>
           <t>Статус требований</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>А32-42427/2025</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2025</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr"/>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>Ковалев В В</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr"/>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Гордюк А. В.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>22.10.2025</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U2" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c8517c97-fab9-4c7b-896e-23bdffd98f4b</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>А32-7088/2025</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>06.02.2025</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr"/>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОМС"</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr"/>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Гордюк А. В.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>24.05.2025</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U3" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d1b0e16a-f5ee-4327-98f6-3f9ab888d05f</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>А32-72248/2024</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>12.12.2024</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr"/>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>СОА "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>ООО ЦЕНТР-ПРОЕКТ</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr"/>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Гордюк А. В.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr">
+        <is>
+          <t>22.03.2025</t>
+        </is>
+      </c>
+      <c r="T4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U4" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e54c81d2-1cb4-419c-8424-1ee602488464</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>А32-64613/2024</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>06.11.2024</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr"/>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Центр инженерно-изыскательских и археологических исследований "Авангардъ"</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr"/>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Суханов Р. Ю.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
+      <c r="S5" s="2" t="inlineStr">
+        <is>
+          <t>18.02.2025</t>
+        </is>
+      </c>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U5" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dc314b10-f3a3-47f0-b5cf-986e19637f57</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>А32-64717/2024</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>06.11.2024</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr"/>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЮГЭНЕРГОГАЗ"</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr"/>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Черножуков М. В.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>07.04.2025</t>
+        </is>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U6" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/df9ad0e4-05ef-4ecf-b3d4-3f48383beb66</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>А32-64748/2024</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>06.11.2024</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr"/>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Проектно-Строительная компания Сочи"</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr"/>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Семушин А. В.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
+      <c r="S7" s="2" t="inlineStr">
+        <is>
+          <t>04.03.2025</t>
+        </is>
+      </c>
+      <c r="T7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U7" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cb1ede31-70e0-45a4-b172-05f79e224eac</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>А32-64699/2024</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>06.11.2024</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НОРЛАЙН АС"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr"/>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Семушин А. В.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>04.03.2025</t>
+        </is>
+      </c>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U8" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fc531d0b-0aa2-4bd7-b414-880b753d84da</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>А32-32078/2024</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2024</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr"/>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>МКУ г.Сочи "УКС"</t>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>ООО СК " ТИС"</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr"/>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Бондаренко И. Н.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
+      <c r="S9" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2026</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U9" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a21db2da-fa35-4917-9b4d-470f4b6d1adf</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>А82-4587/2024</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2024</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr"/>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>Администрация городского поселения Углич</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>7612035130</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОЕКТНЫЙ ИНСТИТУТ ТЕРРИТОРИАЛЬНОГО РАЗВИТИЯ"</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>2360013908</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>АС Ярославской области</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Коншина А. Д.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2026</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U10" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/229e0c0f-dba5-4de8-8911-55b1589ce690</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>А32-39498/2022</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>11.08.2022</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr"/>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>СОА "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>ООО Трикветр</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr"/>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Семененко Н. В.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>17.11.2022</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U11" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/aa8453ab-35bc-474c-8062-1e1025e3bf17</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А32-37670/2022</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2022</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>СОА "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЦЕНТР-ПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr"/>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Семененко Н. В.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>09.11.2022</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/332344ac-86d0-4cb5-9aa0-3ebd4513ede0</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А32-37672/2022</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2022</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr"/>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>СОА "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Экомт"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr"/>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Суханов Р. Ю.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>20.10.2022</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/099bc570-a549-421a-ad35-ae9db211c9d5</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>А32-41207/2021</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2021</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr"/>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительно-монтажное правление № 1"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr"/>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>ОгилецА А. А.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2022</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8a63b39a-c183-4f23-9680-0e1744e0b1a1</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А32-41206/2021</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2021</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr"/>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-Земельный центр"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr"/>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Черный Н. В.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>30.10.2021</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/99afed28-69bd-48f0-b0c6-42e5f2f05577</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А32-41222/2021</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2021</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr"/>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Глобал Геофизикал Сервисез-Хазар"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr"/>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>ОгилецА А. А.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>24.11.2021</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5f20b589-f54c-4148-95f3-5644375cd987</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А32-40814/2021</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>06.09.2021</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr"/>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЮгСтройКомплектМонтаж-М"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr"/>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>ОгилецА А. А.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
+      <c r="S17" s="2" t="inlineStr">
+        <is>
+          <t>19.11.2021</t>
+        </is>
+      </c>
+      <c r="T17" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/da154e05-d911-4446-afa0-84d09f575ac8</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>А32-40815/2021</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>06.09.2021</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr"/>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>ООО Виталис</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr"/>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Огилец А. А.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>20.11.2021</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7a6c5a56-5d0b-4ae1-a8cf-138bffbac7c3</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А32-40817/2021</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>06.09.2021</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr"/>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Бургаз"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr"/>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Огилец А. А.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
+      <c r="S19" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2021</t>
+        </is>
+      </c>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8ec65e16-5f7b-4604-a777-d8ea45d3854e</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А01-3053/2021</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2021</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr"/>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПИТЕРТРАКЦЕНТР"</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительный мир"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>5047060910</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Адыгея</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Шефруков А. З.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2025</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8731e14a-556f-4026-b789-2fd754fc59fb</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>А32-21545/2021</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>17.05.2021</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr"/>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Проектные системы"</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr"/>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>ОгилецА А. А.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr">
+        <is>
+          <t>06.08.2021</t>
+        </is>
+      </c>
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cf42ada0-1f23-4873-9fde-87b375d67179</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А32-2594/2021</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>19.01.2021</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr"/>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПГС и АРХИТЕКТУРА"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr"/>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Семененко Н. В.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>25.03.2021</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d47cee67-1156-410f-b2e7-329f57db94f4</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>А32-2592/2021</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>19.01.2021</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr"/>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РИТМ"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr"/>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Черножуков М. В.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
+      <c r="S23" s="2" t="inlineStr">
+        <is>
+          <t>06.04.2021</t>
+        </is>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bd5ebdb4-1854-4831-82a9-32cf67ebd42c</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>А32-2589/2021</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>19.01.2021</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr"/>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АСК-Инжиниринг"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr"/>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>Гордюк А. В.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
+          <t>20.03.2021</t>
+        </is>
+      </c>
+      <c r="T24" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U24" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1e427510-de4f-431e-bd59-ac6136bf57c8</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>А32-2588/2021</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>19.01.2021</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr"/>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Проектно-изыскательский центр"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr"/>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Гордюк А. В.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
+      <c r="S25" s="2" t="inlineStr">
+        <is>
+          <t>20.03.2021</t>
+        </is>
+      </c>
+      <c r="T25" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U25" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e510e727-18f5-4752-ab7c-43661060fae8</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>А32-44858/2017</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>13.10.2017</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr"/>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПортГидроСервис"</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr"/>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Гордюк А. В.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>16.12.2017</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U26" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d16cc668-4ca2-454f-aa78-1dd20ba592fd</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>А32-42853/2016</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>02.12.2016</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr"/>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>ООО Росста</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr"/>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Любченко Ю. В.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>02.03.2017</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1a6d9d19-d755-499b-90ea-abf3ca2be1f8</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А32-42848/2016</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>02.12.2016</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr"/>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>ООО СФ Строитель</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr"/>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Решетников Р. А.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>22.02.2017</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8cb4a3ed-37f3-4499-840b-884f79bb8888</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А32-42850/2016</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>02.12.2016</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr"/>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИнжДорСтрой"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr"/>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Крылова М. В.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>19.01.2017</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/38839176-2dad-4080-9739-e72ab588b95a</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А32-42852/2016</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>02.12.2016</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr"/>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>ООО Инжиниринговая компания "Газстройизыскания"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr"/>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Семененко Н. В.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>17.06.2017</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c7fa0e81-14e0-49ea-aeb1-1e4bc226c0a8</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А32-28779/2016</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>17.08.2016</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr"/>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Теллус"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr"/>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Любченко Ю. В.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr"/>
+      <c r="R31" s="2" t="inlineStr"/>
+      <c r="S31" s="2" t="inlineStr">
+        <is>
+          <t>13.10.2016</t>
+        </is>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0e2065a1-9060-46bc-ab8a-9282d41b591a</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А32-28766/2016</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>17.08.2016</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr"/>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЮГСТРОЙПЛАСТ"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr"/>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Непранов Г. Г.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>27.12.2016</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7850d109-7bd8-4fb1-bfb2-98eb9c8499c2</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А32-28780/2016</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>17.08.2016</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr"/>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>ГУП КК "Кубанская краевая научно-производственная компания минеральных ресурсов и геоэкологии "Кубаньгеология"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr"/>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Любченко Ю. В.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2019</t>
+        </is>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1bf3ef06-d1a3-4ae3-b3fb-023dbb0a2b42</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>А32-20763/2016</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>17.06.2016</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr"/>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Альфа-Инжиниринг"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr"/>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Непранов А Г.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
+      <c r="S34" s="2" t="inlineStr">
+        <is>
+          <t>20.08.2016</t>
+        </is>
+      </c>
+      <c r="T34" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U34" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dafe4118-c25b-40de-a8e0-55ad4b190580</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>А32-20762/2016</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>17.06.2016</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr"/>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГлобалПрожект"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr"/>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Крылова М. В.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
+      <c r="S35" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2016</t>
+        </is>
+      </c>
+      <c r="T35" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U35" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/949be4b4-a619-4290-88cf-c2ff9082c01a</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>А32-20764/2016</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>17.06.2016</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr"/>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Зевс-2"</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr"/>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Черножуков М. В.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
+      <c r="S36" s="2" t="inlineStr">
+        <is>
+          <t>12.08.2016</t>
+        </is>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/18d03473-2d82-4fed-9fea-c33a79b752ab</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А32-14152/2016</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>25.04.2016</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr"/>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТихорецкГазстройПроект"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr"/>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Непранов Г. Г.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
+      <c r="S37" s="2" t="inlineStr">
+        <is>
+          <t>14.11.2016</t>
+        </is>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ebff503c-0e44-484e-b2e4-0413865d6920</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>А32-14147/2016</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>25.04.2016</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr"/>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>ООО УК "Чистый город"</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr"/>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Любченко Ю. В.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr"/>
+      <c r="R38" s="2" t="inlineStr"/>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>17.06.2016</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ddbde8f2-dbbb-4d1e-8e5d-bd972c38c07d</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>А32-14156/2016</t>
+        </is>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>25.04.2016</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F39" s="2" t="inlineStr"/>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I39" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛЛАТРИКС"</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr"/>
+      <c r="M39" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N39" s="2" t="inlineStr">
+        <is>
+          <t>Суханов Р. Ю.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr"/>
+      <c r="R39" s="2" t="inlineStr"/>
+      <c r="S39" s="2" t="inlineStr">
+        <is>
+          <t>15.09.2016</t>
+        </is>
+      </c>
+      <c r="T39" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U39" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1b3fa1bb-da8e-4c93-a9ae-6a2987629446</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>А32-14157/2016</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>25.04.2016</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F40" s="2" t="inlineStr"/>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I40" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Город"</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr"/>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>Суханов Р. Ю.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
+      <c r="P40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr"/>
+      <c r="R40" s="2" t="inlineStr"/>
+      <c r="S40" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2016</t>
+        </is>
+      </c>
+      <c r="T40" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U40" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ef15d07a-ae9a-4b10-ac5f-f00394f453b0</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>А32-14153/2016</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>25.04.2016</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr"/>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИнформГеосистемс"</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr"/>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>Суханов Р. Ю.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
+      <c r="S41" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2016</t>
+        </is>
+      </c>
+      <c r="T41" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8bbd677e-2af2-4ede-9490-1d73888b718d</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>А32-14155/2016</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>25.04.2016</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr"/>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I42" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>ООО Профит 4</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr"/>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N42" s="2" t="inlineStr">
+        <is>
+          <t>Любченко Ю. В.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr"/>
+      <c r="P42" s="2" t="inlineStr"/>
+      <c r="Q42" s="2" t="inlineStr"/>
+      <c r="R42" s="2" t="inlineStr"/>
+      <c r="S42" s="2" t="inlineStr">
+        <is>
+          <t>17.06.2016</t>
+        </is>
+      </c>
+      <c r="T42" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U42" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9603eccc-814d-4245-8533-e2798096a832</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>А32-14150/2016</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>25.04.2016</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr"/>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Многопрофильное промышленное предприятие "Энергогазсервис"</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr"/>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
+          <t>Суханов Р. Ю.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="inlineStr"/>
+      <c r="P43" s="2" t="inlineStr"/>
+      <c r="Q43" s="2" t="inlineStr"/>
+      <c r="R43" s="2" t="inlineStr"/>
+      <c r="S43" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2016</t>
+        </is>
+      </c>
+      <c r="T43" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U43" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/28944b2e-c147-4496-8c7f-a1d91567515a</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>А32-14160/2016</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>25.04.2016</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr"/>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I44" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>АО "Атом"</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr"/>
+      <c r="M44" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N44" s="2" t="inlineStr">
+        <is>
+          <t>Суханов Р. Ю.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
+      <c r="P44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr"/>
+      <c r="S44" s="2" t="inlineStr">
+        <is>
+          <t>19.07.2016</t>
+        </is>
+      </c>
+      <c r="T44" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U44" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ba8b7138-5cb5-4053-9cbb-d7ee87889314</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>А32-41623/2014</t>
+        </is>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>12.11.2014</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E45" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F45" s="2" t="inlineStr"/>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="inlineStr">
+        <is>
+          <t>НП "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I45" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J45" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K45" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Монолитстрой"</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr">
+        <is>
+          <t>7720547287</t>
+        </is>
+      </c>
+      <c r="M45" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N45" s="2" t="inlineStr">
+        <is>
+          <t>Крылова М. В.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="R45" s="2" t="inlineStr"/>
+      <c r="S45" s="2" t="inlineStr">
+        <is>
+          <t>27.03.2015</t>
+        </is>
+      </c>
+      <c r="T45" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U45" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/da4605db-a966-42ad-9fc8-70f22d6f8f59</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>А40-106615/2014</t>
+        </is>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>09.07.2014</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E46" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F46" s="2" t="inlineStr"/>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="inlineStr">
+        <is>
+          <t>НП "КубаньСтройИзыскания"</t>
+        </is>
+      </c>
+      <c r="I46" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K46" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Монолитстрой"</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>7720547287</t>
+        </is>
+      </c>
+      <c r="M46" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N46" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr"/>
+      <c r="P46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="R46" s="2" t="inlineStr"/>
+      <c r="S46" s="2" t="inlineStr">
+        <is>
+          <t>01.10.2014</t>
+        </is>
+      </c>
+      <c r="T46" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U46" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/abf47de4-ca43-4ef5-8e8e-650fccf6e7c4</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>А40-130429/2013</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>16.09.2013</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F47" s="2" t="inlineStr"/>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>НП КУБАНЬСТРОЙИЗЫСКАНИЯ</t>
+        </is>
+      </c>
+      <c r="I47" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K47" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Континент"</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr"/>
+      <c r="M47" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N47" s="2" t="inlineStr">
+        <is>
+          <t>Кочетков А. А.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
+      <c r="S47" s="2" t="inlineStr">
+        <is>
+          <t>20.11.2013</t>
+        </is>
+      </c>
+      <c r="T47" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U47" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/53d17183-8595-4896-a3ab-ec7e3539ca64</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>А40-26531/2013</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>06.03.2013</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr"/>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>НП КУБАНЬСТРОЙИЗЫСКАНИЯ</t>
+        </is>
+      </c>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>ООО КОНТИНЕНТ</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr"/>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N48" s="2" t="inlineStr">
+        <is>
+          <t>Жбанкова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="inlineStr"/>
+      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="R48" s="2" t="inlineStr"/>
+      <c r="S48" s="2" t="inlineStr">
+        <is>
+          <t>20.04.2013</t>
+        </is>
+      </c>
+      <c r="T48" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U48" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/84d74d48-c411-46dc-bf17-737177659bd7</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
+  <hyperlinks>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
+  </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>