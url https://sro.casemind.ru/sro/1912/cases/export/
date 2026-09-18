--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -985,51 +985,51 @@
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А76-37514/2018</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>13.11.2018</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Административное</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>ООО "Спецстройбурение"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>7453261998</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Межрайонный специализированный отдел судебных приставов г.Челябинска по исполнению актов судов и иных органов в отношении должников-юридических лиц Управления Федеральной службы судебных приставов по Челябинской области</t>