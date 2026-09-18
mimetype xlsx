--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5ae7221-2c4b-4a63-ade9-1d373a5027a9" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/350dcffa-18e9-444f-b55f-a64ef35f2918" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1239329b-7139-4eef-946c-a5b184e53c42" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca30c4c0-8fc8-4cad-98d7-e3341e48a82d" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba2973a3-b210-4a89-bf59-510dbdc3260b" TargetMode="External" Id="rId5" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5ae7221-2c4b-4a63-ade9-1d373a5027a9" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/350dcffa-18e9-444f-b55f-a64ef35f2918" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1239329b-7139-4eef-946c-a5b184e53c42" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca30c4c0-8fc8-4cad-98d7-e3341e48a82d" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba2973a3-b210-4a89-bf59-510dbdc3260b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b58738ec-3ec0-4e22-8dd5-7afe49aa66ef" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d501d38-d3ff-4127-b5a0-cad1203b0a79" TargetMode="External" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U6"/>
+  <dimension ref="A1:U8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -656,52 +656,60 @@
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>АО "НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ЦЕНТР "СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>5042109739</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Алексеев А. Г.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr"/>
-      <c r="T2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>03.07.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e5ae7221-2c4b-4a63-ade9-1d373a5027a9</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А40-164924/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>09.06.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
@@ -737,52 +745,60 @@
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>ООО "ОПБ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7722684200</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
-      <c r="S3" s="2" t="inlineStr"/>
-      <c r="T3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>16.06.2026</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/350dcffa-18e9-444f-b55f-a64ef35f2918</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А41-116869/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>22.12.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
@@ -830,51 +846,51 @@
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Шиляев А. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>320587755.69</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Взыскание убытков за проектно-изыскательские работы в субсидиарном и солидарном порядке.</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>10.04.2026</t>
+          <t>21.05.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/1239329b-7139-4eef-946c-a5b184e53c42</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А67-6752/2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>30.07.2024</t>
@@ -1019,55 +1035,235 @@
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Паршукова О. Ю.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
           <t>07.05.2020</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/ba2973a3-b210-4a89-bf59-510dbdc3260b</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>А07-27906/2016</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>07.12.2016</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТехСтройПроект-ТН"</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УралСофтПроект"</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>0278106345</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Башкортостан</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Султанов В. И.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
+      <c r="S7" s="2" t="inlineStr">
+        <is>
+          <t>05.07.2026</t>
+        </is>
+      </c>
+      <c r="T7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U7" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b58738ec-3ec0-4e22-8dd5-7afe49aa66ef</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>А60-4607/2014</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>10.02.2014</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Магистраль-НТ"</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>6623053266</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОМСТРОЙ-ИНЖИНИРИНГ"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>6659116738</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>АС Свердловской области</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Веретенникова С. Н.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>11.09.2019</t>
+        </is>
+      </c>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U8" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6d501d38-d3ff-4127-b5a0-cad1203b0a79</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>