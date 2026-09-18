--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ea91060-0747-4875-881b-b243a014f5ce" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72e28b6a-a5ac-44e6-9906-9f836550c563" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa24ae2f-1b92-4319-82e5-3c7964bf81da" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/deafc1de-ce2b-4d79-9ecd-1e18564ee7c5" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/146e3803-0b49-408e-83b9-f4c452fb88d2" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bdb1ec46-e03c-44ef-a72c-dca633c70e99" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20467709-1751-4a39-8d03-2348e82b1fed" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95ead078-c5ad-4b48-9191-d18a45f45577" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/469b00b2-db58-4232-881c-4b895de12c65" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a2669ec-5901-4267-8259-0d908ae7b3a9" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ad4911d-5b93-4c26-b3d1-1b68abc8fd55" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33dd76dd-ba2d-46bf-875a-c7855524494d" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75295137-3c9f-41d7-a62c-6ef3cbb9b336" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9afe9118-828d-472d-8fd4-692202d9d962" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4df01b9-b855-44a6-b58f-df0e2e2a0936" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42d1a742-43d8-45b2-9f2b-69aa5d0c62e8" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98a03ee5-f4b3-4343-8ca1-7a69ea731859" TargetMode="External" Id="rId17" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ea91060-0747-4875-881b-b243a014f5ce" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72e28b6a-a5ac-44e6-9906-9f836550c563" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea7fa377-73aa-45ab-bfde-0b7828b53952" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ff3c26f-f41d-440b-978a-0d208837b3db" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bfae13b4-94ef-4c92-bf56-b5ff5e95c3a5" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa24ae2f-1b92-4319-82e5-3c7964bf81da" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/deafc1de-ce2b-4d79-9ecd-1e18564ee7c5" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/146e3803-0b49-408e-83b9-f4c452fb88d2" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bdb1ec46-e03c-44ef-a72c-dca633c70e99" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20467709-1751-4a39-8d03-2348e82b1fed" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95ead078-c5ad-4b48-9191-d18a45f45577" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/261473e7-9e11-406e-b060-b7be3cf7e9b1" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/469b00b2-db58-4232-881c-4b895de12c65" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a2669ec-5901-4267-8259-0d908ae7b3a9" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26aa5dc3-26bc-4335-b747-911b28dbf8e1" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ad4911d-5b93-4c26-b3d1-1b68abc8fd55" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9b54dc5-7526-47e5-99df-834bc8abc92f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33dd76dd-ba2d-46bf-875a-c7855524494d" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75295137-3c9f-41d7-a62c-6ef3cbb9b336" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9afe9118-828d-472d-8fd4-692202d9d962" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4df01b9-b855-44a6-b58f-df0e2e2a0936" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42d1a742-43d8-45b2-9f2b-69aa5d0c62e8" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98a03ee5-f4b3-4343-8ca1-7a69ea731859" TargetMode="External" Id="rId23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U18"/>
+  <dimension ref="A1:U24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -668,51 +668,51 @@
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Дёмина А. С.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>105157930.13</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Солидарная ответственность СРО по ст. 60.1 ГрК РФ за некачественные изыскания члена СРО.</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/4ea91060-0747-4875-881b-b243a014f5ce</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А40-58679/2023</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>21.03.2023</t>
@@ -785,642 +785,618 @@
           <t>Восстановление членства в СРО после отмены записи об исключении юрлица из ЕГРЮЛ.</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
           <t>03.05.2023</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/72e28b6a-a5ac-44e6-9906-9f836550c563</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А66-10666/2021</t>
+          <t>А47-16730/2022</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>06.08.2021</t>
+          <t>01.11.2022</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>Софронов Юрий Викторович</t>
+          <t>Управление Федеральной службы исполнения наказаний России по Оренбургской области</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5610037018</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЖЕВСКОЕ АГРАРНОЕ ОБЩЕСТВО"</t>
+          <t>АО "ПУИС" "Управление строительства №3 Федеральной службы исполнения наказаний"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>6914011895</t>
+          <t>0326004106</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС Тверской области</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Мальцева Н. М.</t>
+          <t>Лебедянцева А. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>12.12.2025</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aa24ae2f-1b92-4319-82e5-3c7964bf81da</t>
+          <t>https://kad.arbitr.ru/Card/ea7fa377-73aa-45ab-bfde-0b7828b53952</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А40-161288/2021</t>
+          <t>А44-1094/2022</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>30.07.2021</t>
+          <t>02.03.2022</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+          <t>МУП "Боровичское карьероуправление"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7704311291</t>
+          <t>5320000094</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ В СТРОИТЕЛЬСТВЕ" – ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ</t>
+          <t>МУП "Боровичское карьероуправление"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7719286785</t>
+          <t>5320000094</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Истомин С. С.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Иванова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>16.10.2021</t>
+          <t>07.08.2025</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/deafc1de-ce2b-4d79-9ecd-1e18564ee7c5</t>
+          <t>https://kad.arbitr.ru/Card/7ff3c26f-f41d-440b-978a-0d208837b3db</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-150846/2021</t>
+          <t>А70-14673/2021</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>16.07.2021</t>
+          <t>06.08.2021</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ ПО ТЮМЕНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7704311291</t>
+          <t>7204087130</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ В СТРОИТЕЛЬСТВЕ" – ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ</t>
+          <t>ООО "ТЮМЕНСКАЯ ДОРОЖНАЯ КОМПАНИЯ "АВТОСТРАДА"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7719286785</t>
+          <t>7202184025</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Мингалева Е. А.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>08.10.2021</t>
+          <t>08.04.2023</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/146e3803-0b49-408e-83b9-f4c452fb88d2</t>
+          <t>https://kad.arbitr.ru/Card/bfae13b4-94ef-4c92-bf56-b5ff5e95c3a5</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-75494/2021</t>
+          <t>А66-10666/2021</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>09.04.2021</t>
+          <t>06.08.2021</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+          <t>Софронов Юрий Викторович</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7704311291</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ В СТРОИТЕЛЬСТВЕ" – ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ</t>
+          <t>ООО "РЖЕВСКОЕ АГРАРНОЕ ОБЩЕСТВО"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7719286785</t>
+          <t>6914011895</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тверской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Мальцева Н. М.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>09.09.2021</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bdb1ec46-e03c-44ef-a72c-dca633c70e99</t>
+          <t>https://kad.arbitr.ru/Card/aa24ae2f-1b92-4319-82e5-3c7964bf81da</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-38046/2021</t>
+          <t>А40-161288/2021</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>25.02.2021</t>
+          <t>30.07.2021</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>7704311291</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ В СТРОИТЕЛЬСТВЕ" – ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>7719286785</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Литвиненко Ю. В.</t>
-[...5 lines deleted...]
-      <c r="R8" s="2" t="inlineStr"/>
+          <t>Истомин С. С.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="n">
+        <v>22445586.82</v>
+      </c>
+      <c r="P8" s="2" t="n">
+        <v>22445586.82</v>
+      </c>
+      <c r="Q8" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R8" s="2" t="inlineStr">
+        <is>
+          <t>Задолженность на основании решений судов по делам № А40-158709/20 и № А40-37492/21.</t>
+        </is>
+      </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>04.03.2021</t>
+          <t>16.10.2021</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/20467709-1751-4a39-8d03-2348e82b1fed</t>
+          <t>https://kad.arbitr.ru/Card/deafc1de-ce2b-4d79-9ecd-1e18564ee7c5</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-37492/2021</t>
+          <t>А40-150846/2021</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>24.02.2021</t>
+          <t>16.07.2021</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>7704311291</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ В СТРОИТЕЛЬСТВЕ" – ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7719286785</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>4932217.62</v>
+        <v>2412943.59</v>
       </c>
       <c r="P9" s="2" t="n">
-        <v>4932217.62</v>
+        <v>2412943.59</v>
       </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским взносам в НОПРИЗ за 2 и 3 кварталы 2020 года и процентов.</t>
+          <t>Неуплата членских взносов в НОПРИЗ за 1 квартал 2021 года и начисление процентов по ст. 395 ГК РФ.</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>23.06.2021</t>
+          <t>08.10.2021</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/95ead078-c5ad-4b48-9191-d18a45f45577</t>
+          <t>https://kad.arbitr.ru/Card/146e3803-0b49-408e-83b9-f4c452fb88d2</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-17244/2021</t>
+          <t>А40-75494/2021</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>02.02.2021</t>
+          <t>09.04.2021</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
@@ -1431,799 +1407,1363 @@
           <t>7704311291</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ В СТРОИТЕЛЬСТВЕ" – ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7719286785</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Фортунатова Е. О.</t>
-[...5 lines deleted...]
-      <c r="R10" s="2" t="inlineStr"/>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="n">
+        <v>2445131.91</v>
+      </c>
+      <c r="P10" s="2" t="n">
+        <v>46296.32</v>
+      </c>
+      <c r="Q10" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R10" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание задолженности по членским взносам и процентов за пользование чужими денежными средствами</t>
+        </is>
+      </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>13.02.2021</t>
+          <t>09.09.2021</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/469b00b2-db58-4232-881c-4b895de12c65</t>
+          <t>https://kad.arbitr.ru/Card/bdb1ec46-e03c-44ef-a72c-dca633c70e99</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А65-16406/2020</t>
+          <t>А40-38046/2021</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>16.07.2020</t>
+          <t>25.02.2021</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ИП Далидан Оксана Анатольевна, Зеленодольский район, пгт.Васильево</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>162000823048</t>
+          <t>7704311291</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "СоюзАгроСнаб", г.Казань</t>
+          <t>АССОЦИАЦИЯ "ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ В СТРОИТЕЛЬСТВЕ" – ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>1660141183</t>
+          <t>7719286785</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Татарстан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Сунеева Э. И.</t>
+          <t>Литвиненко Ю. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>25.12.2021</t>
+          <t>04.03.2021</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5a2669ec-5901-4267-8259-0d908ae7b3a9</t>
+          <t>https://kad.arbitr.ru/Card/20467709-1751-4a39-8d03-2348e82b1fed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-49698/2020</t>
+          <t>А40-37492/2021</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>13.03.2020</t>
+          <t>24.02.2021</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО ФИРМА "СТОМ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7705005321</t>
+          <t>7704311291</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ДЕПАРТАМЕНТ ТОРГОВЛИ И УСЛУГ ГОРОДА МОСКВЫ</t>
+          <t>АССОЦИАЦИЯ "ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ В СТРОИТЕЛЬСТВЕ" – ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7710881420</t>
+          <t>7719286785</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Аксенова Е. А.</t>
-[...5 lines deleted...]
-      <c r="R12" s="2" t="inlineStr"/>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="n">
+        <v>4932217.62</v>
+      </c>
+      <c r="P12" s="2" t="n">
+        <v>4932217.62</v>
+      </c>
+      <c r="Q12" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R12" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание задолженности по членским взносам в НОПРИЗ за 2 и 3 кварталы 2020 года и процентов.</t>
+        </is>
+      </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>23.11.2020</t>
+          <t>23.06.2021</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2ad4911d-5b93-4c26-b3d1-1b68abc8fd55</t>
+          <t>https://kad.arbitr.ru/Card/95ead078-c5ad-4b48-9191-d18a45f45577</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-250077/2019</t>
+          <t>А82-1666/2021</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>19.09.2019</t>
+          <t>08.02.2021</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+          <t>ООО "ПермафростИнжиниринг"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7704311291</t>
+          <t>7604234364</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "ПермафростИнжиниринг"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7719286785</t>
+          <t>7604234364</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Козодой Н. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>09.11.2020</t>
+          <t>24.05.2023</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/33dd76dd-ba2d-46bf-875a-c7855524494d</t>
+          <t>https://kad.arbitr.ru/Card/261473e7-9e11-406e-b060-b7be3cf7e9b1</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-139870/2019</t>
+          <t>А40-17244/2021</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>03.06.2019</t>
+          <t>02.02.2021</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>7704311291</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>АССОЦИАЦИЯ "ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ В СТРОИТЕЛЬСТВЕ" – ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>7719286785</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Фортунатова Е. О.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr"/>
       <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>27.08.2019</t>
+          <t>13.02.2021</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/75295137-3c9f-41d7-a62c-6ef3cbb9b336</t>
+          <t>https://kad.arbitr.ru/Card/469b00b2-db58-4232-881c-4b895de12c65</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-79019/2019</t>
+          <t>А65-16406/2020</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>28.03.2019</t>
+          <t>16.07.2020</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+          <t>ИП Далидан Оксана Анатольевна, Зеленодольский район, пгт.Васильево</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>7704311291</t>
+          <t>162000823048</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ООО "СоюзАгроСнаб", г.Казань</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7719286785</t>
+          <t>1660141183</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Сунеева Э. И.</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
       <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>08.07.2019</t>
+          <t>25.12.2021</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9afe9118-828d-472d-8fd4-692202d9d962</t>
+          <t>https://kad.arbitr.ru/Card/5a2669ec-5901-4267-8259-0d908ae7b3a9</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-215417/2018</t>
+          <t>А46-11972/2020</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>11.09.2018</t>
+          <t>07.07.2020</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+          <t>ООО Земпроект</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7704311291</t>
+          <t>5503202958</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ЗАО "НАУЧНО-ПРОИЗВОДСТВЕННАЯ ФИРМА "ГЕО"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7719286785</t>
+          <t>5503096989</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Горбунова Е. А.</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr"/>
       <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>26.02.2019</t>
+          <t>28.10.2022</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f4df01b9-b855-44a6-b58f-df0e2e2a0936</t>
+          <t>https://kad.arbitr.ru/Card/26aa5dc3-26bc-4335-b747-911b28dbf8e1</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-254938/2017</t>
+          <t>А40-49698/2020</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>28.12.2017</t>
+          <t>13.03.2020</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ФЕДЕРАЛЬНЫХ АВТОМОБИЛЬНЫХ ДОРОГ "ПРИКАМЬЕ" ФЕДЕРАЛЬНОГО ДОРОЖНОГО АГЕНТСТВА"</t>
+          <t>ООО ФИРМА "СТОМ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>2126000323</t>
+          <t>7705005321</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ДЕПАРТАМЕНТ ТОРГОВЛИ И УСЛУГ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7719286785</t>
+          <t>7710881420</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Абрамова Е. А.</t>
+          <t>Аксенова Е. А.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>27.07.2018</t>
+          <t>23.11.2020</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/42d1a742-43d8-45b2-9f2b-69aa5d0c62e8</t>
+          <t>https://kad.arbitr.ru/Card/2ad4911d-5b93-4c26-b3d1-1b68abc8fd55</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А50-1407/2011</t>
+          <t>А56-104277/2019</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>28.01.2011</t>
+          <t>23.09.2019</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "НПЦ "Стройдиагностика"</t>
+          <t>ПАО БАНК ВТБ</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7702070139</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>НП СРИИО "Ассоциация Инженерные изыскания в строительстве"</t>
-[...2 lines deleted...]
-      <c r="L18" s="2" t="inlineStr"/>
+          <t>ООО "БЮРО ЭКСПЕРТИЗЫ И СОВЕРШЕНСТВОВАНИЯ ПРОЕКТНЫХ РЕШЕНИЙ"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>7813076030</t>
+        </is>
+      </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Теслева Н. В.</t>
+          <t>Корушова И. М.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
+          <t>25.05.2022</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d9b54dc5-7526-47e5-99df-834bc8abc92f</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А40-250077/2019</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>19.09.2019</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>7704311291</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>7719286785</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
+      <c r="S19" s="2" t="inlineStr">
+        <is>
+          <t>09.11.2020</t>
+        </is>
+      </c>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/33dd76dd-ba2d-46bf-875a-c7855524494d</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А40-139870/2019</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>03.06.2019</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>7704311291</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>7719286785</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>27.08.2019</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/75295137-3c9f-41d7-a62c-6ef3cbb9b336</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>А40-79019/2019</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2019</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>7704311291</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>7719286785</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr">
+        <is>
+          <t>08.07.2019</t>
+        </is>
+      </c>
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9afe9118-828d-472d-8fd4-692202d9d962</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А40-215417/2018</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>11.09.2018</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>7704311291</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>7719286785</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>26.02.2019</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f4df01b9-b855-44a6-b58f-df0e2e2a0936</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>А40-254938/2017</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>28.12.2017</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ФЕДЕРАЛЬНЫХ АВТОМОБИЛЬНЫХ ДОРОГ "ПРИКАМЬЕ" ФЕДЕРАЛЬНОГО ДОРОЖНОГО АГЕНТСТВА"</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>2126000323</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>7719286785</t>
+        </is>
+      </c>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Абрамова Е. А.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
+      <c r="S23" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2018</t>
+        </is>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/42d1a742-43d8-45b2-9f2b-69aa5d0c62e8</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>А50-1407/2011</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>28.01.2011</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НПЦ "Стройдиагностика"</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>НП СРИИО "Ассоциация Инженерные изыскания в строительстве"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr"/>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>Теслева Н. В.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
           <t>29.11.2011</t>
         </is>
       </c>
-      <c r="T18" s="2" t="inlineStr">
+      <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U18" s="3" t="inlineStr">
+      <c r="U24" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/98a03ee5-f4b3-4343-8ca1-7a69ea731859</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>