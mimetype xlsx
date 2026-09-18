--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -941,51 +941,51 @@
         <is>
           <t>Кукарина Ольга Николаевна</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr"/>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Якимчук Н. Ю.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>10.04.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/5ef61aa3-f890-4fc9-b2c1-699b54811585</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А83-22648/2022</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>09.11.2022</t>
@@ -1038,51 +1038,51 @@
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Якимчук Н. Ю.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>Признание недействительными решений общего собрания членов Ассоциации от 13.09.2022.</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3ce72681-d65c-4988-bf73-ef73f63d36f2</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А83-21423/2022</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>24.10.2022</t>
@@ -1135,56 +1135,56 @@
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Лагутина Н. М.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
           <t>Признание ничтожными решений общего собрания членов СРО от 18.05.2022 и 21.08.2022.</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>18.04.2023</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/99b40673-7b2d-43f2-94c7-978036ab9e5f</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>А83-20109/2022</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>10.10.2022</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
@@ -1317,51 +1317,51 @@
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr"/>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>Гранковская Е. В.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/5ae2ceb1-1336-48d1-90be-e58d1c51f51d</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>А83-18551/2018</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>27.11.2018</t>