--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b3fa68d-7c70-42a2-af9c-5661921267bc" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d4294e9-a211-469d-8d73-199d0b1d9b11" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/263d3ecb-40fa-4aac-9b9c-13ed766d7dbb" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea81403d-f33e-4c78-88ee-3d71f1e212d5" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d690609e-e499-42d3-9896-6bc3e2b9c549" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50f8b5dc-0701-4cf6-9eff-e2b611d23ef7" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/390837d1-f362-41f3-8e35-5dac91c26eb8" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68b27084-649f-4a8d-bcb1-7443fbfb74cd" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45a2ed89-f8a2-4806-92ef-85ab940bc99e" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/737ebdb6-fd01-4cac-ba73-6145460e8fd2" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3210399d-70d2-4316-b7cb-2f16aa4f7f24" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9c400a8-4a8a-4225-b42c-2a3dc834c90b" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31385516-b947-4ab9-8adc-eef5bc1e8240" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94cd1ade-40e6-4e44-909c-bde420725f3a" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/275880f5-c43e-4466-95d4-fac261427d47" TargetMode="External" Id="rId15" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b3fa68d-7c70-42a2-af9c-5661921267bc" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d4294e9-a211-469d-8d73-199d0b1d9b11" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/263d3ecb-40fa-4aac-9b9c-13ed766d7dbb" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea81403d-f33e-4c78-88ee-3d71f1e212d5" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d690609e-e499-42d3-9896-6bc3e2b9c549" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50f8b5dc-0701-4cf6-9eff-e2b611d23ef7" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14d51022-c94c-433f-8cea-98243e916349" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/390837d1-f362-41f3-8e35-5dac91c26eb8" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68b27084-649f-4a8d-bcb1-7443fbfb74cd" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45a2ed89-f8a2-4806-92ef-85ab940bc99e" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/737ebdb6-fd01-4cac-ba73-6145460e8fd2" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/229f5066-09f2-4bd9-a1b6-f26546e2636f" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c369d2f-45a7-45a8-9845-949029b69ca0" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de65d78b-e048-4220-a172-73b6e860b93c" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3210399d-70d2-4316-b7cb-2f16aa4f7f24" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9c400a8-4a8a-4225-b42c-2a3dc834c90b" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31385516-b947-4ab9-8adc-eef5bc1e8240" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94cd1ade-40e6-4e44-909c-bde420725f3a" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/275880f5-c43e-4466-95d4-fac261427d47" TargetMode="External" Id="rId19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U16"/>
+  <dimension ref="A1:U20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -656,52 +656,60 @@
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7710477390</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Абрамова Е. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr"/>
-      <c r="T2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>19.07.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/2b3fa68d-7c70-42a2-af9c-5661921267bc</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А40-169979/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>15.06.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Административное</t>
         </is>
       </c>
@@ -733,52 +741,60 @@
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>ГЛАВНОЕ УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ СУДЕБНЫХ ПРИСТАВОВ ПО Г. МОСКВЕ</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7704270863</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr"/>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
-      <c r="S3" s="2" t="inlineStr"/>
-      <c r="T3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2026</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/2d4294e9-a211-469d-8d73-199d0b1d9b11</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А40-123743/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>29.04.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
@@ -816,51 +832,51 @@
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТПРОЕКТ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7707491081</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>03.05.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/263d3ecb-40fa-4aac-9b9c-13ed766d7dbb</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А40-4823/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>15.01.2026</t>
@@ -1012,51 +1028,51 @@
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Минулина Д. Х.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>Взыскание задолженности в рамках капремонта, субсидиарная ответственность СРО за действия члена.</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d690609e-e499-42d3-9896-6bc3e2b9c549</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А40-37430/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>21.02.2025</t>
@@ -1121,905 +1137,1261 @@
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
           <t>05.10.2025</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/50f8b5dc-0701-4cf6-9eff-e2b611d23ef7</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-92038/2024</t>
+          <t>А40-34372/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>23.04.2024</t>
+          <t>19.02.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНСТЭЙТ"</t>
+          <t>ПАО "СБЕРБАНК РОССИИ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7710905550</t>
+          <t>7707083893</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТПРОЕКТ"</t>
+          <t>ООО "РАЙТС"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7707491081</t>
+          <t>7728824937</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Шуваева М. В.</t>
+          <t>Олимова Р. М.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>31.05.2024</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/390837d1-f362-41f3-8e35-5dac91c26eb8</t>
+          <t>https://kad.arbitr.ru/Card/14d51022-c94c-433f-8cea-98243e916349</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А53-14292/2024</t>
+          <t>А40-92038/2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>22.04.2024</t>
+          <t>23.04.2024</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ОБЩЕСТВЕННО ПОЛЕЗНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
+          <t>ООО "ИНСТЭЙТ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>6167111598</t>
+          <t>7710905550</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮТТК"</t>
+          <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТПРОЕКТ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>6162070186</t>
+          <t>7707491081</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Новожилова М. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шуваева М. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков разработки проектной документации</t>
+          <t>Оспаривание акта проверки и протокола дисциплинарного комитета СРО</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>19.10.2024</t>
+          <t>31.05.2024</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/68b27084-649f-4a8d-bcb1-7443fbfb74cd</t>
+          <t>https://kad.arbitr.ru/Card/390837d1-f362-41f3-8e35-5dac91c26eb8</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-39392/2024</t>
+          <t>А53-14292/2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>27.02.2024</t>
+          <t>22.04.2024</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВК.ВЕМО"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ОБЩЕСТВЕННО ПОЛЕЗНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7729585512</t>
+          <t>6167111598</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ГЛАВНОЕ УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ СУДЕБНЫХ ПРИСТАВОВ ПО Г. МОСКВЕ</t>
+          <t>ООО "ЮТТК"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7704270863</t>
+          <t>6162070186</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Нариманидзе Н. А.</t>
-[...2 lines deleted...]
-      <c r="O10" s="2" t="inlineStr"/>
+          <t>Новожилова М. А.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="n">
+        <v>23228.94</v>
+      </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R10" s="2" t="inlineStr"/>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R10" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков разработки проектной документации</t>
+        </is>
+      </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>03.10.2024</t>
+          <t>19.10.2024</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/45a2ed89-f8a2-4806-92ef-85ab940bc99e</t>
+          <t>https://kad.arbitr.ru/Card/68b27084-649f-4a8d-bcb1-7443fbfb74cd</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-63186/2023</t>
+          <t>А40-39392/2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>27.03.2023</t>
+          <t>27.02.2024</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "МИРЕР ГРУПП"</t>
+          <t>ООО "ВК.ВЕМО"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7734408131</t>
+          <t>7729585512</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТПРОЕКТ"</t>
+          <t>ГЛАВНОЕ УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ СУДЕБНЫХ ПРИСТАВОВ ПО Г. МОСКВЕ</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7707491081</t>
+          <t>7704270863</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Нариманидзе Н. А.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
-      <c r="P11" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>19.10.2024</t>
+          <t>03.10.2024</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/737ebdb6-fd01-4cac-ba73-6145460e8fd2</t>
+          <t>https://kad.arbitr.ru/Card/45a2ed89-f8a2-4806-92ef-85ab940bc99e</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-211530/2022</t>
+          <t>А40-63186/2023</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>30.09.2022</t>
+          <t>27.03.2023</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "МИРЕР ГРУПП"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7734408131</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТПРОЕКТ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>7707491081</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
-[...5 lines deleted...]
-      <c r="P12" s="2" t="inlineStr"/>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="n">
+        <v>152570</v>
+      </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения проектных работ (неустойка).</t>
+          <t>Оспаривание предписания СРО об устранении нарушений и взыскание судебных расходов.</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>25.01.2023</t>
+          <t>19.10.2024</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3210399d-70d2-4316-b7cb-2f16aa4f7f24</t>
+          <t>https://kad.arbitr.ru/Card/737ebdb6-fd01-4cac-ba73-6145460e8fd2</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-222930/2020</t>
+          <t>А40-3605/2023</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>16.11.2020</t>
+          <t>12.01.2023</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-М"</t>
+          <t>ООО "МНОГОФУНКЦИОНАЛЬНАЯ КОМПАНИЯ "ИНЖЕНЕРНЫЙ СПЕКТР"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7743648161</t>
+          <t>9731073064</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТПРОЕКТ"</t>
+          <t>ООО "ИТС"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7707491081</t>
+          <t>5027211181</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Фролов В. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>08.12.2020</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e9c400a8-4a8a-4225-b42c-2a3dc834c90b</t>
+          <t>https://kad.arbitr.ru/Card/229f5066-09f2-4bd9-a1b6-f26546e2636f</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-221030/2020</t>
+          <t>А40-242510/2022</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>13.11.2020</t>
+          <t>07.11.2022</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-М"</t>
+          <t>«Российские автомобильные дороги»</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7743648161</t>
+          <t>7717151380</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТПРОЕКТ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Начальник отдела-ССП по ЦАО № 1 ГУФССП России по Москве Матюто М.С.</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr"/>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Поздняков В. Д.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>22.12.2021</t>
+          <t>27.04.2023</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/31385516-b947-4ab9-8adc-eef5bc1e8240</t>
+          <t>https://kad.arbitr.ru/Card/7c369d2f-45a7-45a8-9845-949029b69ca0</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-166470/2020</t>
+          <t>А27-20189/2022</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>10.09.2020</t>
+          <t>28.10.2022</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОСЖИЛСТРОЙ"</t>
+          <t>ООО "Инторг"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>7728310674</t>
+          <t>4205303050</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "межрегиональная служба судебных экспертиз"</t>
-[...2 lines deleted...]
-      <c r="L15" s="2" t="inlineStr"/>
+          <t>ООО "СОЛИД-ГРУПП"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>4217182000</t>
+        </is>
+      </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Кемеровской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
+          <t>Мешкова К. С.</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr"/>
       <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>09.12.2020</t>
+          <t>16.09.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/94cd1ade-40e6-4e44-909c-bde420725f3a</t>
+          <t>https://kad.arbitr.ru/Card/de65d78b-e048-4220-a172-73b6e860b93c</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
+          <t>А40-211530/2022</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>30.09.2022</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>7707491081</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Джиоев В. Г.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="n">
+        <v>96289.2</v>
+      </c>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R16" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения проектных работ (неустойка).</t>
+        </is>
+      </c>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>25.01.2023</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3210399d-70d2-4316-b7cb-2f16aa4f7f24</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А40-222930/2020</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>16.11.2020</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙ-М"</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>7743648161</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>7707491081</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
+      <c r="S17" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2020</t>
+        </is>
+      </c>
+      <c r="T17" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e9c400a8-4a8a-4225-b42c-2a3dc834c90b</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>А40-221030/2020</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>13.11.2020</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙ-М"</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>7743648161</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "ЭКСПЕРТПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>7707491081</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="n">
+        <v>270459.07</v>
+      </c>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R18" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание взносов как неосновательного обогащения, оспаривание решения о приеме в члены СРО.</t>
+        </is>
+      </c>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>22.12.2021</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/31385516-b947-4ab9-8adc-eef5bc1e8240</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А40-166470/2020</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>10.09.2020</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МОСЖИЛСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>7728310674</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "межрегиональная служба судебных экспертиз"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr"/>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Подгорная С. В.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
+      <c r="S19" s="2" t="inlineStr">
+        <is>
+          <t>09.12.2020</t>
+        </is>
+      </c>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/94cd1ade-40e6-4e44-909c-bde420725f3a</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
           <t>А40-202062/2019</t>
         </is>
       </c>
-      <c r="C16" s="2" t="inlineStr">
+      <c r="C20" s="2" t="inlineStr">
         <is>
           <t>01.08.2019</t>
         </is>
       </c>
-      <c r="D16" s="2" t="inlineStr">
+      <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E16" s="2" t="inlineStr">
+      <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F16" s="2" t="inlineStr">
+      <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G16" s="2" t="inlineStr">
+      <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H16" s="2" t="inlineStr">
+      <c r="H20" s="2" t="inlineStr">
         <is>
           <t>ООО "Н-КОМ"</t>
         </is>
       </c>
-      <c r="I16" s="2" t="inlineStr">
+      <c r="I20" s="2" t="inlineStr">
         <is>
           <t>7705885443</t>
         </is>
       </c>
-      <c r="J16" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K16" s="2" t="inlineStr">
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
         </is>
       </c>
-      <c r="L16" s="2" t="inlineStr">
+      <c r="L20" s="2" t="inlineStr">
         <is>
           <t>7704311291</t>
         </is>
       </c>
-      <c r="M16" s="2" t="inlineStr">
+      <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
-      <c r="N16" s="2" t="inlineStr">
+      <c r="N20" s="2" t="inlineStr">
         <is>
           <t>Константиновская Н. А.</t>
         </is>
       </c>
-      <c r="O16" s="2" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="S16" s="2" t="inlineStr">
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr">
         <is>
           <t>19.06.2020</t>
         </is>
       </c>
-      <c r="T16" s="2" t="inlineStr">
+      <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U16" s="3" t="inlineStr">
+      <c r="U20" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/275880f5-c43e-4466-95d4-fac261427d47</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>