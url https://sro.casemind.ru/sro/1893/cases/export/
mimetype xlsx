--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/894cbcbc-f5df-4f68-af2a-6fcb6439e075" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b181621a-84fa-42fc-a415-6f2b9e300d19" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ed1a2a7-e5bd-456c-acf0-df690e83f452" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e393911a-0b5c-4a14-b578-f00a8aad7842" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/391ec879-41df-49d1-ba25-93c5a202ee28" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11286b40-4f41-42ee-927e-2a59d9734d2a" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbc14b9f-f665-4866-89af-a09ffa242d55" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f88fd656-a2c3-4fdd-b777-edbe5923c4fb" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b773a2cf-ceef-46d6-9ff3-80d521a6da62" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/104abfdf-cf04-4a0c-b92e-932ece1a64c8" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acc2107c-4fc6-4610-baff-33c0e1000fe3" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ab8bc61-9734-446d-a1c3-10ef1af3583b" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5a62065-1357-4c2d-8ad0-2b82a1b97424" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9d6a91e-028a-4b6a-9f66-372c4441ca11" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8160a1fc-6e1a-4180-a1dd-76d58c99d56f" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b282761-e798-43da-9d8a-d6c640a98d79" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95c3092e-4372-40b4-8d38-9769e478381a" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19545f59-8214-4265-92b1-311964cbe2af" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95db571d-9d36-413b-a22d-71251567a07f" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e08301e-8df6-48bc-93cc-6c7db3185537" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4b8499f-be13-4ea6-8476-5904637b3d7c" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ea1d1c5-804a-4231-b060-e871230eebe4" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0294c512-8f6c-4102-b1bd-cab2d235d7a7" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03e993fb-cb55-4d35-9c6f-9f960841144c" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df30cc60-4598-4bf6-9fd1-2a87fd583a9d" TargetMode="External" Id="rId25" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/115e8cc7-a5e5-4f64-9745-5dbbdda23277" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16d2f96c-1741-47ad-98c8-ae03092029f6" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/894cbcbc-f5df-4f68-af2a-6fcb6439e075" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b181621a-84fa-42fc-a415-6f2b9e300d19" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ed1a2a7-e5bd-456c-acf0-df690e83f452" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e393911a-0b5c-4a14-b578-f00a8aad7842" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/391ec879-41df-49d1-ba25-93c5a202ee28" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11286b40-4f41-42ee-927e-2a59d9734d2a" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbc14b9f-f665-4866-89af-a09ffa242d55" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f88fd656-a2c3-4fdd-b777-edbe5923c4fb" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b773a2cf-ceef-46d6-9ff3-80d521a6da62" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/104abfdf-cf04-4a0c-b92e-932ece1a64c8" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acc2107c-4fc6-4610-baff-33c0e1000fe3" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ab8bc61-9734-446d-a1c3-10ef1af3583b" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5a62065-1357-4c2d-8ad0-2b82a1b97424" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9d6a91e-028a-4b6a-9f66-372c4441ca11" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8160a1fc-6e1a-4180-a1dd-76d58c99d56f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b282761-e798-43da-9d8a-d6c640a98d79" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95c3092e-4372-40b4-8d38-9769e478381a" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19545f59-8214-4265-92b1-311964cbe2af" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95db571d-9d36-413b-a22d-71251567a07f" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e08301e-8df6-48bc-93cc-6c7db3185537" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4b8499f-be13-4ea6-8476-5904637b3d7c" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ea1d1c5-804a-4231-b060-e871230eebe4" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0294c512-8f6c-4102-b1bd-cab2d235d7a7" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03e993fb-cb55-4d35-9c6f-9f960841144c" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df30cc60-4598-4bf6-9fd1-2a87fd583a9d" TargetMode="External" Id="rId27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U26"/>
+  <dimension ref="A1:U28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,1659 +589,1659 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А10-2723/2026</t>
+          <t>А40-201182/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>04.05.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>УЛАН-УДЭСТРОЙЗАКАЗЧИК</t>
+          <t>"УЛАН-УДЭСТРОЙЗАКАЗЧИК"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>0323339440</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ ПРОЕКТСИТИ</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7719289666</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Бурятия</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Серебренникова Т. Г.</t>
+          <t>Шуваева М. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>26.05.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/894cbcbc-f5df-4f68-af2a-6fcb6439e075</t>
+          <t>https://kad.arbitr.ru/Card/115e8cc7-a5e5-4f64-9745-5dbbdda23277</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А40-44912/2026</t>
+          <t>А40-164293/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>20.02.2026</t>
+          <t>08.06.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ООО "НСС-ПРОДЖЕКТ"</t>
+          <t>АО "АЛЬФАСТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7720343237</t>
+          <t>7713056834</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
+          <t>ООО "ВЕКФОРТ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7719289666</t>
+          <t>7735568160</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Аксенова Е. А.</t>
+          <t>Гедрайтис О. С.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
-      <c r="Q3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>15.04.2026</t>
+          <t>29.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b181621a-84fa-42fc-a415-6f2b9e300d19</t>
+          <t>https://kad.arbitr.ru/Card/16d2f96c-1741-47ad-98c8-ae03092029f6</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-42612/2026</t>
+          <t>А10-2723/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>19.02.2026</t>
+          <t>04.05.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>УЛАН-УДЭСТРОЙЗАКАЗЧИК</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0323339440</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ ПРОЕКТСИТИ</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>5045045138</t>
+          <t>7719289666</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Омельченко А. Г.</t>
+          <t>Серебренникова Т. Г.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
-      <c r="S4" s="2" t="inlineStr"/>
-      <c r="T4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2026</t>
+        </is>
+      </c>
+      <c r="T4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3ed1a2a7-e5bd-456c-acf0-df690e83f452</t>
+          <t>https://kad.arbitr.ru/Card/894cbcbc-f5df-4f68-af2a-6fcb6439e075</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А56-88344/2025</t>
+          <t>А40-44912/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>12.09.2025</t>
+          <t>20.02.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>НО "Фонд - региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
+          <t>ООО "НСС-ПРОДЖЕКТ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7720343237</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИЛЬВА"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>4705073654</t>
+          <t>7719289666</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Лодина Ю. А.</t>
+          <t>Аксенова Е. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R5" s="2" t="inlineStr"/>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R5" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконными результатов проверок от 23.06.2025, 23.07.2025 и решения СРО от 23.07.2025.</t>
+        </is>
+      </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>07.04.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e393911a-0b5c-4a14-b578-f00a8aad7842</t>
+          <t>https://kad.arbitr.ru/Card/b181621a-84fa-42fc-a415-6f2b9e300d19</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А56-88285/2025</t>
+          <t>А40-42612/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>12.09.2025</t>
+          <t>19.02.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИЛЬВА"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>4705073654</t>
+          <t>5045045138</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Сергеева О. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Омельченко А. Г.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
+      <c r="S6" s="2" t="inlineStr"/>
+      <c r="T6" s="2" t="inlineStr"/>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/391ec879-41df-49d1-ba25-93c5a202ee28</t>
+          <t>https://kad.arbitr.ru/Card/3ed1a2a7-e5bd-456c-acf0-df690e83f452</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-70045/2023</t>
+          <t>А56-88344/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>31.03.2023</t>
+          <t>12.09.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДМС ПЕРЕДОВЫЕ ТЕХНОЛОГИИ"</t>
+          <t>НО "Фонд - региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7713135290</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
+          <t>ООО "СИЛЬВА"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7719289666</t>
+          <t>4705073654</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Махалкин М. Ю.</t>
+          <t>Лодина Ю. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>05.07.2025</t>
+          <t>10.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/11286b40-4f41-42ee-927e-2a59d9734d2a</t>
+          <t>https://kad.arbitr.ru/Card/e393911a-0b5c-4a14-b578-f00a8aad7842</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-27440/2023</t>
+          <t>А56-88285/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>13.02.2023</t>
+          <t>12.09.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ФГУП "Госкорпорация по ОрВД"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
+          <t>ООО "СИЛЬВА"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7719289666</t>
+          <t>4705073654</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
+          <t>Сергеева О. Н.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>2541159.21</v>
-[...3 lines deleted...]
-      </c>
+        <v>2974370.22</v>
+      </c>
+      <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда.</t>
+          <t>Субсидиарная ответственность СРО за нарушение обязательств членом СРО по договору с Фондом капремонта</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>06.02.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dbc14b9f-f665-4866-89af-a09ffa242d55</t>
+          <t>https://kad.arbitr.ru/Card/391ec879-41df-49d1-ba25-93c5a202ee28</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-259566/2022</t>
+          <t>А40-70045/2023</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>25.11.2022</t>
+          <t>31.03.2023</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЛАСТИКСЕРВИС"</t>
+          <t>ООО "ДМС ПЕРЕДОВЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>5702006637</t>
+          <t>7713135290</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7719289666</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Махалкин М. Ю.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд СРО при прекращении членства.</t>
+          <t>Признание незаконным демонтажа вентиляционной трубы и требование её восстановления.</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>14.04.2023</t>
+          <t>05.07.2025</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f88fd656-a2c3-4fdd-b777-edbe5923c4fb</t>
+          <t>https://kad.arbitr.ru/Card/11286b40-4f41-42ee-927e-2a59d9734d2a</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-244104/2022</t>
+          <t>А40-27440/2023</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>08.11.2022</t>
+          <t>13.02.2023</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФГУП "Госкорпорация по ОрВД"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7719289666</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Гедрайтис О. С.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>332459.53</v>
-[...1 lines deleted...]
-      <c r="P10" s="2" t="inlineStr"/>
+        <v>2541159.21</v>
+      </c>
+      <c r="P10" s="2" t="n">
+        <v>2541159.21</v>
+      </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств по договорам № ПКР-000753-18, № ПКР-000755-18, № ПКР-000780-18 от 04.06.2018</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда.</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>17.01.2023</t>
+          <t>06.02.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b773a2cf-ceef-46d6-9ff3-80d521a6da62</t>
+          <t>https://kad.arbitr.ru/Card/dbc14b9f-f665-4866-89af-a09ffa242d55</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-212989/2022</t>
+          <t>А40-259566/2022</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>03.10.2022</t>
+          <t>25.11.2022</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "Л'БРУС"</t>
+          <t>ООО "ПЛАСТИКСЕРВИС"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>8618000618</t>
+          <t>5702006637</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>7719289666</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>250000</v>
+        <v>150000</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Требование о возврате взноса в компенсационный фонд СРО в связи с прекращением членства.</t>
+          <t>Возврат взноса в компенсационный фонд СРО при прекращении членства.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>06.03.2023</t>
+          <t>14.04.2023</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/104abfdf-cf04-4a0c-b92e-932ece1a64c8</t>
+          <t>https://kad.arbitr.ru/Card/f88fd656-a2c3-4fdd-b777-edbe5923c4fb</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-193535/2022</t>
+          <t>А40-244104/2022</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>07.09.2022</t>
+          <t>08.11.2022</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФЛАГМАН"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7717569097</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>7719289666</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Гедрайтис О. С.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>150000</v>
-[...3 lines deleted...]
-      </c>
+        <v>332459.53</v>
+      </c>
+      <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства согласно ст. 3.3 ФЗ № 191-ФЗ.</t>
+          <t>Взыскание денежных средств по договорам № ПКР-000753-18, № ПКР-000755-18, № ПКР-000780-18 от 04.06.2018</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>28.12.2022</t>
+          <t>17.01.2023</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/acc2107c-4fc6-4610-baff-33c0e1000fe3</t>
+          <t>https://kad.arbitr.ru/Card/b773a2cf-ceef-46d6-9ff3-80d521a6da62</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-180981/2022</t>
+          <t>А40-212989/2022</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>23.08.2022</t>
+          <t>03.10.2022</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>КАЗЁННОЕ УЧРЕЖДЕНИЕ УДМУРТСКОЙ РЕСПУБЛИКИ "УПРАВЛЕНИЕ АВТОМОБИЛЬНЫМИ ДОРОГАМИ УДМУРТСКОЙ РЕСПУБЛИКИ"</t>
+          <t>ООО "Л'БРУС"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>1831088158</t>
+          <t>8618000618</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>7719289666</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Фортунатова Е. О.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>2058726.25</v>
+        <v>250000</v>
       </c>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по государственным контрактам.</t>
+          <t>Требование о возврате взноса в компенсационный фонд СРО в связи с прекращением членства.</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>02.06.2023</t>
+          <t>06.03.2023</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6ab8bc61-9734-446d-a1c3-10ef1af3583b</t>
+          <t>https://kad.arbitr.ru/Card/104abfdf-cf04-4a0c-b92e-932ece1a64c8</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-73197/2022</t>
+          <t>А40-193535/2022</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>08.04.2022</t>
+          <t>07.09.2022</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ "АЛЬЯНС"</t>
+          <t>ООО "ФЛАГМАН"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7734270170</t>
+          <t>7717569097</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>7719289666</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="n">
+        <v>150000</v>
+      </c>
+      <c r="P14" s="2" t="n">
+        <v>150000</v>
+      </c>
+      <c r="Q14" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R14" s="2" t="inlineStr">
+        <is>
+          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства согласно ст. 3.3 ФЗ № 191-ФЗ.</t>
+        </is>
+      </c>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>28.12.2022</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K14" s="2" t="inlineStr">
-[...36 lines deleted...]
-      </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e5a62065-1357-4c2d-8ad0-2b82a1b97424</t>
+          <t>https://kad.arbitr.ru/Card/acc2107c-4fc6-4610-baff-33c0e1000fe3</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-79260/2019</t>
+          <t>А40-180981/2022</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>28.03.2019</t>
+          <t>23.08.2022</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОВИЗИОННАЯ ЛАБОРАТОРИЯ"</t>
+          <t>КАЗЁННОЕ УЧРЕЖДЕНИЕ УДМУРТСКОЙ РЕСПУБЛИКИ "УПРАВЛЕНИЕ АВТОМОБИЛЬНЫМИ ДОРОГАМИ УДМУРТСКОЙ РЕСПУБЛИКИ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>6150060842</t>
+          <t>1831088158</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7704311291</t>
+          <t>7719289666</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...2 lines deleted...]
-      <c r="O15" s="2" t="inlineStr"/>
+          <t>Фортунатова Е. О.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="n">
+        <v>2058726.25</v>
+      </c>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr"/>
-      <c r="R15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R15" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по государственным контрактам.</t>
+        </is>
+      </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>03.03.2020</t>
+          <t>02.06.2023</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c9d6a91e-028a-4b6a-9f66-372c4441ca11</t>
+          <t>https://kad.arbitr.ru/Card/6ab8bc61-9734-446d-a1c3-10ef1af3583b</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-74476/2019</t>
+          <t>А40-73197/2022</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>25.03.2019</t>
+          <t>08.04.2022</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО ВНЕДРЕНЧЕСКИЙ НАУЧНО-ТЕХНИЧЕСКИЙ ЦЕНТР "ИСТОК"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ИЗЫСКАТЕЛЕЙ "АЛЬЯНС"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>5752032978</t>
+          <t>7734270170</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
+          <t>ООО "МТК "ВОСТОКСТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7719289666</t>
+          <t>2724103999</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
-      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
       <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>30.04.2019</t>
+          <t>29.12.2025</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8160a1fc-6e1a-4180-a1dd-76d58c99d56f</t>
+          <t>https://kad.arbitr.ru/Card/e5a62065-1357-4c2d-8ad0-2b82a1b97424</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-55611/2019</t>
+          <t>А40-79260/2019</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>05.03.2019</t>
+          <t>28.03.2019</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПАНИЯ "БЭСТ"</t>
+          <t>ООО "ТЕПЛОВИЗИОННАЯ ЛАБОРАТОРИЯ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7716701514</t>
+          <t>6150060842</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7719289666</t>
+          <t>7704311291</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>24.04.2019</t>
+          <t>03.03.2020</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1b282761-e798-43da-9d8a-d6c640a98d79</t>
+          <t>https://kad.arbitr.ru/Card/c9d6a91e-028a-4b6a-9f66-372c4441ca11</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-52535/2019</t>
+          <t>А40-74476/2019</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>01.03.2019</t>
+          <t>25.03.2019</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПАНИЯ "БЭСТ"</t>
+          <t>ООО ВНЕДРЕНЧЕСКИЙ НАУЧНО-ТЕХНИЧЕСКИЙ ЦЕНТР "ИСТОК"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7716701514</t>
+          <t>5752032978</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>7719289666</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>22.05.2019</t>
+          <t>30.04.2019</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/95c3092e-4372-40b4-8d38-9769e478381a</t>
+          <t>https://kad.arbitr.ru/Card/8160a1fc-6e1a-4180-a1dd-76d58c99d56f</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-51892/2019</t>
+          <t>А40-55611/2019</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>28.02.2019</t>
+          <t>05.03.2019</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>ООО "КОМПАНИЯ "БЭСТ"</t>
@@ -2261,709 +2261,889 @@
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>7719289666</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr"/>
       <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>17.08.2019</t>
+          <t>24.04.2019</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/19545f59-8214-4265-92b1-311964cbe2af</t>
+          <t>https://kad.arbitr.ru/Card/1b282761-e798-43da-9d8a-d6c640a98d79</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-316803/2018</t>
+          <t>А40-52535/2019</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>27.12.2018</t>
+          <t>01.03.2019</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНО-ПРОЕКТНАЯ КОМПАНИЯ "СТАНДАРТ"</t>
+          <t>ООО "КОМПАНИЯ "БЭСТ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>6315660040</t>
+          <t>7716701514</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7704311291</t>
+          <t>7719289666</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr"/>
       <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>24.07.2020</t>
+          <t>22.05.2019</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/95db571d-9d36-413b-a22d-71251567a07f</t>
+          <t>https://kad.arbitr.ru/Card/95c3092e-4372-40b4-8d38-9769e478381a</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-243195/2018</t>
+          <t>А40-51892/2019</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>15.10.2018</t>
+          <t>28.02.2019</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕМАКС ГРУПП"</t>
+          <t>ООО "КОМПАНИЯ "БЭСТ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7717655500</t>
+          <t>7716701514</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "СТАНДАРТ-ПРОЕКТ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7841290163</t>
+          <t>7719289666</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>02.02.2019</t>
+          <t>17.08.2019</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e08301e-8df6-48bc-93cc-6c7db3185537</t>
+          <t>https://kad.arbitr.ru/Card/19545f59-8214-4265-92b1-311964cbe2af</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-209081/2018</t>
+          <t>А40-316803/2018</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>04.09.2018</t>
+          <t>27.12.2018</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЦЕНТР ИНЖИНИРИНГОВЫХ УСЛУГ И ТЕХНИЧЕСКОЙ ЭКСПЕРТИЗЫ"</t>
+          <t>ООО СТРОИТЕЛЬНО-ПРОЕКТНАЯ КОМПАНИЯ "СТАНДАРТ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>7730687149</t>
+          <t>6315660040</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7719289666</t>
+          <t>7704311291</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr"/>
       <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>23.01.2019</t>
+          <t>24.07.2020</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e4b8499f-be13-4ea6-8476-5904637b3d7c</t>
+          <t>https://kad.arbitr.ru/Card/95db571d-9d36-413b-a22d-71251567a07f</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-209089/2018</t>
+          <t>А40-243195/2018</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>04.09.2018</t>
+          <t>15.10.2018</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЦЕНТР ИНЖИНИРИНГОВЫХ УСЛУГ И ТЕХНИЧЕСКОЙ ЭКСПЕРТИЗЫ"</t>
+          <t>ООО "ЛЕМАКС ГРУПП"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>7730687149</t>
+          <t>7717655500</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
+          <t>СОЮЗ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "СТАНДАРТ-ПРОЕКТ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7719289666</t>
+          <t>7841290163</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr"/>
       <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>04.12.2018</t>
+          <t>02.02.2019</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3ea1d1c5-804a-4231-b060-e871230eebe4</t>
+          <t>https://kad.arbitr.ru/Card/2e08301e-8df6-48bc-93cc-6c7db3185537</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-179860/2018</t>
+          <t>А40-209081/2018</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>02.08.2018</t>
+          <t>04.09.2018</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО УПРАВЛЯЮЩАЯ КОМПАНИЯ "РУССТРОЙСОЮЗ"</t>
+          <t>ООО "ЦЕНТР ИНЖИНИРИНГОВЫХ УСЛУГ И ТЕХНИЧЕСКОЙ ЭКСПЕРТИЗЫ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>7731630635</t>
+          <t>7730687149</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ ПРОЕКТ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7721278132</t>
+          <t>7719289666</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>13.12.2018</t>
+          <t>23.01.2019</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0294c512-8f6c-4102-b1bd-cab2d235d7a7</t>
+          <t>https://kad.arbitr.ru/Card/e4b8499f-be13-4ea6-8476-5904637b3d7c</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-97460/2017</t>
+          <t>А40-209089/2018</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>30.05.2017</t>
+          <t>04.09.2018</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ГУ ПФР № 10 по г. Москве и Московской области</t>
+          <t>ООО "ЦЕНТР ИНЖИНИРИНГОВЫХ УСЛУГ И ТЕХНИЧЕСКОЙ ЭКСПЕРТИЗЫ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>7701319704</t>
+          <t>7730687149</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>7719289666</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Шевелева Л. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr"/>
       <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>04.07.2017</t>
+          <t>04.12.2018</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/03e993fb-cb55-4d35-9c6f-9f960841144c</t>
+          <t>https://kad.arbitr.ru/Card/3ea1d1c5-804a-4231-b060-e871230eebe4</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-165135/2016</t>
+          <t>А40-179860/2018</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>04.08.2016</t>
+          <t>02.08.2018</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭДВАЙС"</t>
+          <t>ООО УПРАВЛЯЮЩАЯ КОМПАНИЯ "РУССТРОЙСОЮЗ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>7814539274</t>
+          <t>7731630635</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ ПРОЕКТ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7719289666</t>
+          <t>7721278132</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
+          <t>13.12.2018</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U26" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0294c512-8f6c-4102-b1bd-cab2d235d7a7</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>А40-97460/2017</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>30.05.2017</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>ГУ ПФР № 10 по г. Москве и Московской области</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>7701319704</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>7719289666</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Шевелева Л. А.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2017</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/03e993fb-cb55-4d35-9c6f-9f960841144c</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А40-165135/2016</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>04.08.2016</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭДВАЙС"</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>7814539274</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ПРОЕКТСИТИ"</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>7719289666</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Кочетков А. А.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
           <t>16.12.2016</t>
         </is>
       </c>
-      <c r="T26" s="2" t="inlineStr">
+      <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U26" s="3" t="inlineStr">
+      <c r="U28" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/df30cc60-4598-4bf6-9fd1-2a87fd583a9d</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>