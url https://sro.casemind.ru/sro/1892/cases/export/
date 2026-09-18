--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ff9af2b-21ba-4b00-83cb-685ef6ea92b3" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6690c658-1f93-474b-a25e-4069585d6f44" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7007214-b0f2-4819-b800-a349c075a00d" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21927db6-5017-46d8-8053-8d4045183e57" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88480169-1d26-40e1-b858-ba26fb035638" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9252465-5f65-471c-b6d3-815d9a27bf44" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0aa486e6-7e3d-4007-8bf6-65a6d08b8423" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/147a8cfc-d065-4ea5-ae9a-79e9c8ad71ce" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/980155cd-66bb-4fac-ba87-f3698047de31" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be28c7b3-c9ce-4233-839d-953478cf1bc8" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcb00f3b-aef2-413b-b951-8c3a964323da" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/732a298d-18b8-4e7d-ac7b-ba3afd228d59" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42c18819-58be-473a-8577-db27a3f73bab" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08f3d756-0dae-4581-8484-ec4d55841633" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eab8562a-4916-4de3-b2d0-6c8bdd2352fe" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3bf737d-146a-4fcd-8b37-3df4f624b0e7" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a42b02c2-f107-4a60-8fd2-d66476d2bc96" TargetMode="External" Id="rId17" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d41b516b-8efa-407f-a7be-e6150bb62205" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ff9af2b-21ba-4b00-83cb-685ef6ea92b3" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6690c658-1f93-474b-a25e-4069585d6f44" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7007214-b0f2-4819-b800-a349c075a00d" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21927db6-5017-46d8-8053-8d4045183e57" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88480169-1d26-40e1-b858-ba26fb035638" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9252465-5f65-471c-b6d3-815d9a27bf44" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf45abb0-e2f4-4340-98a1-de0dd4129426" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14cfbf77-6d5d-4f0e-a9e4-5e14349c94fc" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0aa486e6-7e3d-4007-8bf6-65a6d08b8423" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c145282-b020-46e4-a445-1b35b8342a3a" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/147a8cfc-d065-4ea5-ae9a-79e9c8ad71ce" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/980155cd-66bb-4fac-ba87-f3698047de31" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be28c7b3-c9ce-4233-839d-953478cf1bc8" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcb00f3b-aef2-413b-b951-8c3a964323da" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/732a298d-18b8-4e7d-ac7b-ba3afd228d59" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42c18819-58be-473a-8577-db27a3f73bab" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eab8562a-4916-4de3-b2d0-6c8bdd2352fe" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08f3d756-0dae-4581-8484-ec4d55841633" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3bf737d-146a-4fcd-8b37-3df4f624b0e7" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a42b02c2-f107-4a60-8fd2-d66476d2bc96" TargetMode="External" Id="rId21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U18"/>
+  <dimension ref="A1:U22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,56 +589,56 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А40-192924/2026</t>
+          <t>А40-244289/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>06.07.2026</t>
+          <t>14.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
@@ -649,1561 +649,1913 @@
           <t>7840290890</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "УНИВЕРСАЛПРОЕКТ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7724300749</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr"/>
-      <c r="T2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0ff9af2b-21ba-4b00-83cb-685ef6ea92b3</t>
+          <t>https://kad.arbitr.ru/Card/d41b516b-8efa-407f-a7be-e6150bb62205</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А15-7114/2026</t>
+          <t>А40-192924/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>14.05.2026</t>
+          <t>06.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>Судебный пристав-исполнитель Мосп по Оип Уфссп по Рд Умаханов Камал Аскерханович</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДАГЭНЕРЖИ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "УНИВЕРСАЛПРОЕКТ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>0548011746</t>
+          <t>7724300749</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Дагестан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Дубницкая Д. А.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
-      <c r="S3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S3" s="2" t="inlineStr"/>
+      <c r="T3" s="2" t="inlineStr"/>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6690c658-1f93-474b-a25e-4069585d6f44</t>
+          <t>https://kad.arbitr.ru/Card/0ff9af2b-21ba-4b00-83cb-685ef6ea92b3</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-46153/2026</t>
+          <t>А15-7114/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>24.02.2026</t>
+          <t>14.05.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЭК ГРУПП"</t>
+          <t>Судебный пристав-исполнитель Мосп по Оип Уфссп по Рд Умаханов Камал Аскерханович</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>6685023350</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "УНИВЕРСАЛПРОЕКТ"</t>
+          <t>ООО "ДАГЭНЕРЖИ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7724300749</t>
+          <t>0548011746</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Дубницкая Д. А.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b7007214-b0f2-4819-b800-a349c075a00d</t>
+          <t>https://kad.arbitr.ru/Card/6690c658-1f93-474b-a25e-4069585d6f44</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А40-264278/2025</t>
+          <t>А40-46153/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>01.10.2025</t>
+          <t>24.02.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>ООО "ДЭК ГРУПП"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>6685023350</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "УНИВЕРСАЛПРОЕКТ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>7724300749</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Большебратская Е. А.</t>
+          <t>Сорокин В. П.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>57650</v>
-[...3 lines deleted...]
-      </c>
+        <v>72742.46000000001</v>
+      </c>
+      <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО по обязательствам члена (ООО ПСК Архитектоника).</t>
+          <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>17.02.2026</t>
+          <t>23.04.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/21927db6-5017-46d8-8053-8d4045183e57</t>
+          <t>https://kad.arbitr.ru/Card/b7007214-b0f2-4819-b800-a349c075a00d</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А15-13098/2025</t>
+          <t>А40-264278/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>12.09.2025</t>
+          <t>01.10.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДАГЭНЕРЖИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>0548011746</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Ведущий судебный пристав-исполнитель Сосп по Рд Умаханов Камал Аскерханович</t>
-[...2 lines deleted...]
-      <c r="L6" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "УНИВЕРСАЛПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>7724300749</t>
+        </is>
+      </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Дагестан</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Тагирова З. Т.</t>
-[...5 lines deleted...]
-      <c r="R6" s="2" t="inlineStr"/>
+          <t>Большебратская Е. А.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="n">
+        <v>57650</v>
+      </c>
+      <c r="P6" s="2" t="n">
+        <v>57650</v>
+      </c>
+      <c r="Q6" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R6" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО по обязательствам члена (ООО ПСК Архитектоника).</t>
+        </is>
+      </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>12.02.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/88480169-1d26-40e1-b858-ba26fb035638</t>
+          <t>https://kad.arbitr.ru/Card/21927db6-5017-46d8-8053-8d4045183e57</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-196870/2025</t>
+          <t>А15-13098/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>30.07.2025</t>
+          <t>12.09.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>МОСКОВСКИЙ ФОНД РЕНОВАЦИИ ЖИЛОЙ ЗАСТРОЙКИ</t>
+          <t>ООО "ДАГЭНЕРЖИ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7703434808</t>
+          <t>0548011746</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "МДТ ГРУПП"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ведущий судебный пристав-исполнитель Сосп по Рд Умаханов Камал Аскерханович</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr"/>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Тагирова З. Т.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>12.02.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a9252465-5f65-471c-b6d3-815d9a27bf44</t>
+          <t>https://kad.arbitr.ru/Card/88480169-1d26-40e1-b858-ba26fb035638</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А29-4332/2025</t>
+          <t>А40-196870/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>08.04.2025</t>
+          <t>30.07.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО Сландер</t>
+          <t>МОСКОВСКИЙ ФОНД РЕНОВАЦИИ ЖИЛОЙ ЗАСТРОЙКИ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7811534158</t>
+          <t>7703434808</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "Лапландия"</t>
+          <t>ООО "МДТ ГРУПП"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>1106035647</t>
+          <t>7722409324</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Коми</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Сухоруков А. И.</t>
-[...2 lines deleted...]
-      <c r="O8" s="2" t="inlineStr"/>
+          <t>Галиева Р. Е.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="n">
+        <v>256373085.93</v>
+      </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R8" s="2" t="inlineStr"/>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R8" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору (возврат аванса).</t>
+        </is>
+      </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>18.10.2025</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0aa486e6-7e3d-4007-8bf6-65a6d08b8423</t>
+          <t>https://kad.arbitr.ru/Card/a9252465-5f65-471c-b6d3-815d9a27bf44</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А60-62743/2023</t>
+          <t>А15-6728/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>20.11.2023</t>
+          <t>16.05.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>Федореев Виктор Вечиславович</t>
+          <t>ООО "ДАГЭНЕРЖИ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>665401893108</t>
+          <t>0548011746</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРХИТЕКТУРНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"АППАРАТ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Умаханов Камал Аскерханович</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr"/>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Шелепова А. С.</t>
+          <t>Тагирова З. Т.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>01.05.2025</t>
+          <t>04.08.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/147a8cfc-d065-4ea5-ae9a-79e9c8ad71ce</t>
+          <t>https://kad.arbitr.ru/Card/cf45abb0-e2f4-4340-98a1-de0dd4129426</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А07-30215/2023</t>
+          <t>А15-6689/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>14.09.2023</t>
+          <t>16.05.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ</t>
+          <t>ООО "ДАГЭНЕРЖИ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>0277071467</t>
+          <t>0548011746</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕРМСКИЙ ЭНЕРГОСЕРВИС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Умаханов Камал Аскерханович</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr"/>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС Республики Дагестан</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Савельева Д. Р.</t>
+          <t>Тагирова З. Т.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>20.02.2025</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/980155cd-66bb-4fac-ba87-f3698047de31</t>
+          <t>https://kad.arbitr.ru/Card/14cfbf77-6d5d-4f0e-a9e4-5e14349c94fc</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-204665/2022</t>
+          <t>А29-4332/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>21.09.2022</t>
+          <t>08.04.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "АГРА"</t>
+          <t>ООО Сландер</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>5448456500</t>
+          <t>7811534158</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "УНИВЕРСАЛПРОЕКТ"</t>
+          <t>ООО "Лапландия"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7724300749</t>
+          <t>1106035647</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Коми</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Литвиненко Ю. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Сухоруков А. И.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>13.12.2022</t>
+          <t>18.10.2025</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/be28c7b3-c9ce-4233-839d-953478cf1bc8</t>
+          <t>https://kad.arbitr.ru/Card/0aa486e6-7e3d-4007-8bf6-65a6d08b8423</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-182670/2021</t>
+          <t>А60-34369/2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>27.08.2021</t>
+          <t>27.06.2024</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПК ЭНЕРГОСТРОЙ"</t>
+          <t>ООО "Архитектурная мастерская ИНЖЕНИУМ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7103513790</t>
+          <t>6658372070</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+          <t>ООО "ВТОРМЕТ-ЕК"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7704311291</t>
+          <t>6685141875</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Маковкина О. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>17.09.2023</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dcb00f3b-aef2-413b-b951-8c3a964323da</t>
+          <t>https://kad.arbitr.ru/Card/6c145282-b020-46e4-a445-1b35b8342a3a</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-173885/2019</t>
+          <t>А60-62743/2023</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>05.07.2019</t>
+          <t>20.11.2023</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРХИТЕКТУРНО-КОНСТРУКТОРСКОЕ БЮРО АРХИТЕКТОНИКА"</t>
+          <t>Федореев Виктор Вечиславович</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>4345471128</t>
+          <t>665401893108</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "УНИВЕРСАЛПРОЕКТ"</t>
+          <t>ООО "АРХИТЕКТУРНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"АППАРАТ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7724300749</t>
+          <t>6670486323</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Шелепова А. С.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
       <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>24.09.2019</t>
+          <t>01.05.2025</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/732a298d-18b8-4e7d-ac7b-ba3afd228d59</t>
+          <t>https://kad.arbitr.ru/Card/147a8cfc-d065-4ea5-ae9a-79e9c8ad71ce</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-255575/2018</t>
+          <t>А07-30215/2023</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>26.10.2018</t>
+          <t>14.09.2023</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОП-РЕСТАВРАЦИЯ"</t>
+          <t>ООО БАШКИРСКИЕ РАСПРЕДЕЛИТЕЛЬНЫЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7718806537</t>
+          <t>0277071467</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "УНИВЕРСАЛПРОЕКТ"</t>
+          <t>ООО "ПЕРМСКИЙ ЭНЕРГОСЕРВИС"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7724300749</t>
+          <t>5904235132</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Савельева Д. Р.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
       <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>15.05.2019</t>
+          <t>20.02.2025</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/42c18819-58be-473a-8577-db27a3f73bab</t>
+          <t>https://kad.arbitr.ru/Card/980155cd-66bb-4fac-ba87-f3698047de31</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-209106/2018</t>
+          <t>А40-204665/2022</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>04.09.2018</t>
+          <t>21.09.2022</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОММУНИКАЦИИ"</t>
+          <t>ООО "АГРА"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>7805297999</t>
+          <t>5448456500</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "УНИВЕРСАЛПРОЕКТ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>7724300749</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...2 lines deleted...]
-      <c r="O15" s="2" t="inlineStr"/>
+          <t>Литвиненко Ю. В.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="n">
+        <v>150000</v>
+      </c>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr"/>
-      <c r="R15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R15" s="2" t="inlineStr">
+        <is>
+          <t>Требование о возврате взноса в компенсационный фонд в связи с прекращением членства в СРО</t>
+        </is>
+      </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>20.11.2018</t>
+          <t>13.12.2022</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/08f3d756-0dae-4581-8484-ec4d55841633</t>
+          <t>https://kad.arbitr.ru/Card/be28c7b3-c9ce-4233-839d-953478cf1bc8</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-209111/2018</t>
+          <t>А40-182670/2021</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>04.09.2018</t>
+          <t>27.08.2021</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОММУНИКАЦИИ"</t>
+          <t>ООО "ПК ЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7805297999</t>
+          <t>7103513790</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "УНИВЕРСАЛПРОЕКТ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7724300749</t>
+          <t>7704311291</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
-      <c r="Q16" s="2" t="inlineStr"/>
-      <c r="R16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R16" s="2" t="inlineStr">
+        <is>
+          <t>Имущественные требования к СРО не предъявлялись.</t>
+        </is>
+      </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>11.06.2019</t>
+          <t>17.09.2023</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eab8562a-4916-4de3-b2d0-6c8bdd2352fe</t>
+          <t>https://kad.arbitr.ru/Card/dcb00f3b-aef2-413b-b951-8c3a964323da</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-203184/2018</t>
+          <t>А40-173885/2019</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>29.08.2018</t>
+          <t>05.07.2019</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЯЖПРОМЭЛЕКТРОМЕТ"</t>
+          <t>ООО "АРХИТЕКТУРНО-КОНСТРУКТОРСКОЕ БЮРО АРХИТЕКТОНИКА"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>6671343952</t>
+          <t>4345471128</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ ПРОЕКТ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "УНИВЕРСАЛПРОЕКТ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7721278132</t>
+          <t>7724300749</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>17.10.2018</t>
+          <t>24.09.2019</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d3bf737d-146a-4fcd-8b37-3df4f624b0e7</t>
+          <t>https://kad.arbitr.ru/Card/732a298d-18b8-4e7d-ac7b-ba3afd228d59</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-165956/2016</t>
+          <t>А40-255575/2018</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>05.08.2016</t>
+          <t>26.10.2018</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОРГОВАЯ ПРОМЫШЛЕННАЯ КОМПАНИЯ"</t>
+          <t>ООО "ТОП-РЕСТАВРАЦИЯ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7802754478</t>
+          <t>7718806537</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "УНИВЕРСАЛПРОЕКТ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>7724300749</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
+          <t>15.05.2019</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/42c18819-58be-473a-8577-db27a3f73bab</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А40-209111/2018</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>04.09.2018</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОММУНИКАЦИИ"</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>7805297999</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "УНИВЕРСАЛПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>7724300749</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
+      <c r="S19" s="2" t="inlineStr">
+        <is>
+          <t>11.06.2019</t>
+        </is>
+      </c>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/eab8562a-4916-4de3-b2d0-6c8bdd2352fe</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А40-209106/2018</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>04.09.2018</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОММУНИКАЦИИ"</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>7805297999</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "УНИВЕРСАЛПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>7724300749</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>20.11.2018</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/08f3d756-0dae-4581-8484-ec4d55841633</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>А40-203184/2018</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>29.08.2018</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЯЖПРОМЭЛЕКТРОМЕТ"</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>6671343952</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ ПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>7721278132</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr">
+        <is>
+          <t>17.10.2018</t>
+        </is>
+      </c>
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d3bf737d-146a-4fcd-8b37-3df4f624b0e7</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А40-165956/2016</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>05.08.2016</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТОРГОВАЯ ПРОМЫШЛЕННАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>7802754478</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "УНИВЕРСАЛПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>7724300749</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
           <t>02.12.2016</t>
         </is>
       </c>
-      <c r="T18" s="2" t="inlineStr">
+      <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U18" s="3" t="inlineStr">
+      <c r="U22" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a42b02c2-f107-4a60-8fd2-d66476d2bc96</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>