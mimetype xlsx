--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98739034-1ca2-4485-996b-2eca602bcc6f" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc7cc90b-780e-4798-847d-fc125274f1a0" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc781188-f7e9-419f-9e0d-c6faeb582eab" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/245ead3d-e235-4310-9c2c-2646d57d1255" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ead1d174-64e5-497e-bfb5-ae68ccdd3c56" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e293137d-f31d-436f-b94b-0d67bca26f02" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b7f7df5-dc00-42e0-b7ea-346b5f15471f" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53722ddd-b73c-474b-84cf-4885b341471c" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9fe267b-3526-4fb3-b8f2-f98bd1f0de81" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6bd7e248-92e7-4d35-ac25-592b3ad9a592" TargetMode="External" Id="rId10" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98739034-1ca2-4485-996b-2eca602bcc6f" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc7cc90b-780e-4798-847d-fc125274f1a0" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d002ca7-5569-48f7-a032-84a6c5a266ad" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc781188-f7e9-419f-9e0d-c6faeb582eab" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/245ead3d-e235-4310-9c2c-2646d57d1255" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24400afe-beee-4fee-888a-78917cab8fe7" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df8a27ef-b367-4796-975d-6d04a2c01f90" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ead1d174-64e5-497e-bfb5-ae68ccdd3c56" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e293137d-f31d-436f-b94b-0d67bca26f02" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b7f7df5-dc00-42e0-b7ea-346b5f15471f" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53722ddd-b73c-474b-84cf-4885b341471c" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6bd7e248-92e7-4d35-ac25-592b3ad9a592" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9fe267b-3526-4fb3-b8f2-f98bd1f0de81" TargetMode="External" Id="rId13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U11"/>
+  <dimension ref="A1:U14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -777,763 +777,1033 @@
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
           <t>14.09.2019</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/fc7cc90b-780e-4798-847d-fc125274f1a0</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А56-124093/2018</t>
+          <t>А56-50902/2019</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>08.10.2018</t>
+          <t>30.04.2019</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ООО "Кристаль"</t>
+          <t>ООО "АРХСТРОЙПРОЕКТ" ХОЛДИНГ "РОСЭНЕРГО"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7842493889</t>
+          <t>7417016038</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7814290566</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>22.03.2019</t>
+          <t>01.08.2019</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fc781188-f7e9-419f-9e0d-c6faeb582eab</t>
+          <t>https://kad.arbitr.ru/Card/3d002ca7-5569-48f7-a032-84a6c5a266ad</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А40-183588/2018</t>
+          <t>А56-124093/2018</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>08.08.2018</t>
+          <t>08.10.2018</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛПРОКОМ НН"</t>
+          <t>ООО "Кристаль"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>5258097814</t>
+          <t>7842493889</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7704311291</t>
+          <t>7814290566</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>06.08.2019</t>
+          <t>22.03.2019</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/245ead3d-e235-4310-9c2c-2646d57d1255</t>
+          <t>https://kad.arbitr.ru/Card/fc781188-f7e9-419f-9e0d-c6faeb582eab</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А56-55133/2017</t>
+          <t>А40-183588/2018</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>27.07.2017</t>
+          <t>08.08.2018</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦСЕРВИС"</t>
+          <t>ООО "ЭЛПРОКОМ НН"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>2536200196</t>
+          <t>5258097814</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7814290566</t>
+          <t>7704311291</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>26.01.2018</t>
+          <t>06.08.2019</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ead1d174-64e5-497e-bfb5-ae68ccdd3c56</t>
+          <t>https://kad.arbitr.ru/Card/245ead3d-e235-4310-9c2c-2646d57d1255</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А56-47143/2017</t>
+          <t>А56-44768/2018</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>30.06.2017</t>
+          <t>11.04.2018</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПБ ТЕПЛОЭНЕРГО"</t>
+          <t>АССОЦИАЦИЯ СРО О Н Н О – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НОПРИЗ»</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7839488060</t>
+          <t>7704311291</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7814290566</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>19.10.2017</t>
+          <t>01.06.2018</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e293137d-f31d-436f-b94b-0d67bca26f02</t>
+          <t>https://kad.arbitr.ru/Card/24400afe-beee-4fee-888a-78917cab8fe7</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А56-15068/2017</t>
+          <t>А56-3540/2018</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>13.03.2017</t>
+          <t>12.01.2018</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕТСТРОЙГРУПП"</t>
+          <t>ООО "СПЕЦСЕРВИС"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7734715020</t>
+          <t>2536200196</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>7814290566</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>31.07.2017</t>
+          <t>28.03.2018</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3b7f7df5-dc00-42e0-b7ea-346b5f15471f</t>
+          <t>https://kad.arbitr.ru/Card/df8a27ef-b367-4796-975d-6d04a2c01f90</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А56-70722/2016</t>
+          <t>А56-55133/2017</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>12.10.2016</t>
+          <t>27.07.2017</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТСТРОЙ"</t>
+          <t>ООО "СПЕЦСЕРВИС"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>5020073158</t>
+          <t>2536200196</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7814290566</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>18.03.2017</t>
+          <t>26.01.2018</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/53722ddd-b73c-474b-84cf-4885b341471c</t>
+          <t>https://kad.arbitr.ru/Card/ead1d174-64e5-497e-bfb5-ae68ccdd3c56</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А56-59744/2016</t>
+          <t>А56-47143/2017</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>29.08.2016</t>
+          <t>30.06.2017</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНТАЖСТРОЙ"</t>
+          <t>ООО "СПБ ТЕПЛОЭНЕРГО"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7203302472</t>
+          <t>7839488060</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7814290566</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>03.01.2017</t>
+          <t>19.10.2017</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b9fe267b-3526-4fb3-b8f2-f98bd1f0de81</t>
+          <t>https://kad.arbitr.ru/Card/e293137d-f31d-436f-b94b-0d67bca26f02</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А56-59750/2016</t>
+          <t>А56-15068/2017</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>29.08.2016</t>
+          <t>13.03.2017</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬЯНС"</t>
+          <t>ООО "МЕТСТРОЙГРУПП"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>6452098715</t>
+          <t>7734715020</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>7814290566</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
+          <t>31.07.2017</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U11" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3b7f7df5-dc00-42e0-b7ea-346b5f15471f</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А56-70722/2016</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>12.10.2016</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОЕКТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>5020073158</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС"</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>7814290566</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Чекунов Н. А.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>18.03.2017</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/53722ddd-b73c-474b-84cf-4885b341471c</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А56-59750/2016</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>29.08.2016</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>6452098715</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>7814290566</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Малышева Е. В.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
           <t>11.10.2016</t>
         </is>
       </c>
-      <c r="T11" s="2" t="inlineStr">
+      <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U11" s="3" t="inlineStr">
+      <c r="U13" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/6bd7e248-92e7-4d35-ac25-592b3ad9a592</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>А56-59744/2016</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>29.08.2016</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МОНТАЖСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>7203302472</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>7814290566</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Малышева Е. В.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>03.01.2017</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b9fe267b-3526-4fb3-b8f2-f98bd1f0de81</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>