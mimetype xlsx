--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -747,51 +747,51 @@
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Привлечение СРО к субсидиарной ответственности по обязательствам ООО «РДС»</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>12.04.2026</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/4430c23b-cf59-4880-b483-1d12ed225672</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А40-185620/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>21.07.2025</t>
@@ -846,51 +846,51 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Шуваева М. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>1893549.86</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по контракту (ст. 60.1 ГрК РФ)</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>10.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/23999a0e-41d4-45a7-bd73-cdd0e4223a7a</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А40-302349/2023</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>25.12.2023</t>