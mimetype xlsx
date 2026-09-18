--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c68eed8-e26d-45ee-9e3c-009968562bd4" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb8e4295-1e72-4f35-9f46-ec2ae343fc0d" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db6e3766-c3b1-4639-b678-25effb9a75ac" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a9f488c-d1ad-48f6-8fe1-ac6af2f11f35" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d5f69f8-5efb-4965-893d-808180fad238" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fbec784c-9623-4127-8351-5d95b8baea23" TargetMode="External" Id="rId6" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c68eed8-e26d-45ee-9e3c-009968562bd4" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb8e4295-1e72-4f35-9f46-ec2ae343fc0d" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7ec77c1-88bc-42d0-830a-991643fde550" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db6e3766-c3b1-4639-b678-25effb9a75ac" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a9f488c-d1ad-48f6-8fe1-ac6af2f11f35" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11d769c1-98b4-4c05-9b70-cf1c6d8b6c99" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e35e0ca9-dabb-4fd8-8417-7fec460a7dc1" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d5f69f8-5efb-4965-893d-808180fad238" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3690658-9398-4ff4-bab8-5afea4ab7b19" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fbec784c-9623-4127-8351-5d95b8baea23" TargetMode="External" Id="rId10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U7"/>
+  <dimension ref="A1:U11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -757,435 +757,795 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>6220266.86</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>23.03.2026</t>
+          <t>20.05.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/eb8e4295-1e72-4f35-9f46-ec2ae343fc0d</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-184951/2025</t>
+          <t>А82-13277/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>18.07.2025</t>
+          <t>11.08.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "ТЕХАЛЬЯНС"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>3329095153</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВИРАТЕК"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ АЛЬФА-СТРОЙ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7722388804</t>
+          <t>7604372727</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
+          <t>Сафина Ю. И.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>28.01.2026</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/db6e3766-c3b1-4639-b678-25effb9a75ac</t>
+          <t>https://kad.arbitr.ru/Card/e7ec77c1-88bc-42d0-830a-991643fde550</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А41-5736/2025</t>
+          <t>А40-184951/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>28.01.2025</t>
+          <t>18.07.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>5045045138</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>АО "ХАТМАН ГРУПП"</t>
+          <t>ООО "ВИРАТЕК"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>5047276074</t>
+          <t>7722388804</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Арешкина И. Д.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>28.01.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6a9f488c-d1ad-48f6-8fe1-ac6af2f11f35</t>
+          <t>https://kad.arbitr.ru/Card/db6e3766-c3b1-4639-b678-25effb9a75ac</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А28-1614/2024</t>
+          <t>А41-5736/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>14.02.2024</t>
+          <t>28.01.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>КОГБУЗ "Свечинская ЦРБ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>4328001010</t>
+          <t>5045045138</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>АО "Хатман Групп"</t>
+          <t>АО "ХАТМАН ГРУПП"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>5047276074</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>2 арбитражный апелляционный суд</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Савельев А. Б.</t>
+          <t>Арешкина И. Д.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5d5f69f8-5efb-4965-893d-808180fad238</t>
+          <t>https://kad.arbitr.ru/Card/6a9f488c-d1ad-48f6-8fe1-ac6af2f11f35</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-176223/2018</t>
+          <t>А76-16090/2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>30.07.2018</t>
+          <t>16.05.2024</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО СПК "ИНЖСЕТЬПРОЕКТ"</t>
+          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЧЕЛЯБОБЛИНВЕСТСТРОЙ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7726596756</t>
+          <t>7451383800</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+          <t>АО "Хатман групп"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7704311291</t>
+          <t>5047276074</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>18 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Арямов А. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
+          <t>18.07.2026</t>
+        </is>
+      </c>
+      <c r="T7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U7" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/11d769c1-98b4-4c05-9b70-cf1c6d8b6c99</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>А76-13356/2024</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>23.04.2024</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЧЕЛЯБОБЛИНВЕСТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>7451383800</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>АО "Хатман групп"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>5047276074</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>18 арбитражный апелляционный суд</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Арямов А. А.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>18.07.2026</t>
+        </is>
+      </c>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U8" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e35e0ca9-dabb-4fd8-8417-7fec460a7dc1</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>А28-1614/2024</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>14.02.2024</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>КОГБУЗ "Свечинская ЦРБ"</t>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>4328001010</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>АО "Хатман Групп"</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>5047276074</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>2 арбитражный апелляционный суд</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Савельев А. Б.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R9" s="2" t="inlineStr"/>
+      <c r="S9" s="2" t="inlineStr">
+        <is>
+          <t>20.06.2026</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U9" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5d5f69f8-5efb-4965-893d-808180fad238</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>А19-18519/2023</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2023</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Вихоревского городского поселения</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>3823018143</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>АО "Хатман Групп"</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>5047276074</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>4 арбитражный апелляционный суд</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Маркова О. А.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>04.10.2024</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U10" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c3690658-9398-4ff4-bab8-5afea4ab7b19</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>А40-176223/2018</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>30.07.2018</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>ООО СПК "ИНЖСЕТЬПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>7726596756</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>7704311291</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
           <t>10.10.2019</t>
         </is>
       </c>
-      <c r="T7" s="2" t="inlineStr">
+      <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U7" s="3" t="inlineStr">
+      <c r="U11" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/fbec784c-9623-4127-8351-5d95b8baea23</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>