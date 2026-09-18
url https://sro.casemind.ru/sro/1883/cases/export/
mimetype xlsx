--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -666,51 +666,51 @@
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Хайруллина М. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Взыскание компенсационной выплаты из средств компенсационного фонда СРО.</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/1ea45e33-814c-406f-88ff-6afac6b25cdd</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А41-81438/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>16.09.2025</t>
@@ -759,51 +759,51 @@
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Шиляев А. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>04.04.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/475216b1-92b3-4449-b764-2942b2c36873</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А56-107739/2022</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>26.10.2022</t>
@@ -863,51 +863,51 @@
         <is>
           <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>150000</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Требование о возврате взноса в компенсационный фонд в связи с прекращением членства в СРО.</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
           <t>14.09.2023</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a887d205-60ed-4d5d-bfff-90f223da26b2</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А56-97082/2022</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>26.09.2022</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>