--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2638c7fe-af95-4bd3-8be6-5649208babfa" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f285521-1685-4426-abf7-73436f901d0a" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d2e6f1d-11e3-4fd0-9d47-edb2d28d30f0" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce0d9b67-3fec-4c66-ab83-68dec9abae6e" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89e5b6e5-46a5-4a9e-93d7-ca55abe51c46" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c62317a4-66c2-4868-aea4-1ecc86c3089a" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e659f4a8-f4a7-407e-a50e-c71fae6961ca" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5130d5dc-ed27-4d75-96b6-349d98ef6293" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53eeb0c9-f6e6-4028-ab49-093f8ee575eb" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9936ef52-42be-4d8e-b530-fe6e84deafa5" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa21dae2-5453-4483-900e-fefbbe5cddee" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/486d7d27-271f-4578-8eb7-0bb92696fc17" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7aa9aa45-96dd-44d4-b0c6-2d8b159aa056" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1abc4d0-cfb1-49c9-b2fa-5a671065378b" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c227ed9f-3421-4718-b3bd-cd41cb5a0245" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfe47afa-d0e0-4b6d-a494-2671f9216346" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4b45bfd-d994-41cf-befd-1838e2b36558" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/495b9cdc-4433-4218-83aa-d3b75e66f252" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02eeff25-265c-40ce-845c-86d16318f657" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/734b080b-cfd4-4e49-a45f-57cc7c4db33e" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbaf7b99-bf44-4e9c-8c08-a924c9e75a5e" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87f4ccf9-85d7-4869-bca6-275288f70a30" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9e0efdc-617b-481e-bc92-5ca7ed0d010a" TargetMode="External" Id="rId23" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2638c7fe-af95-4bd3-8be6-5649208babfa" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f285521-1685-4426-abf7-73436f901d0a" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d2e6f1d-11e3-4fd0-9d47-edb2d28d30f0" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce0d9b67-3fec-4c66-ab83-68dec9abae6e" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89e5b6e5-46a5-4a9e-93d7-ca55abe51c46" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c62317a4-66c2-4868-aea4-1ecc86c3089a" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8dbc080c-1627-4987-aefa-ea18bd5f9fd1" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e659f4a8-f4a7-407e-a50e-c71fae6961ca" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5130d5dc-ed27-4d75-96b6-349d98ef6293" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53eeb0c9-f6e6-4028-ab49-093f8ee575eb" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9936ef52-42be-4d8e-b530-fe6e84deafa5" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa21dae2-5453-4483-900e-fefbbe5cddee" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/486d7d27-271f-4578-8eb7-0bb92696fc17" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7aa9aa45-96dd-44d4-b0c6-2d8b159aa056" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1abc4d0-cfb1-49c9-b2fa-5a671065378b" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c227ed9f-3421-4718-b3bd-cd41cb5a0245" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfe47afa-d0e0-4b6d-a494-2671f9216346" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4b45bfd-d994-41cf-befd-1838e2b36558" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/495b9cdc-4433-4218-83aa-d3b75e66f252" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02eeff25-265c-40ce-845c-86d16318f657" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/734b080b-cfd4-4e49-a45f-57cc7c4db33e" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbaf7b99-bf44-4e9c-8c08-a924c9e75a5e" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87f4ccf9-85d7-4869-bca6-275288f70a30" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9e0efdc-617b-481e-bc92-5ca7ed0d010a" TargetMode="External" Id="rId24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U24"/>
+  <dimension ref="A1:U25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -658,51 +658,51 @@
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "ПРОЕКТИРОВАНИЕ ДОРОГ И ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7811154950</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Несмиян И. С.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>12.06.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/2638c7fe-af95-4bd3-8be6-5649208babfa</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А56-15273/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>13.02.2026</t>
@@ -757,51 +757,51 @@
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Хижняк М. С.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>1052795.46</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Взыскание средств в связи с неисполнением обязательств членом СРО ООО ИТЦ Запсибгидропром.</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>18.03.2026</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0f285521-1685-4426-abf7-73436f901d0a</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А45-1102/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>20.01.2026</t>
@@ -856,51 +856,51 @@
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Красько А. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>1855785.38</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Взыскание неустойки по договору проектирования с подрядчика и субсидиарно с СРО.</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>10.05.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/2d2e6f1d-11e3-4fd0-9d47-edb2d28d30f0</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А56-134368/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>26.12.2025</t>
@@ -957,51 +957,51 @@
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Косенко Т. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>1861527.1</v>
       </c>
       <c r="P5" s="2" t="n">
         <v>1861527.1</v>
       </c>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту на проектирование</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>26.03.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/ce0d9b67-3fec-4c66-ab83-68dec9abae6e</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А56-73281/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>04.08.2025</t>
@@ -1159,351 +1159,351 @@
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Бармина И. Н.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>265765.65</v>
       </c>
       <c r="P7" s="2" t="n">
         <v>265765.65</v>
       </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту (неустойка).</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>20.03.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/c62317a4-66c2-4868-aea4-1ecc86c3089a</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А56-27872/2021</t>
+          <t>А59-6881/2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>05.04.2021</t>
+          <t>24.10.2024</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНССТРОЙСЕРВИС"</t>
+          <t>АДМИНИСТРАЦИЯ МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ "ГОРОДСКОЙ ОКРУГ НОГЛИКСКИЙ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>2308105835</t>
+          <t>6513001410</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "ПРОЕКТИРОВАНИЕ ДОРОГ И ИНФРАСТРУКТУРЫ"</t>
+          <t>ООО "ПРОМСТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7811154950</t>
+          <t>2801170488</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Мисилевич П. Б.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>18.08.2022</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e659f4a8-f4a7-407e-a50e-c71fae6961ca</t>
+          <t>https://kad.arbitr.ru/Card/8dbc080c-1627-4987-aefa-ea18bd5f9fd1</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А56-5871/2021</t>
+          <t>А56-27872/2021</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>28.01.2021</t>
+          <t>05.04.2021</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>ООО "ТРАНССТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>2308105835</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "ПРОЕКТИРОВАНИЕ ДОРОГ И ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7811154950</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr"/>
-      <c r="R9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R9" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительным решения СРО об аннулировании членства и исключении из реестра.</t>
+        </is>
+      </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>11.03.2021</t>
+          <t>18.08.2022</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5130d5dc-ed27-4d75-96b6-349d98ef6293</t>
+          <t>https://kad.arbitr.ru/Card/e659f4a8-f4a7-407e-a50e-c71fae6961ca</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А56-89283/2019</t>
+          <t>А56-5871/2021</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>01.08.2019</t>
+          <t>28.01.2021</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЭЛСИ"</t>
+          <t>ООО "ТРАНССТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7604226821</t>
+          <t>2308105835</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "ПРОЕКТИРОВАНИЕ ДОРОГ И ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7811154950</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>29.09.2020</t>
+          <t>11.03.2021</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/53eeb0c9-f6e6-4028-ab49-093f8ee575eb</t>
+          <t>https://kad.arbitr.ru/Card/5130d5dc-ed27-4d75-96b6-349d98ef6293</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А56-76670/2019</t>
+          <t>А56-89283/2019</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>04.07.2019</t>
+          <t>01.08.2019</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>ООО "ВЭЛСИ"</t>
@@ -1514,352 +1514,352 @@
           <t>7604226821</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "ПРОЕКТИРОВАНИЕ ДОРОГ И ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>7811154950</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Баженова Ю. С.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>03.12.2020</t>
+          <t>29.09.2020</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9936ef52-42be-4d8e-b530-fe6e84deafa5</t>
+          <t>https://kad.arbitr.ru/Card/53eeb0c9-f6e6-4028-ab49-093f8ee575eb</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А56-35433/2019</t>
+          <t>А56-76670/2019</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>28.03.2019</t>
+          <t>04.07.2019</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>ООО "ВЭЛСИ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>7604226821</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "ПРОЕКТИРОВАНИЕ ДОРОГ И ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>7811154950</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>Баженова Ю. С.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>08.04.2019</t>
+          <t>03.12.2020</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fa21dae2-5453-4483-900e-fefbbe5cddee</t>
+          <t>https://kad.arbitr.ru/Card/9936ef52-42be-4d8e-b530-fe6e84deafa5</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А56-128998/2018</t>
+          <t>А56-35433/2019</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>17.10.2018</t>
+          <t>28.03.2019</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>ООО "ВЭЛСИ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>7604226821</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "ПРОЕКТИРОВАНИЕ ДОРОГ И ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>7811154950</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Баженова Ю. С.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>17.07.2020</t>
+          <t>08.04.2019</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/486d7d27-271f-4578-8eb7-0bb92696fc17</t>
+          <t>https://kad.arbitr.ru/Card/fa21dae2-5453-4483-900e-fefbbe5cddee</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А56-98246/2018</t>
+          <t>А56-128998/2018</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>02.08.2018</t>
+          <t>17.10.2018</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "Инженерное Бюро "СтройТех-XXI"</t>
+          <t>ООО "ВЭЛСИ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>0276074923</t>
+          <t>7604226821</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "ПРОЕКТИРОВАНИЕ ДОРОГ И ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>7811154950</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr"/>
       <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>26.11.2018</t>
+          <t>17.07.2020</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7aa9aa45-96dd-44d4-b0c6-2d8b159aa056</t>
+          <t>https://kad.arbitr.ru/Card/486d7d27-271f-4578-8eb7-0bb92696fc17</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А56-97937/2018</t>
+          <t>А56-98246/2018</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>01.08.2018</t>
+          <t>02.08.2018</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>ООО "Инженерное Бюро "СтройТех-XXI"</t>
@@ -1870,263 +1870,263 @@
           <t>0276074923</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "ПРОЕКТИРОВАНИЕ ДОРОГ И ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>7811154950</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr"/>
       <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>10.12.2018</t>
+          <t>26.11.2018</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e1abc4d0-cfb1-49c9-b2fa-5a671065378b</t>
+          <t>https://kad.arbitr.ru/Card/7aa9aa45-96dd-44d4-b0c6-2d8b159aa056</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А56-53212/2018</t>
+          <t>А56-97937/2018</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>28.04.2018</t>
+          <t>01.08.2018</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗЕБРА"</t>
+          <t>ООО "Инженерное Бюро "СтройТех-XXI"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7816452149</t>
+          <t>0276074923</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "ПРОЕКТИРОВАНИЕ ДОРОГ И ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>7811154950</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr"/>
       <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>27.12.2018</t>
+          <t>10.12.2018</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c227ed9f-3421-4718-b3bd-cd41cb5a0245</t>
+          <t>https://kad.arbitr.ru/Card/e1abc4d0-cfb1-49c9-b2fa-5a671065378b</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А56-81505/2017</t>
+          <t>А56-53212/2018</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>17.10.2017</t>
+          <t>28.04.2018</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОБИЛЬ"</t>
+          <t>ООО "ЗЕБРА"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7802751131</t>
+          <t>7816452149</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "ПРОЕКТИРОВАНИЕ ДОРОГ И ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>7811154950</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>27.11.2017</t>
+          <t>27.12.2018</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dfe47afa-d0e0-4b6d-a494-2671f9216346</t>
+          <t>https://kad.arbitr.ru/Card/c227ed9f-3421-4718-b3bd-cd41cb5a0245</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А56-80817/2017</t>
+          <t>А56-81505/2017</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>16.10.2017</t>
+          <t>17.10.2017</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>ООО "МОБИЛЬ"</t>
@@ -2146,76 +2146,76 @@
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "ПРОЕКТИРОВАНИЕ ДОРОГ И ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>7811154950</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>21.06.2018</t>
+          <t>27.11.2017</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c4b45bfd-d994-41cf-befd-1838e2b36558</t>
+          <t>https://kad.arbitr.ru/Card/dfe47afa-d0e0-4b6d-a494-2671f9216346</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А56-76153/2017</t>
+          <t>А56-80817/2017</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>02.10.2017</t>
+          <t>16.10.2017</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>ООО "МОБИЛЬ"</t>
@@ -2226,85 +2226,85 @@
           <t>7802751131</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "ПРОЕКТИРОВАНИЕ ДОРОГ И ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>7811154950</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr"/>
       <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>16.11.2017</t>
+          <t>21.06.2018</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/495b9cdc-4433-4218-83aa-d3b75e66f252</t>
+          <t>https://kad.arbitr.ru/Card/c4b45bfd-d994-41cf-befd-1838e2b36558</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А56-70293/2017</t>
+          <t>А56-76153/2017</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>12.09.2017</t>
+          <t>02.10.2017</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>ООО "МОБИЛЬ"</t>
@@ -2315,85 +2315,85 @@
           <t>7802751131</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "ПРОЕКТИРОВАНИЕ ДОРОГ И ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>7811154950</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr"/>
       <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>26.10.2017</t>
+          <t>16.11.2017</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/02eeff25-265c-40ce-845c-86d16318f657</t>
+          <t>https://kad.arbitr.ru/Card/495b9cdc-4433-4218-83aa-d3b75e66f252</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А56-69028/2017</t>
+          <t>А56-70293/2017</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>07.09.2017</t>
+          <t>12.09.2017</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>ООО "МОБИЛЬ"</t>
@@ -2404,85 +2404,85 @@
           <t>7802751131</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "ПРОЕКТИРОВАНИЕ ДОРОГ И ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>7811154950</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>16.10.2017</t>
+          <t>26.10.2017</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/734b080b-cfd4-4e49-a45f-57cc7c4db33e</t>
+          <t>https://kad.arbitr.ru/Card/02eeff25-265c-40ce-845c-86d16318f657</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А56-68090/2017</t>
+          <t>А56-69028/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>05.09.2017</t>
+          <t>07.09.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>ООО "МОБИЛЬ"</t>
@@ -2512,66 +2512,66 @@
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr"/>
       <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
           <t>16.10.2017</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dbaf7b99-bf44-4e9c-8c08-a924c9e75a5e</t>
+          <t>https://kad.arbitr.ru/Card/734b080b-cfd4-4e49-a45f-57cc7c4db33e</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А56-54204/2017</t>
+          <t>А56-68090/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>25.07.2017</t>
+          <t>05.09.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>ООО "МОБИЛЬ"</t>
@@ -2582,182 +2582,272 @@
           <t>7802751131</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "ПРОЕКТИРОВАНИЕ ДОРОГ И ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>7811154950</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr"/>
       <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>17.09.2017</t>
+          <t>16.10.2017</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/87f4ccf9-85d7-4869-bca6-275288f70a30</t>
+          <t>https://kad.arbitr.ru/Card/dbaf7b99-bf44-4e9c-8c08-a924c9e75a5e</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А56-22793/2016</t>
+          <t>А56-54204/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>06.04.2016</t>
+          <t>25.07.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "Мобиль"</t>
+          <t>ООО "МОБИЛЬ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>7802751131</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация проектировщиков "Проектирование дорог и инфраструктуры"</t>
+          <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "ПРОЕКТИРОВАНИЕ ДОРОГ И ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>7811154950</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
+          <t>17.09.2017</t>
+        </is>
+      </c>
+      <c r="T24" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U24" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/87f4ccf9-85d7-4869-bca6-275288f70a30</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>А56-22793/2016</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>06.04.2016</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Мобиль"</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>7802751131</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация проектировщиков "Проектирование дорог и инфраструктуры"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>7811154950</t>
+        </is>
+      </c>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
+      <c r="S25" s="2" t="inlineStr">
+        <is>
           <t>25.11.2016</t>
         </is>
       </c>
-      <c r="T24" s="2" t="inlineStr">
+      <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U24" s="3" t="inlineStr">
+      <c r="U25" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/b9e0efdc-617b-481e-bc92-5ca7ed0d010a</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>