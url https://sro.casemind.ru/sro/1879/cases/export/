--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc423e45-5bd3-47b8-b03b-61b78b625eab" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9b43229-20fa-4005-9463-e79f51477cae" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db15591f-e407-4d4b-b8ef-378673d60463" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25786352-d54c-4d81-a968-b262f444a45c" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4650d1f7-ac9f-47c3-81d9-7cab23aa7c12" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26486e21-09b5-476e-b913-cf4d3c5efcb7" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f6efe4c-7477-48e0-817b-0ff9f2715465" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9200450d-7071-425a-b13a-33c6328da0c7" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5a36c1e-e554-4b8e-822e-9f2774ca9008" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67d616e0-32cd-4117-8669-d6f05205f320" TargetMode="External" Id="rId10" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc423e45-5bd3-47b8-b03b-61b78b625eab" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9b43229-20fa-4005-9463-e79f51477cae" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db15591f-e407-4d4b-b8ef-378673d60463" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25786352-d54c-4d81-a968-b262f444a45c" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4650d1f7-ac9f-47c3-81d9-7cab23aa7c12" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26486e21-09b5-476e-b913-cf4d3c5efcb7" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f6efe4c-7477-48e0-817b-0ff9f2715465" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9200450d-7071-425a-b13a-33c6328da0c7" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5a36c1e-e554-4b8e-822e-9f2774ca9008" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67d616e0-32cd-4117-8669-d6f05205f320" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a4ed046-103d-4197-845e-32d633581200" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbbad216-c4c1-4f69-a6f9-29cd62506129" TargetMode="External" Id="rId12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U11"/>
+  <dimension ref="A1:U13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -759,51 +759,51 @@
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Крикунова В. И.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="P3" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств с СРО.</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>24.05.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/b9b43229-20fa-4005-9463-e79f51477cae</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А56-60018/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>01.07.2025</t>
@@ -856,51 +856,51 @@
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Симонова С. С.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Требование об освобождении имущества от запретов на совершение регистрационных действий</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>07.03.2026</t>
+          <t>30.05.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/db15591f-e407-4d4b-b8ef-378673d60463</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А40-113549/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>13.05.2025</t>
@@ -957,51 +957,51 @@
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Козленкова О. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>1951874.52</v>
       </c>
       <c r="P5" s="2" t="n">
         <v>1951874.52</v>
       </c>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда.</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>06.03.2026</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/25786352-d54c-4d81-a968-b262f444a45c</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А40-1449/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>10.01.2025</t>
@@ -1546,60 +1546,240 @@
         <is>
           <t>Левченко Ю. А.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
           <t>18.03.2025</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/67d616e0-32cd-4117-8669-d6f05205f320</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А12-20509/2016</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>21.04.2016</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>АО Банк СОЮЗ</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>7714056040</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>Коваленко Марина Александровна</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>344814890427</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС Волгоградской области</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Нехай Ю. А.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>23.01.2020</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1a4ed046-103d-4197-845e-32d633581200</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А76-24409/2015</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2015</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИФТСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>4501111894</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архстрой-Сервис"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>7453054688</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Коровина О. С.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>06.10.2023</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dbbad216-c4c1-4f69-a6f9-29cd62506129</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>