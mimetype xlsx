--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb09c475-e504-4328-91f1-bb0b5bd73807" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c873aa14-e99d-4a05-899d-fc32eb724cd6" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c459ef3-7bb5-4a95-b92d-442282942920" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/902825cc-e567-4a7e-b071-b344927242db" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cd1bf41-980f-427f-989d-9b8cb68da5e5" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f770424-e442-402d-8b17-980f128fa989" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bdd7750-9053-49b2-904a-745ab349343b" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7dede8c5-0d35-421f-a29b-f63d39a28a16" TargetMode="External" Id="rId8" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb09c475-e504-4328-91f1-bb0b5bd73807" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c873aa14-e99d-4a05-899d-fc32eb724cd6" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c459ef3-7bb5-4a95-b92d-442282942920" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/902825cc-e567-4a7e-b071-b344927242db" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cd1bf41-980f-427f-989d-9b8cb68da5e5" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f770424-e442-402d-8b17-980f128fa989" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1410c3e7-25db-437c-81dd-5c1260d58135" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bdd7750-9053-49b2-904a-745ab349343b" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7dede8c5-0d35-421f-a29b-f63d39a28a16" TargetMode="External" Id="rId9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U9"/>
+  <dimension ref="A1:U10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -1123,219 +1123,305 @@
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
           <t>06.04.2018</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0f770424-e442-402d-8b17-980f128fa989</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-169740/2013</t>
+          <t>А40-148615/2016</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>27.11.2013</t>
+          <t>11.07.2016</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>Кредитный потребительский кооператив ДЕЛОВЫЕ ЗАЙМЫ</t>
+          <t>Центральный Банк РФ в лице Главного управления Центрального Банка РФ по ЦФО</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО Корпорация инновационных технологий и маркетинга</t>
+          <t>АО "Коммерческий банк "Межрегиональный Банк Реконструкции"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr"/>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Еремина И. И.</t>
+          <t>Марков П. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>21.07.2014</t>
+          <t>01.05.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1bdd7750-9053-49b2-904a-745ab349343b</t>
+          <t>https://kad.arbitr.ru/Card/1410c3e7-25db-437c-81dd-5c1260d58135</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-169722/2013</t>
+          <t>А40-169740/2013</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>27.11.2013</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Кредитный потребительский кооператив ДЕЛОВЫЕ ЗАЙМЫ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО Система Сервис</t>
+          <t>ООО Корпорация инновационных технологий и маркетинга</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr"/>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>Еремина И. И.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
+          <t>21.07.2014</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U9" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1bdd7750-9053-49b2-904a-745ab349343b</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>А40-169722/2013</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>27.11.2013</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>Кредитный потребительский кооператив ДЕЛОВЫЕ ЗАЙМЫ</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>ООО Система Сервис</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr"/>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Еремина И. И.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
           <t>06.06.2014</t>
         </is>
       </c>
-      <c r="T9" s="2" t="inlineStr">
+      <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U9" s="3" t="inlineStr">
+      <c r="U10" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/7dede8c5-0d35-421f-a29b-f63d39a28a16</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>