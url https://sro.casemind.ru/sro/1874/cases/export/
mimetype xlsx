--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fdd9773e-0826-436c-9e93-57c90926955b" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/120f5978-f035-4988-83bf-2bf622db5690" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05a892de-47b2-4392-af18-eae5797da7fd" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb245391-19aa-4426-a746-f43346e8a42f" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e92741a6-644e-497b-aa0e-115e5926ecd0" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6413a46-1343-4adc-821c-054f7b49ef4c" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72da1191-0073-40d1-ba33-e4d084a97ba0" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e3bd506-6696-49f7-ad9e-76bbc73638ea" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f4bf9b3-164f-4e39-a5dc-b9e10a783ab8" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74ccd17f-24ad-48c1-b83e-7b07eae106f8" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62562194-e76c-429a-8abc-23da8da072fe" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d170d3f2-4908-4388-a8cd-5bd63c4655a9" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1530c153-a2e2-4a0f-ac9f-a24b209cee82" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84cb0dda-e2f8-4de3-858c-3d30bb1daf7a" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f2c599a-f578-4f67-8207-34321234c90c" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30d04028-46ee-485b-888d-70088348f194" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0bc7288-ac77-42a8-a5af-b060c27292ae" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba4c6878-dda8-4182-9869-28589e89f818" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15964363-c4f9-4c74-8269-dda259c16451" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/003322f1-4d04-438f-906d-c4f3f4fe0904" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9cc5b6b-93db-4fa9-90e3-0f8071433aa4" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a3bdf80-f8ba-46b1-b24f-32f4d6fa4b2e" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6dfd806-1b9a-43b9-80bb-3e456b00b964" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/707e8408-616d-4ce1-a5be-f11d1639b0c7" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a41b893a-bc0d-4faa-827f-1be2603cd774" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8025b4af-049e-4f40-a6e4-1bd30866268d" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7583d483-27bc-4b55-90df-ccddeb6e0217" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a28b006b-fb8b-4b36-8013-81da24b278c9" TargetMode="External" Id="rId28" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fdd9773e-0826-436c-9e93-57c90926955b" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/120f5978-f035-4988-83bf-2bf622db5690" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05a892de-47b2-4392-af18-eae5797da7fd" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb245391-19aa-4426-a746-f43346e8a42f" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e92741a6-644e-497b-aa0e-115e5926ecd0" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6413a46-1343-4adc-821c-054f7b49ef4c" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72da1191-0073-40d1-ba33-e4d084a97ba0" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e3bd506-6696-49f7-ad9e-76bbc73638ea" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f4bf9b3-164f-4e39-a5dc-b9e10a783ab8" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74ccd17f-24ad-48c1-b83e-7b07eae106f8" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62562194-e76c-429a-8abc-23da8da072fe" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d170d3f2-4908-4388-a8cd-5bd63c4655a9" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1530c153-a2e2-4a0f-ac9f-a24b209cee82" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84cb0dda-e2f8-4de3-858c-3d30bb1daf7a" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f2c599a-f578-4f67-8207-34321234c90c" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30d04028-46ee-485b-888d-70088348f194" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0bc7288-ac77-42a8-a5af-b060c27292ae" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba4c6878-dda8-4182-9869-28589e89f818" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15964363-c4f9-4c74-8269-dda259c16451" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/003322f1-4d04-438f-906d-c4f3f4fe0904" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9cc5b6b-93db-4fa9-90e3-0f8071433aa4" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a3bdf80-f8ba-46b1-b24f-32f4d6fa4b2e" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6dfd806-1b9a-43b9-80bb-3e456b00b964" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81ad700b-671d-4918-b2c0-028f90796129" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/707e8408-616d-4ce1-a5be-f11d1639b0c7" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a41b893a-bc0d-4faa-827f-1be2603cd774" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8025b4af-049e-4f40-a6e4-1bd30866268d" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7583d483-27bc-4b55-90df-ccddeb6e0217" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a28b006b-fb8b-4b36-8013-81da24b278c9" TargetMode="External" Id="rId29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -840,51 +840,51 @@
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>ООО "ВОЛД"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr"/>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Гашева Е. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/05a892de-47b2-4392-af18-eae5797da7fd</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А40-355259/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>23.12.2025</t>
@@ -933,51 +933,51 @@
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>7713491851</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Мищенко А. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>28.03.2026</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/cb245391-19aa-4426-a746-f43346e8a42f</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А45-40012/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>06.11.2025</t>
@@ -1034,51 +1034,51 @@
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Смеречинская Я. А.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>1510383.33</v>
       </c>
       <c r="P6" s="2" t="n">
         <v>1148190.32</v>
       </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда.</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>13.05.2026</t>
+          <t>10.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e92741a6-644e-497b-aa0e-115e5926ecd0</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А56-63049/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>07.07.2025</t>
@@ -1212,51 +1212,51 @@
         <is>
           <t>ООО "1838"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2315209641</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Крылов В. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>30.05.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/72da1191-0073-40d1-ba33-e4d084a97ba0</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>А56-68116/2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>12.07.2024</t>
@@ -2554,51 +2554,51 @@
         <is>
           <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>Прохоров В. Н.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
         <v>4671445.18</v>
       </c>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
           <t>Солидарная ответственность СРО за ненадлежащее выполнение проектных работ ее членом</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e9cc5b6b-93db-4fa9-90e3-0f8071433aa4</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>А56-95459/2020</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>27.10.2020</t>
@@ -2752,514 +2752,604 @@
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
           <t>22.09.2020</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d6dfd806-1b9a-43b9-80bb-3e456b00b964</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А56-43376/2019</t>
+          <t>А56-105931/2019</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>12.04.2019</t>
+          <t>26.09.2019</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>"АСПЕКТ" И КОМПАНИЯ С ПОРУЧЕННЫМ ВЕДЕНИЕМ ДЕЛ</t>
+          <t>ЖИЛИЩНО-СТРОИТЕЛЬНЫЙ КООПЕРАТИВ "ЖК АЛЬПИЙСКАЯ ДЕРЕВНЯ 2"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>5607043766</t>
+          <t>7802845502</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНПРОЕКТ"</t>
+          <t>ООО "АЙЭМДЭ ГРУПП"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7811154815</t>
+          <t>7813533632</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Шведов А. А.</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr"/>
       <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>26.06.2019</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/707e8408-616d-4ce1-a5be-f11d1639b0c7</t>
+          <t>https://kad.arbitr.ru/Card/81ad700b-671d-4918-b2c0-028f90796129</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А56-7062/2019</t>
+          <t>А56-43376/2019</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>28.01.2019</t>
+          <t>12.04.2019</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ"</t>
+          <t>"АСПЕКТ" И КОМПАНИЯ С ПОРУЧЕННЫМ ВЕДЕНИЕМ ДЕЛ</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>7813204532</t>
+          <t>5607043766</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "Айс-Прим"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНПРОЕКТ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>2540213511</t>
+          <t>7811154815</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>17.04.2019</t>
+          <t>26.06.2019</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a41b893a-bc0d-4faa-827f-1be2603cd774</t>
+          <t>https://kad.arbitr.ru/Card/707e8408-616d-4ce1-a5be-f11d1639b0c7</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-217878/2018</t>
+          <t>А56-7062/2019</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>14.09.2018</t>
+          <t>28.01.2019</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВТОМАТИЗАЦИЯ-МЕТРОЛОГИЯ-ЭКСПЕРТ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>0276115746</t>
+          <t>7813204532</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+          <t>ООО "Айс-Прим"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7704311291</t>
+          <t>2540213511</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr"/>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr"/>
       <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>23.03.2020</t>
+          <t>17.04.2019</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8025b4af-049e-4f40-a6e4-1bd30866268d</t>
+          <t>https://kad.arbitr.ru/Card/a41b893a-bc0d-4faa-827f-1be2603cd774</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А56-32246/2018</t>
+          <t>А40-217878/2018</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>19.03.2018</t>
+          <t>14.09.2018</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>"АСПЕКТ" И КОМПАНИЯ С ПОРУЧЕННЫМ ВЕДЕНИЕМ ДЕЛ</t>
+          <t>ООО "АВТОМАТИЗАЦИЯ-МЕТРОЛОГИЯ-ЭКСПЕРТ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>5607043766</t>
+          <t>0276115746</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНПРОЕКТ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7811154815</t>
+          <t>7704311291</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr"/>
       <c r="R28" s="2" t="inlineStr"/>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>20.10.2018</t>
+          <t>23.03.2020</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7583d483-27bc-4b55-90df-ccddeb6e0217</t>
+          <t>https://kad.arbitr.ru/Card/8025b4af-049e-4f40-a6e4-1bd30866268d</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А56-9238/2017</t>
+          <t>А56-32246/2018</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>14.02.2017</t>
+          <t>19.03.2018</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЕОС"</t>
+          <t>"АСПЕКТ" И КОМПАНИЯ С ПОРУЧЕННЫМ ВЕДЕНИЕМ ДЕЛ</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>7810597726</t>
+          <t>5607043766</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНПРОЕКТ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>7811154815</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr"/>
       <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
+          <t>20.10.2018</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7583d483-27bc-4b55-90df-ccddeb6e0217</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А56-9238/2017</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>14.02.2017</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГЕОС"</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>7810597726</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>7811154815</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
           <t>29.04.2017</t>
         </is>
       </c>
-      <c r="T29" s="2" t="inlineStr">
+      <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U29" s="3" t="inlineStr">
+      <c r="U30" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a28b006b-fb8b-4b36-8013-81da24b278c9</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>