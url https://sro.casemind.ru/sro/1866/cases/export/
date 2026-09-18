--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51127bcc-c3c0-4f43-9559-0808bbac9c05" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/584536f6-a477-4697-b9a9-f8e32c4e31fd" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/835dae0a-c05e-4f32-9e94-4338660d420e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc0e8d2f-6013-4544-9755-a97722cb520a" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fca10bdd-ab82-4a91-9d8c-c88fea4c4e7a" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b625abb9-53de-4678-a84e-a6a709e554fb" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f44a5e60-ad20-492a-8410-e6967232938a" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b0416ee-bf5e-4edd-b1f8-4acf18e7a60b" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ee208de-2dae-41ef-a361-7a3e0d6fe3a4" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/094473fc-b153-447e-82b5-3fbd970319a0" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fb66169-fd0a-4617-b1ad-94f335947b69" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e8d9c59-45e3-4cf3-988a-5dfc48e8dcba" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9114a199-6f3d-4521-bbbe-f9c4189e2c10" TargetMode="External" Id="rId13" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51127bcc-c3c0-4f43-9559-0808bbac9c05" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/584536f6-a477-4697-b9a9-f8e32c4e31fd" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/835dae0a-c05e-4f32-9e94-4338660d420e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc0e8d2f-6013-4544-9755-a97722cb520a" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa86b7ff-dee5-433d-8803-ce64cecd1244" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fca10bdd-ab82-4a91-9d8c-c88fea4c4e7a" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b625abb9-53de-4678-a84e-a6a709e554fb" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b0416ee-bf5e-4edd-b1f8-4acf18e7a60b" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f44a5e60-ad20-492a-8410-e6967232938a" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fad9639-dccf-4dcf-b80c-42885c19e15f" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a64d1e5-e3a3-435f-8984-e4361e8dcfae" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/827e982d-2338-4635-ab6c-78a4ab0d90ab" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7211f56-5b80-4044-8689-e3e475288ee1" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ee208de-2dae-41ef-a361-7a3e0d6fe3a4" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da8650c5-e0f7-4a30-89cc-5c218db47caf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3cac930-055d-4a58-ae6a-f3a980136c91" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/094473fc-b153-447e-82b5-3fbd970319a0" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fb66169-fd0a-4617-b1ad-94f335947b69" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e8d9c59-45e3-4cf3-988a-5dfc48e8dcba" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9114a199-6f3d-4521-bbbe-f9c4189e2c10" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca9ee654-8d4e-4ad0-b78f-70bad89e4049" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa025cfa-3bb2-4399-8e58-a572324af154" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf8132a7-e5bd-4fc9-bec7-db0d459a0ffa" TargetMode="External" Id="rId23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U14"/>
+  <dimension ref="A1:U24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -668,51 +668,51 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Романов О. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>109024.47</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств по иску Фонда капитального ремонта.</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>12.04.2026</t>
+          <t>24.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/51127bcc-c3c0-4f43-9559-0808bbac9c05</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А65-48052/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>30.12.2025</t>
@@ -761,51 +761,51 @@
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>1655392819</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Воробьев Р. М.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>10.05.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/584536f6-a477-4697-b9a9-f8e32c4e31fd</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А45-42416/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>24.11.2025</t>
@@ -953,170 +953,160 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Шуваева М. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>198275.59</v>
       </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по контракту (ст. 60.1 ГрК РФ)</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>26.04.2026</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/dc0e8d2f-6013-4544-9755-a97722cb520a</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А45-18257/2025</t>
+          <t>А47-9845/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>28.05.2025</t>
+          <t>16.06.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+          <t>УФНС России по Оренбургской области</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>5406509800</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОВРЕМЕННЫЕ СТРОИТЕЛЬНЫЕ РЕШЕНИЯ"</t>
+          <t>АО "Теплоэнергоналадка "</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>5406606955</t>
+          <t>5612035680</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Невдахо Н. П.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fca10bdd-ab82-4a91-9d8c-c88fea4c4e7a</t>
+          <t>https://kad.arbitr.ru/Card/aa86b7ff-dee5-433d-8803-ce64cecd1244</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А45-18274/2025</t>
+          <t>А45-18257/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>28.05.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -1132,95 +1122,95 @@
           <t>5406509800</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>ООО "СОВРЕМЕННЫЕ СТРОИТЕЛЬНЫЕ РЕШЕНИЯ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>5406606955</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>1115644.1</v>
+        <v>1203001.72</v>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за просрочку исполнения обязательств по государственному контракту.</t>
+          <t>Взыскание средств по госконтракту в связи с неисполнением обязательств подрядчиком (членом СРО).</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>20.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b625abb9-53de-4678-a84e-a6a709e554fb</t>
+          <t>https://kad.arbitr.ru/Card/fca10bdd-ab82-4a91-9d8c-c88fea4c4e7a</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А45-16958/2025</t>
+          <t>А45-18274/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>19.05.2025</t>
+          <t>28.05.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
@@ -1231,80 +1221,80 @@
           <t>5406509800</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>ООО "СОВРЕМЕННЫЕ СТРОИТЕЛЬНЫЕ РЕШЕНИЯ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>5406606955</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>3867225.02</v>
+        <v>1115644.1</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом по госконтракту.</t>
+          <t>Взыскание неустойки за просрочку исполнения обязательств по государственному контракту.</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f44a5e60-ad20-492a-8410-e6967232938a</t>
+          <t>https://kad.arbitr.ru/Card/b625abb9-53de-4678-a84e-a6a709e554fb</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>А45-16960/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>19.05.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
@@ -1351,545 +1341,1447 @@
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>Захаренко С. Г.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
         <v>171901.23</v>
       </c>
       <c r="P9" s="2" t="n">
         <v>142250.17</v>
       </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договорам подряда.</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/8b0416ee-bf5e-4edd-b1f8-4acf18e7a60b</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-112171/2024</t>
+          <t>А45-16958/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>21.05.2024</t>
+          <t>19.05.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ОТДЕЛЕНИЕ ФОНДА ПЕНСИОННОГО И СОЦИАЛЬНОГО СТРАХОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО Г. МОСКВЕ И МОСКОВСКОЙ ОБЛАСТИ</t>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7703363868</t>
+          <t>5406509800</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "СТРОЙСПЕЦПРОЕКТ"</t>
+          <t>ООО "СОВРЕМЕННЫЕ СТРОИТЕЛЬНЫЕ РЕШЕНИЯ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7734268607</t>
+          <t>5406606955</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Суставова О. Ю.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>5000</v>
+        <v>3867225.02</v>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Взыскание штрафа в размере 5 000 рублей.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом по госконтракту.</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>15.07.2024</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4ee208de-2dae-41ef-a361-7a3e0d6fe3a4</t>
+          <t>https://kad.arbitr.ru/Card/f44a5e60-ad20-492a-8410-e6967232938a</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А56-17619/2024</t>
+          <t>А56-41979/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>26.02.2024</t>
+          <t>12.05.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОНМОСТОСТРОЙ"</t>
+          <t>ООО "ЭНЕРГОЛАЙН"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>0278217655</t>
+          <t>7805720558</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "завод Дюрисол"</t>
+          <t>ООО "ТЕПЛОГАЗМОНТАЖ СПБ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>4725008364</t>
+          <t>7811766536</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Терентьева О. А.</t>
+          <t>Калайджян А. А.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>24.04.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/094473fc-b153-447e-82b5-3fbd970319a0</t>
+          <t>https://kad.arbitr.ru/Card/8fad9639-dccf-4dcf-b80c-42885c19e15f</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А66-2304/2024</t>
+          <t>А65-9319/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>16.02.2024</t>
+          <t>24.03.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов Тверской области</t>
+          <t>ООО "Чувашлифт", г.Чебоксары</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>6950981521</t>
+          <t>2130197496</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "Кс-Энерго"</t>
+          <t>ООО "ТРАНССТРОЙКАЗАНЬ", г. Казань</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>3702170150</t>
+          <t>1656102093</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Тверской области</t>
+          <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Голубева Л. Ю.</t>
+          <t>Миронов А. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>13.07.2024</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9fb66169-fd0a-4617-b1ad-94f335947b69</t>
+          <t>https://kad.arbitr.ru/Card/3a64d1e5-e3a3-435f-8984-e4361e8dcfae</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А66-1662/2024</t>
+          <t>А20-778/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>05.02.2024</t>
+          <t>14.02.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов Тверской области</t>
+          <t>ООО ГК "СУ-555"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>6950981521</t>
+          <t>7722810367</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "Кс-Энерго"</t>
+          <t>ООО "Гарантстрой"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>3702170150</t>
+          <t>0726016219</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС Тверской области</t>
+          <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Янкина В. Ю.</t>
+          <t>Шокумов Ю. Ж.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>06.05.2024</t>
+          <t>19.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7e8d9c59-45e3-4cf3-988a-5dfc48e8dcba</t>
+          <t>https://kad.arbitr.ru/Card/827e982d-2338-4635-ab6c-78a4ab0d90ab</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А66-427/2024</t>
+          <t>А65-19590/2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>11.01.2024</t>
+          <t>24.06.2024</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов Тверской области</t>
+          <t>Управление Федеральной налоговой службы по Республике Татарстан, г.Казань.</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>1654009437</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "Кс-Энерго"</t>
+          <t>ООО "Сигма-Стройсервис", г.Казань</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>3702170150</t>
+          <t>1659064720</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Тверской области</t>
+          <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Голубева Л. Ю.</t>
+          <t>Галимов А. И.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
       <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
+          <t>18.07.2026</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c7211f56-5b80-4044-8689-e3e475288ee1</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А40-112171/2024</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>21.05.2024</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>ОТДЕЛЕНИЕ ФОНДА ПЕНСИОННОГО И СОЦИАЛЬНОГО СТРАХОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО Г. МОСКВЕ И МОСКОВСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>7703363868</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "СТРОЙСПЕЦПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>7734268607</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Суставова О. Ю.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="n">
+        <v>5000</v>
+      </c>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R15" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание штрафа в размере 5 000 рублей.</t>
+        </is>
+      </c>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2024</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4ee208de-2dae-41ef-a361-7a3e0d6fe3a4</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А21-3839/2024</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>27.03.2024</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>УФНС России по Калининградской области</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>3905012784</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МИАРТ"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr"/>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС Калининградской области</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Павлюченкова В. А.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>02.10.2025</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/da8650c5-e0f7-4a30-89cc-5c218db47caf</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А44-1905/2024</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>27.03.2024</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Юнион апарт"</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>7814698771</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Умные сети"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>5304006483</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС Новгородской области</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Бокова Е. С.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
+      <c r="S17" s="2" t="inlineStr">
+        <is>
+          <t>22.05.2026</t>
+        </is>
+      </c>
+      <c r="T17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b3cac930-055d-4a58-ae6a-f3a980136c91</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>А56-17619/2024</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>26.02.2024</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕГИОНМОСТОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>0278217655</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>ООО "завод Дюрисол"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>4725008364</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Терентьева О. А.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R18" s="2" t="inlineStr"/>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>20.07.2026</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/094473fc-b153-447e-82b5-3fbd970319a0</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А66-2304/2024</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>16.02.2024</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>Фонд капитального ремонта многоквартирных домов Тверской области</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>6950981521</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Кс-Энерго"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>3702170150</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС Тверской области</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Голубева Л. Ю.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R19" s="2" t="inlineStr"/>
+      <c r="S19" s="2" t="inlineStr">
+        <is>
+          <t>13.07.2024</t>
+        </is>
+      </c>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9fb66169-fd0a-4617-b1ad-94f335947b69</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А66-1662/2024</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>05.02.2024</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>Фонд капитального ремонта многоквартирных домов Тверской области</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>6950981521</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Кс-Энерго"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>3702170150</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС Тверской области</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Янкина В. Ю.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>06.05.2024</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7e8d9c59-45e3-4cf3-988a-5dfc48e8dcba</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>А66-427/2024</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>11.01.2024</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>Фонд капитального ремонта многоквартирных домов Тверской области</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Кс-Энерго"</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>3702170150</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС Тверской области</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Голубева Л. Ю.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr">
+        <is>
           <t>05.07.2024</t>
         </is>
       </c>
-      <c r="T14" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U14" s="3" t="inlineStr">
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/9114a199-6f3d-4521-bbbe-f9c4189e2c10</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А56-88243/2023</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>14.09.2023</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>фонд содействия и развития предпринимательской деятельности "Фортуна"</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>5003998650</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНЫЕ ТРАДИЦИИ И ИННОВАЦИИ"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>7811582105</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Семенова И. С.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2025</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ca9ee654-8d4e-4ad0-b78f-70bad89e4049</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>А17-4228/2023</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>02.05.2023</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Трастовая компания по управлению капиталом "Альянс"</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>6714049080</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Кс-Энерго"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>3702170150</t>
+        </is>
+      </c>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС Ивановской области</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Владимирова Н. В.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
+      <c r="S23" s="2" t="inlineStr">
+        <is>
+          <t>06.07.2026</t>
+        </is>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/aa025cfa-3bb2-4399-8e58-a572324af154</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>А21-2315/2023</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>03.03.2023</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ ПО КАЛИНИНГРАДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>3905012784</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВЫСОТА"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr"/>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>АС Калининградской области</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>Скорнякова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
+          <t>01.07.2026</t>
+        </is>
+      </c>
+      <c r="T24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U24" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bf8132a7-e5bd-4fc9-bec7-db0d459a0ffa</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>