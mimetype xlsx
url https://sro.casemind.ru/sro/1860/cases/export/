--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -662,51 +662,51 @@
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>0400000069</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Республики Алтай</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Новикова О. Л.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/def9204d-5e26-4009-bed4-95ac2ee68a69</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А41-90963/2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>08.10.2024</t>