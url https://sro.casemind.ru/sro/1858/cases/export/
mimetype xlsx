--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -658,51 +658,51 @@
         <is>
           <t>ООО "Первая проектно-сметная компания"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>4345143529</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Кировской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Каранина Н. С.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/ce442603-9443-4c2b-8118-ce97aa6df94f</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А60-29653/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>15.05.2026</t>
@@ -836,51 +836,51 @@
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "СТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7811154692</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Дунаева Д. Ю.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>23.05.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e4524151-a35b-4cce-b6bb-72def1813389</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А56-26641/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>12.03.2026</t>
@@ -935,51 +935,51 @@
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Сурков А. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>44793462.78</v>
       </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>Взыскание в порядке субсидиарной ответственности по обязательствам члена СРО.</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/05074c3c-86ad-4806-8427-9e7e43d48465</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А45-27632/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>07.08.2025</t>