--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -668,51 +668,51 @@
         <is>
           <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Васягина А. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>101524.78</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Задолженность по аренде, коммунальным платежам, неустойка и проценты за пользование помещением</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>24.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/5134b8a7-6a7f-4b65-bd83-c45ca6a601d7</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А60-21216/2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>19.04.2024</t>
@@ -767,51 +767,51 @@
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Высоцкая Е. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>1540575.54</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность за неисполнение членом СРО обязательств по муниципальным контрактам.</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>02.04.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/207d31e2-84be-445d-b841-bd3eb8c3b30f</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А40-215555/2018</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>11.09.2018</t>