--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/827ffe1b-0af5-4e5c-8432-da17246a9780" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ba22054-4988-42bd-b239-ec7b4c123092" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4a997a6-5642-4121-92d9-a91117600c81" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/882455da-ddc0-4057-9841-8c6136a935d0" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3373c668-f9a0-4c78-8373-e0097e05824d" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/701697bc-c38f-4259-9124-c0b71bfe78ef" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18f19f2d-06c2-41a1-ab78-8a49b44b4e5a" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e9f1bdf-eed5-4ee2-865e-b8211aecbd23" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/854e5037-df5c-4b3a-9819-9675d049f7df" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd8ad088-454a-47b4-a4ee-c32cee8c53b4" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc803a0a-6686-4689-9b16-90c84dfa01b1" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/179119b4-8194-40bc-bf10-4d631b264a34" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ed5ad39-87b6-4b5b-91a2-a0d522f72d80" TargetMode="External" Id="rId13" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/827ffe1b-0af5-4e5c-8432-da17246a9780" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ba22054-4988-42bd-b239-ec7b4c123092" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4a997a6-5642-4121-92d9-a91117600c81" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/882455da-ddc0-4057-9841-8c6136a935d0" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3373c668-f9a0-4c78-8373-e0097e05824d" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91495a8d-c31b-4f30-8a16-14dbe8b34be5" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/701697bc-c38f-4259-9124-c0b71bfe78ef" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18f19f2d-06c2-41a1-ab78-8a49b44b4e5a" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/854e5037-df5c-4b3a-9819-9675d049f7df" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e9f1bdf-eed5-4ee2-865e-b8211aecbd23" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd8ad088-454a-47b4-a4ee-c32cee8c53b4" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc803a0a-6686-4689-9b16-90c84dfa01b1" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/179119b4-8194-40bc-bf10-4d631b264a34" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c909a175-34c6-4e8c-8793-333dab33e071" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ed5ad39-87b6-4b5b-91a2-a0d522f72d80" TargetMode="External" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U14"/>
+  <dimension ref="A1:U16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -668,51 +668,51 @@
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Солдатов Р. С.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>31537073.44</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Взыскание убытков из-за недостатков проекта техперевооружения системы газоснабжения.</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>21.03.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/827ffe1b-0af5-4e5c-8432-da17246a9780</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А14-17740/2022</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>14.10.2022</t>
@@ -774,51 +774,51 @@
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>150000</v>
       </c>
       <c r="P3" s="2" t="n">
         <v>150000</v>
       </c>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Возврат взноса в компенсационный фонд СРО в связи с прекращением членства (уступка права требования).</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
           <t>01.09.2023</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/8ba22054-4988-42bd-b239-ec7b4c123092</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А14-17033/2022</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>03.10.2022</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
@@ -1090,308 +1090,308 @@
           <t>Взыскание неосновательного обогащения в виде ошибочно уплаченного взноса в КФОДО.</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
           <t>14.10.2022</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3373c668-f9a0-4c78-8373-e0097e05824d</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А14-16569/2016</t>
+          <t>А34-11493/2017</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>15.11.2016</t>
+          <t>25.09.2017</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМУ-1 МНХС"</t>
+          <t>Управление Федеральной налоговой службы по Курганской области</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>4501111862</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>СРО НП РОС "Развитие"</t>
+          <t>ООО "ВЕГА-С"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>3662122415</t>
+          <t>4510022150</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС Курганской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Баркова Е. Н.</t>
+          <t>Шамраева С. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>11.05.2017</t>
+          <t>03.12.2019</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/701697bc-c38f-4259-9124-c0b71bfe78ef</t>
+          <t>https://kad.arbitr.ru/Card/91495a8d-c31b-4f30-8a16-14dbe8b34be5</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А14-16299/2016</t>
+          <t>А14-16569/2016</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>11.11.2016</t>
+          <t>15.11.2016</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "Лель"</t>
+          <t>ООО "СМУ-1 МНХС"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>0274073297</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>СРО НП РОС "Развитие"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>3662122415</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Щербатых И. А.</t>
+          <t>Баркова Е. Н.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>22.03.2017</t>
+          <t>11.05.2017</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18f19f2d-06c2-41a1-ab78-8a49b44b4e5a</t>
+          <t>https://kad.arbitr.ru/Card/701697bc-c38f-4259-9124-c0b71bfe78ef</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А14-16122/2016</t>
+          <t>А14-16299/2016</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>07.11.2016</t>
+          <t>11.11.2016</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПроектСервис"</t>
+          <t>ООО "Лель"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0274073297</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>СРО НП РОС "Развитие"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>3662122415</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Баркова Е. Н.</t>
+          <t>Щербатых И. А.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>20.05.2017</t>
+          <t>22.03.2017</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e9f1bdf-eed5-4ee2-865e-b8211aecbd23</t>
+          <t>https://kad.arbitr.ru/Card/18f19f2d-06c2-41a1-ab78-8a49b44b4e5a</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>А14-16120/2016</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>07.11.2016</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -1446,406 +1446,586 @@
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
           <t>07.09.2017</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/854e5037-df5c-4b3a-9819-9675d049f7df</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А14-15943/2016</t>
+          <t>А14-16122/2016</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>02.11.2016</t>
+          <t>07.11.2016</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "Термоспецтехнологии"</t>
+          <t>ООО "ПроектСервис"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>0257007801</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>СРО НП РОС "Развитие"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>3662122415</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>Баркова Е. Н.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>20.05.2017</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fd8ad088-454a-47b4-a4ee-c32cee8c53b4</t>
+          <t>https://kad.arbitr.ru/Card/2e9f1bdf-eed5-4ee2-865e-b8211aecbd23</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А14-15865/2016</t>
+          <t>А14-15943/2016</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>01.11.2016</t>
+          <t>02.11.2016</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "РегионСтройАвтоматика"</t>
+          <t>ООО "Термоспецтехнологии"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>8603172597</t>
+          <t>0257007801</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>СРО НП РОС "Развитие"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>3662122415</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>Баркова Е. Н.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>29.06.2017</t>
+          <t>23.05.2017</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc803a0a-6686-4689-9b16-90c84dfa01b1</t>
+          <t>https://kad.arbitr.ru/Card/fd8ad088-454a-47b4-a4ee-c32cee8c53b4</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А14-13946/2016</t>
+          <t>А14-15865/2016</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>26.09.2016</t>
+          <t>01.11.2016</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "Компания Элтехсервис-М"</t>
+          <t>ООО "РегионСтройАвтоматика"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7724739906</t>
+          <t>8603172597</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>СРО НП РОС "Развитие"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>3662122415</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>Баркова Е. Н.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>30.12.2016</t>
+          <t>29.06.2017</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/179119b4-8194-40bc-bf10-4d631b264a34</t>
+          <t>https://kad.arbitr.ru/Card/dc803a0a-6686-4689-9b16-90c84dfa01b1</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А14-450/2012</t>
+          <t>А14-13946/2016</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>17.01.2012</t>
+          <t>26.09.2016</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ТК "Металлист"</t>
+          <t>ООО "Компания Элтехсервис-М"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>3663069027</t>
+          <t>7724739906</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>НПО "СРО "РАЗВИТИЕ"</t>
-[...2 lines deleted...]
-      <c r="L14" s="2" t="inlineStr"/>
+          <t>СРО НП РОС "Развитие"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>3662122415</t>
+        </is>
+      </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Козлов Архив В. А.</t>
+          <t>Баркова Е. Н.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr"/>
       <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
+          <t>30.12.2016</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/179119b4-8194-40bc-bf10-4d631b264a34</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А82-16476/2015</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>17.11.2015</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>ООО *** "Промтех"</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>7604235537</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>ООО *** "Конструктив"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>7604092381</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС Ярославской области</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>яя. Соловьева Т. А.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>30.06.2023</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c909a175-34c6-4e8c-8793-333dab33e071</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А14-450/2012</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>17.01.2012</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "ТК "Металлист"</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>3663069027</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>НПО "СРО "РАЗВИТИЕ"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr"/>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС Воронежской области</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Козлов Архив В. А.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
           <t>24.01.2013</t>
         </is>
       </c>
-      <c r="T14" s="2" t="inlineStr">
+      <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U14" s="3" t="inlineStr">
+      <c r="U16" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/1ed5ad39-87b6-4b5b-91a2-a0d522f72d80</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>