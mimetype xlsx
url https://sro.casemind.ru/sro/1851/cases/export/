--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -13,99 +13,109 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Судебные дела" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Судебные дела'!$A$1:$U$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
+    </font>
+    <font>
+      <color rgb="000563C1"/>
+      <u val="single"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
         <bgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -425,57 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27c926c6-845d-4c5a-b949-56c132c6b9f6" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53cf49c0-3884-4cc8-8860-dc5c5ba53094" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4475a78-dbea-4a5c-87e5-27989bb2d85e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5d0000c-c1f7-49bc-84e4-01927fffa0b1" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ed210d5-0065-40c9-9c98-38e1e4af3eed" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/186b36bc-1d62-44d7-bdff-6338bb158d80" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3cae982-d9b4-47a6-8fed-f9a3576187b5" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a85da8d5-f8eb-4ea0-8e26-7de2acb49cc9" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83a2bb60-6c02-43fa-b347-8696f08f18d1" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63b74473-b36b-4ec2-9dcd-8f7bf4e42fc8" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cda36809-d6da-4bef-a31e-85c9b4ad17fc" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a95019dc-8807-4366-b512-dec7d5e82e2b" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe1de2a5-9b75-43eb-8bf3-4ffebafd919d" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46c4bebb-984a-4d04-afb1-d868c2848831" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54c1b621-bb72-47e2-a830-3803f4b64bcd" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcb03e7f-9d4c-42e1-9223-e884b0a8ce26" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/40412264-2de7-4de3-a878-06467e6fa5b1" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e7fe154-9672-4289-b9cf-620ec399dc8f" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e62b0133-d91c-4d98-9258-85db76d17662" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63339cb9-0c13-405f-9281-7b039379ac3b" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e712d609-6e16-4b38-a646-f6a5ca7a8d79" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a566dd6c-fd75-4468-a788-7beb19423614" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b060aa4-d777-40f8-b432-3976e7b56caa" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ad4ab52-0e92-4af3-9021-fcacb2a7d631" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c33a140b-7447-4cbc-b737-7de1500a77d1" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4fff4e60-add9-4ccf-b786-7f1ef257a3d4" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6e1e844-5c6b-4895-b9e3-4466ed55d3ec" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da2c7499-a21d-41bb-bda6-e73b85a4ea80" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65028f10-5807-49d8-ac97-4f3dc9d9b461" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d358c45-ba75-4d25-8385-3e273d89f493" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7f2ebf9-f8ef-4e79-9bcb-e13da446a26a" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06b8d017-1a1c-4a26-938c-d45e08daf714" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65634cfe-f2e3-4786-8f2d-34787f7df1cd" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa578680-591e-4c72-a307-8553adbb7c15" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf4b8c61-35e6-4377-b41a-9a22a3b9e1c3" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4eca9c6b-e485-4244-8bf2-d6b584dbeb6a" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d16cb6f-30f3-4e55-a6f2-73c542375965" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76d31199-1217-4610-bdc5-0fd9ab62b471" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/695562d5-0a4e-4686-a1d2-0fa897b2e97c" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49cd6dfa-0fdb-45d0-8232-931b0601cb6c" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a8dcf3a-9398-49eb-9c88-6315e9dd5c69" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf9a6f72-0651-4b3d-b602-d8e84edc01d5" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/40662a0f-0288-4502-943f-b514e01afc86" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a4cdf9e-e6d8-49d8-a55b-d494f4e2668c" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c50bae1c-f679-4d09-b66d-1805039f54d6" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d89a402-8739-4143-afbd-a589250d3297" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3abecca-24cf-4153-82ec-a3514f35db70" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e80b120a-2509-4387-aaf9-638be9e52445" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5666aace-948e-4581-b45b-03ac83d7307e" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bdcbe6b9-5b37-4bad-9ea5-1e45556295f6" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffcaded9-7ae7-4680-a3bf-f6f7cfcfb43c" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9665bf1e-a2d5-440c-afe0-eadfb448594c" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b1acc26-89a1-46c8-b2ed-0fbd9ec963c6" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83f185a3-f48a-4374-8518-316fc2fc0dec" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ad6d0f1-c358-4d2d-a23e-bded32a8fe77" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/633f8b8b-aeeb-4303-a701-f8b01c6e1974" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c410acb3-bcab-4329-9c6e-6a8681ea676d" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b96872f2-d9f6-49e6-ab26-c220fba185b2" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb22c833-11a1-4e29-8b39-0ef13c99c562" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64dfc5d1-5b7d-495c-ac86-a3a4444d790e" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24d66a72-aa02-43c4-a329-2f4023284e6a" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cdbe78cb-4e80-4863-b45b-d7a4a2a17fcd" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad8c541f-a491-4577-8518-0ba3f0688b60" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0539d46-1751-4203-8c3a-0ba6a7394765" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25a0085d-1e85-4a07-8fd2-3b73e06b0753" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7163609e-1e08-4d97-a8b9-867e8b57b2d9" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/416ff2e6-6c80-4784-9172-4345a6aba7db" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bd1097b-5672-483c-9754-470c330dfee4" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00c5f52e-e79e-42eb-a3e9-d7f23b719319" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5fd3448-98ef-467e-b4d0-570283063df4" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c01d42b-4038-473b-a302-5bc6642cff3e" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c46e42cf-534f-4550-ab60-583bdbb38465" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cab28701-13d6-48b5-94c6-52e18fd2ab24" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1f1abeb-56e1-45eb-921d-38d5422794dc" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc92de2c-b271-43ee-beea-8d668fd13fbc" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5285ff08-6682-4944-ad0e-4cfe2217796e" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae12b7c0-df42-4186-a1e4-5dba22507a35" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73cb83af-9f75-42bc-9960-b6d3777a3ad8" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44b6bac4-02a6-4c2c-a0ee-ef7b805e9d38" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcf73ac3-ac0f-421d-81ed-e4a0402d8138" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/880b8d05-84da-43db-b5ae-da2061153440" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d978d9fb-fb45-4563-b716-4d85fe39a2de" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c5c7d91f-192e-4d8b-a7f4-a26c71500f13" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c988c808-b622-4789-a045-132eee5a3d08" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21dcb5b8-3b52-41d4-b356-c31055448b1d" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f219db3-cb25-4fdb-b3a6-7762e7c4f75d" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c153ee97-b350-4741-88e0-e0933b7c8774" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/334b19f9-4a0e-4f02-9ed8-ff96303e2077" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9ec6548-c4a9-4596-8048-0f44bc1b3f2c" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e578fda3-4bc1-4da3-ad27-94b045260d52" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5b6eb2b-3f29-45e7-a600-e73fd498c27e" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a013efb-49f4-468f-b85d-4ea6288d0eab" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18dfc6ee-f0af-4307-a073-bdcccf756c1b" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1abdfa14-4bca-49b5-9941-3fe1025aee32" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7dfb27b3-71ba-4be7-acc5-ba5103046fef" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c57ef64d-44d2-4d7f-aaf7-4431057ed84a" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63a84276-f5e3-486e-8cc5-1820c426a742" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80161a7f-30bc-4852-a83f-704a22d3cb28" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/186900b4-94f8-4748-8696-7d7c041af8cc" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e28d93f1-9255-430f-945a-2a688a0312cf" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4064dc3c-07de-4041-a0ec-04c9a8407815" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4501881f-a6a4-4864-8731-e9826a8ea69e" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb5154a6-121a-4250-95a8-51d9c0cd6e01" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0710bfd-cbf6-4ba2-8d17-354cdb0c0cde" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56959908-88a2-4200-a0d8-16fa136de949" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1577701-b982-427d-8d4a-5e46e4861d73" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39cbf035-a602-498e-89ae-9acecfb8fb76" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c220691a-660a-414f-bad6-ac7133d7adff" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4274865e-3691-4d3f-8b1d-edee3b64aed4" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d09d305e-f9e4-4231-9124-929249c38163" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61732e40-c473-46b9-af84-d81fd98a260f" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4b8e98e-4206-4a75-86c0-ff350b0e15f9" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df080620-4df0-4992-b271-260d317762c9" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3102092-c749-4afb-9981-b926b5c53630" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5fbe9eb4-2c68-4556-b198-b97af43d6f40" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cb96201-8dcc-4fdf-9df0-3a6215e9d287" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10cdde04-28c8-4ed0-8530-5cb9644466d1" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd9282ac-409b-4b3a-a353-ffcf550f3570" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2148680f-d261-4464-b9c7-4aa5b6e1df9c" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2da75b2-ec82-4373-80ef-6abd504cb58d" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1542175-370e-414a-b15a-5ea136e422fb" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71c92f7d-9175-48fd-be32-920ed4b737bb" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a49b3a5-36a4-41e1-99ea-0fb4cc9833c5" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6ac31e3-1612-4dc7-8016-a2f0740be7b7" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c27ec15b-553f-42d4-966f-74757a7f0d17" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43b9d17f-8ebb-4839-a864-035be8b341df" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f0b1c00-49ff-4b46-894f-0dd726aee7e0" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46df90c8-e6e4-46a3-b159-ac90ab6dd810" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00fe3a13-a181-4740-b625-08d567761a85" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d669028-8087-4ac0-ae87-4a48e112d3c3" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c201956-e458-44e3-9ed6-36c77b28b175" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2e23fee-26ab-43b9-9029-337e7e07ef02" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/990e0f82-0929-4d09-9bc4-a83294fbdbd1" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce80ba39-7503-468e-a2b1-07be165a81eb" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c834212-1273-4845-aff9-ed39dddb3225" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1619b21a-c0e4-4e9a-9483-7438813fbe5a" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c7dcbd5-376f-41e4-8e1c-7a1afd84eea8" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59266bc0-4340-4e93-9c8d-15b554a7572d" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0876bcc2-0dde-4119-92ab-143a484ca962" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a90c3b6d-041b-4ca1-a9e3-88893b6971c5" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/264d46a0-d881-4bdb-a3a8-c5b03372b9c4" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/655e88a7-c790-4911-909c-0b5cd792d87e" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca5e903c-eb14-493f-8d3b-9f9e5f8aeff5" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9931c930-7c4b-40b7-b9fe-bfed29a1038d" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e89dec4-9735-4582-9430-0f681bccffc9" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce02944a-aed0-4f54-bd16-488533dbe80d" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5de3ac3-9ed9-4999-9af7-d8e3d36fca85" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/315e0609-26c6-455e-b34f-5b0afddb2a0d" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e435f76c-f2cc-4bec-92cf-613281085672" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/514c4aff-99b4-4667-bf5e-302e3127ff7a" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e9e8f06-949c-4c2c-bffb-28a057b88053" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5fcb2b0d-96a9-45eb-9330-a5dbf445e7c3" TargetMode="External" Id="rId152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db4ce6d6-9d75-4e81-a313-f9dc116bf7ac" TargetMode="External" Id="rId153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4850209-30c7-4904-9a11-451ae7e9d9e3" TargetMode="External" Id="rId154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10836cb5-4971-42b6-8929-6c4c012b1b8e" TargetMode="External" Id="rId155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0dbe6d0-8b1d-4aba-8ca0-942360f43836" TargetMode="External" Id="rId156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/850a7572-9e3a-40c3-8e94-30afcf445557" TargetMode="External" Id="rId157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b74620e6-5315-4825-817d-f3af5cff3def" TargetMode="External" Id="rId158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e7bcbf7-c2e2-407a-be7c-fc3972af656a" TargetMode="External" Id="rId159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90f02fbe-14f5-4a25-b261-6ecadc197588" TargetMode="External" Id="rId160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4081961e-07e1-4e84-a6be-47ce784c019d" TargetMode="External" Id="rId161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba7d4347-1fd2-4e00-bfb4-15b36fc6d83b" TargetMode="External" Id="rId162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5fbbc99-f0e7-489b-8ba0-20d074e4f5e1" TargetMode="External" Id="rId163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae2c3eb6-8e35-4a34-b445-661fd1f9d48f" TargetMode="External" Id="rId164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f2362c7-9c08-45bd-bc00-b5f1b70d04cf" TargetMode="External" Id="rId165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbd549d2-baf7-4335-ae7b-1fec821b6cd5" TargetMode="External" Id="rId166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8164d832-1a57-4aaf-9dd0-d7f583b00db7" TargetMode="External" Id="rId167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b339929-ae7e-436e-9ef7-65f06621966c" TargetMode="External" Id="rId168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff7e4c30-0042-429f-a8ca-815c2939446e" TargetMode="External" Id="rId169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fcfb103-1c49-4891-b1a4-756682ee6f45" TargetMode="External" Id="rId170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23f39cb3-3061-47fa-8563-a7c374b39cad" TargetMode="External" Id="rId171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b96d6661-e266-49b8-abd6-b0ef1950d60c" TargetMode="External" Id="rId172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eeea881f-fd4e-47a8-a494-0fbe80285223" TargetMode="External" Id="rId173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2b51800-29bd-48d3-a323-98f569a73d86" TargetMode="External" Id="rId174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ef8d01f-7d8b-439c-b0e3-2b4ac87a5f23" TargetMode="External" Id="rId175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2dc5ea8-cf39-402d-b9d0-c3aa34baa7ef" TargetMode="External" Id="rId176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6556694-7afc-4f3e-923b-07c982c68356" TargetMode="External" Id="rId177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/638a45a0-dea9-486c-8247-de6967165f9a" TargetMode="External" Id="rId178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03c90f03-3ceb-41c8-842a-8ace6cd451b0" TargetMode="External" Id="rId179" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U1"/>
+  <dimension ref="A1:U180"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -570,45 +583,15377 @@
         <is>
           <t>Статус требований</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>А45-27996/2026</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>03.08.2026</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr"/>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Сибирьсельстройпроект"</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>5406982893</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Александрова Е. А.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>08.08.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U2" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/27c926c6-845d-4c5a-b949-56c132c6b9f6</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>А45-22916/2026</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2026</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr"/>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОХРАННЫЕ ТЕХНОЛОГИИ"</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr">
+        <is>
+          <t>5407019188</t>
+        </is>
+      </c>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Волченский А. А.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2026</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U3" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/53cf49c0-3884-4cc8-8860-dc5c5ba53094</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>А45-22908/2026</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2026</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr"/>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>ИП ЧУЖЧЕНКО ИЛЬЯ ВЛАДИМИРОВИЧ</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr"/>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Волченский А. А.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr">
+        <is>
+          <t>01.07.2026</t>
+        </is>
+      </c>
+      <c r="T4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U4" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a4475a78-dbea-4a5c-87e5-27989bb2d85e</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>А45-22914/2026</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2026</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr"/>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МОЛОДЕЖНЫЙ"</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>3811172292</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Волченский А. А.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
+      <c r="S5" s="2" t="inlineStr">
+        <is>
+          <t>01.07.2026</t>
+        </is>
+      </c>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U5" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e5d0000c-c1f7-49bc-84e4-01927fffa0b1</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>А45-22915/2026</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2026</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr"/>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБЕЗ"</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>4205190141</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Волченский А. А.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>01.07.2026</t>
+        </is>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U6" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8ed210d5-0065-40c9-9c98-38e1e4af3eed</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>А45-22918/2026</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2026</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr"/>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОДА"</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>5445123119</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
+      <c r="S7" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2026</t>
+        </is>
+      </c>
+      <c r="T7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U7" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/186b36bc-1d62-44d7-bdff-6338bb158d80</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>А45-22917/2026</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2026</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МАНСАР"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>5405357801</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Семененко И. Г.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>02.07.2026</t>
+        </is>
+      </c>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U8" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a3cae982-d9b4-47a6-8fed-f9a3576187b5</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>А67-4518/2026</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>08.05.2026</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr"/>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>7017996657</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Проектант"</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>7024039779</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>АС Томской области</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Маскайкина А. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
+      <c r="S9" s="2" t="inlineStr">
+        <is>
+          <t>10.07.2026</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U9" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a85da8d5-f8eb-4ea0-8e26-7de2acb49cc9</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>А46-7707/2026</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>23.04.2026</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr"/>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СОЮЗ ПРОЕКТИРОВЩИКОВ И АРХИТЕКТОРОВ СИБИРИ"</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>5504136056</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "ОМСКСТРОЙПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>5504103283</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Чекурда Е. А.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2026</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U10" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/83a2bb60-6c02-43fa-b347-8696f08f18d1</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>А46-7706/2026</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>23.04.2026</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr"/>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СОЮЗ ПРОЕКТИРОВЩИКОВ И АРХИТЕКТОРОВ СИБИРИ"</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>5504136056</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АРХИТЕКТУРНО-СТРОИТЕЛЬНАЯ КОНСТРУКТОРСКАЯ МАСТЕРСКАЯ "АНДЫ"</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>5501105042</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Ларина Е. А.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U11" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/63b74473-b36b-4ec2-9dcd-8f7bf4e42fc8</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А45-14308/2026</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>20.04.2026</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>5406509800</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>19.06.2026</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cda36809-d6da-4bef-a31e-85c9b4ad17fc</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А03-6264/2026</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>02.04.2026</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr"/>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>СО Ассоциация "Союз архитекторов и проектировщиков Западной Сибири"</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Агроинвестстрой"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>2225061197</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС Алтайского края</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Толстогузова Е. В.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>29.05.2026</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a95019dc-8807-4366-b512-dec7d5e82e2b</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>А45-34723/2025</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2025</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr"/>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПОДЗЕМБУРСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>5401360673</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Семененко И. Г.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>27.11.2025</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fe1de2a5-9b75-43eb-8bf3-4ffebafd919d</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А45-34721/2025</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2025</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr"/>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Мастер Строй"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>5405455478</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Семененко И. Г.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>27.11.2025</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/46c4bebb-984a-4d04-afb1-d868c2848831</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А45-33826/2025</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>19.09.2025</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr"/>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭКОПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>5401375479</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭЛЕКТРОТЕХМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>5406986873</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Висковская К. Г.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>22.06.2026</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/54c1b621-bb72-47e2-a830-3803f4b64bcd</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А45-30736/2025</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>27.08.2025</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr"/>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>ИП КОРНИЕНКО НАТАЛИЯ ГЕННАДЬЕВНА</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>ООО СК "АСК"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>5404006543</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Кыдырбаев Ф. А.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
+      <c r="S17" s="2" t="inlineStr">
+        <is>
+          <t>11.09.2026</t>
+        </is>
+      </c>
+      <c r="T17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fcb03e7f-9d4c-42e1-9223-e884b0a8ce26</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>А45-19762/2025</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2025</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr"/>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>ООО СК "АСК"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>5404006543</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Волченский А. А.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>05.08.2025</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/40412264-2de7-4de3-a878-06467e6fa5b1</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А45-16419/2025</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>14.05.2025</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr"/>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРАГМА АЛТАЙ"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>0411167246</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Александрова Е. А.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
+      <c r="S19" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2025</t>
+        </is>
+      </c>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5e7fe154-9672-4289-b9cf-620ec399dc8f</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А45-13530/2025</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>18.04.2025</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr"/>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПРОЕКТНО-ИНЖИНИРИНГОВАЯ КОМПАНИЯ "ДИСИСТЕМС"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>6670253304</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2025</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e62b0133-d91c-4d98-9258-85db76d17662</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>А45-13534/2025</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>18.04.2025</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr"/>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОМПАНИЯ МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>5403055587</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2025</t>
+        </is>
+      </c>
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/63339cb9-0c13-405f-9281-7b039379ac3b</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А45-11368/2025</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>03.04.2025</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr"/>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr"/>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Волченский А. А.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>17.04.2025</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e712d609-6e16-4b38-a646-f6a5ca7a8d79</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>А45-11363/2025</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>03.04.2025</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr"/>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НОВОСИБИРСКМОНТАЖНАЛАДКА"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>5405028437</t>
+        </is>
+      </c>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
+      <c r="S23" s="2" t="inlineStr">
+        <is>
+          <t>28.05.2025</t>
+        </is>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a566dd6c-fd75-4468-a788-7beb19423614</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>А45-11369/2025</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>03.04.2025</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr"/>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭЛЕКТРОТЕХМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>5406986873</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2025</t>
+        </is>
+      </c>
+      <c r="T24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U24" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9b060aa4-d777-40f8-b432-3976e7b56caa</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>А45-3661/2025</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>06.02.2025</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr"/>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХОСНОВА"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>5405019714</t>
+        </is>
+      </c>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Поносов А. В.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
+      <c r="S25" s="2" t="inlineStr">
+        <is>
+          <t>04.04.2025</t>
+        </is>
+      </c>
+      <c r="T25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U25" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8ad4ab52-0e92-4af3-9021-fcacb2a7d631</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>А27-17614/2024</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2024</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr"/>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Дорожно-строительная производственная компания Дорожник"</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>4204007403</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Кузбассстройбезопасность"</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>4205353808</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>АС Кемеровской области</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Левенко А. С.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>30.06.2026</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U26" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c33a140b-7447-4cbc-b737-7de1500a77d1</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>А45-28606/2024</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>21.08.2024</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr"/>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БРИЗ"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>5403115719</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Волченский А. А.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>08.10.2024</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4fff4e60-add9-4ccf-b786-7f1ef257a3d4</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А45-24043/2024</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2024</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr"/>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОЕКТСТРОЙКОМПЛЕКС"</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>6658478421</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>31.08.2024</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c6e1e844-5c6b-4895-b9e3-4466ed55d3ec</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А45-24056/2024</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2024</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr"/>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦИАЛИЗИРОВАННОЕ ПРЕДПРИЯТИЕ ПО ЭКСПЛУАТАЦИИ ДОРОГ И БЛАГОУСТРОЙСТВУ"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>3810056303</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2024</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/da2c7499-a21d-41bb-bda6-e73b85a4ea80</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А45-24055/2024</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2024</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr"/>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>ООО ИНЖЕНЕРНО-ТЕХНИЧЕСКИЙ ЦЕНТР " АСУКОМПЛЕКТСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>5406273865</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>31.08.2024</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/65028f10-5807-49d8-ac97-4f3dc9d9b461</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А45-24054/2024</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2024</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr"/>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УРАЛВОЕНПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>6672156112</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr"/>
+      <c r="R31" s="2" t="inlineStr"/>
+      <c r="S31" s="2" t="inlineStr">
+        <is>
+          <t>31.08.2024</t>
+        </is>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9d358c45-ba75-4d25-8385-3e273d89f493</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А45-24052/2024</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2024</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr"/>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>ИП ОЛЕННИКОВ ВЛАДИМИР ДМИТРИЕВИЧ</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr"/>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>10.09.2024</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a7f2ebf9-f8ef-4e79-9bcb-e13da446a26a</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А45-24049/2024</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2024</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr"/>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЦЕНТР ЭКОЛОГИЧЕСКИХ ПРОБЛЕМ ГОРОДА"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>5406543536</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2024</t>
+        </is>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/06b8d017-1a1c-4a26-938c-d45e08daf714</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>А45-24048/2024</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2024</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr"/>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОЕКТЭКСПЕРТСВЯЗЬ"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>6684015927</t>
+        </is>
+      </c>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
+      <c r="S34" s="2" t="inlineStr">
+        <is>
+          <t>31.08.2024</t>
+        </is>
+      </c>
+      <c r="T34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U34" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/65634cfe-f2e3-4786-8f2d-34787f7df1cd</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>А45-24045/2024</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2024</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr"/>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>ООО "САХАЛИНСКАЯ ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>6502006046</t>
+        </is>
+      </c>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
+      <c r="S35" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2024</t>
+        </is>
+      </c>
+      <c r="T35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U35" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fa578680-591e-4c72-a307-8553adbb7c15</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>А45-24044/2024</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2024</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr"/>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИДЕР"</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr">
+        <is>
+          <t>6671075206</t>
+        </is>
+      </c>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
+      <c r="S36" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2024</t>
+        </is>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cf4b8c61-35e6-4377-b41a-9a22a3b9e1c3</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А45-24042/2024</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2024</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr"/>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>5407502437</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
+      <c r="S37" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2024</t>
+        </is>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4eca9c6b-e485-4244-8bf2-d6b584dbeb6a</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>А03-11722/2024</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2024</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr"/>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>СО Ассоциация "Союз архитекторов и проектировщиков Западной Сибири"</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СибИнжиниринг"</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr">
+        <is>
+          <t>2225196613</t>
+        </is>
+      </c>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС Алтайского края</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Ли Э. Г.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr"/>
+      <c r="R38" s="2" t="inlineStr"/>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>25.09.2024</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8d16cb6f-30f3-4e55-a6f2-73c542375965</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>А45-17623/2024</t>
+        </is>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>27.05.2024</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F39" s="2" t="inlineStr"/>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>ООО Управляющая компания "ЖЭУ-4"</t>
+        </is>
+      </c>
+      <c r="I39" s="2" t="inlineStr">
+        <is>
+          <t>5407006238</t>
+        </is>
+      </c>
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>5405273975</t>
+        </is>
+      </c>
+      <c r="M39" s="2" t="inlineStr">
+        <is>
+          <t>7 арбитражный апелляционный суд</t>
+        </is>
+      </c>
+      <c r="N39" s="2" t="inlineStr">
+        <is>
+          <t>Жигжитова Н. Б.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr"/>
+      <c r="R39" s="2" t="inlineStr"/>
+      <c r="S39" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2026</t>
+        </is>
+      </c>
+      <c r="T39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U39" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/76d31199-1217-4610-bdc5-0fd9ab62b471</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>А45-10597/2024</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2024</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F40" s="2" t="inlineStr"/>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I40" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БИЗНЕСКОНСАЛТИНГ"</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>6670062959</t>
+        </is>
+      </c>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
+      <c r="P40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr"/>
+      <c r="R40" s="2" t="inlineStr"/>
+      <c r="S40" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2024</t>
+        </is>
+      </c>
+      <c r="T40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U40" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/695562d5-0a4e-4686-a1d2-0fa897b2e97c</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>А45-10605/2024</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2024</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr"/>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Рэмком"</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr">
+        <is>
+          <t>5405007821</t>
+        </is>
+      </c>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
+      <c r="S41" s="2" t="inlineStr">
+        <is>
+          <t>21.05.2024</t>
+        </is>
+      </c>
+      <c r="T41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/49cd6dfa-0fdb-45d0-8232-931b0601cb6c</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>А45-10604/2024</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2024</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr"/>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I42" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОЕКТНО-КОНСТРУКТОРСКОЕ БЮРО "СРЕДУРАЛПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>6673166603</t>
+        </is>
+      </c>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N42" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr"/>
+      <c r="P42" s="2" t="inlineStr"/>
+      <c r="Q42" s="2" t="inlineStr"/>
+      <c r="R42" s="2" t="inlineStr"/>
+      <c r="S42" s="2" t="inlineStr">
+        <is>
+          <t>22.05.2024</t>
+        </is>
+      </c>
+      <c r="T42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U42" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5a8dcf3a-9398-49eb-9c88-6315e9dd5c69</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>А45-10603/2024</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2024</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr"/>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЦЕНТР ЦИФРОВОГО ПРОЕКТИРОВАНИЯ "ПРОФИЛЬ"</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr">
+        <is>
+          <t>7100008253</t>
+        </is>
+      </c>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="inlineStr"/>
+      <c r="P43" s="2" t="inlineStr"/>
+      <c r="Q43" s="2" t="inlineStr"/>
+      <c r="R43" s="2" t="inlineStr"/>
+      <c r="S43" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2024</t>
+        </is>
+      </c>
+      <c r="T43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U43" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cf9a6f72-0651-4b3d-b602-d8e84edc01d5</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>А45-10602/2024</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2024</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr"/>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I44" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИЛОВЫЕ ЭЛЕКТРИЧЕСКИЕ СИСТЕМЫ"</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr">
+        <is>
+          <t>5405052060</t>
+        </is>
+      </c>
+      <c r="M44" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N44" s="2" t="inlineStr">
+        <is>
+          <t>Поносов А. В.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
+      <c r="P44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr"/>
+      <c r="S44" s="2" t="inlineStr">
+        <is>
+          <t>29.05.2024</t>
+        </is>
+      </c>
+      <c r="T44" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U44" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/40662a0f-0288-4502-943f-b514e01afc86</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>А45-10601/2024</t>
+        </is>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2024</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E45" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F45" s="2" t="inlineStr"/>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I45" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J45" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K45" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕФЛЕКС"</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr">
+        <is>
+          <t>7017277998</t>
+        </is>
+      </c>
+      <c r="M45" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N45" s="2" t="inlineStr">
+        <is>
+          <t>Поносов А. В.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="R45" s="2" t="inlineStr"/>
+      <c r="S45" s="2" t="inlineStr">
+        <is>
+          <t>29.05.2024</t>
+        </is>
+      </c>
+      <c r="T45" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U45" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9a4cdf9e-e6d8-49d8-a55b-d494f4e2668c</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>А45-10600/2024</t>
+        </is>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2024</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E46" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F46" s="2" t="inlineStr"/>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I46" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K46" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕРРА СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>2209037359</t>
+        </is>
+      </c>
+      <c r="M46" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N46" s="2" t="inlineStr">
+        <is>
+          <t>Поносов А. В.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr"/>
+      <c r="P46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="R46" s="2" t="inlineStr"/>
+      <c r="S46" s="2" t="inlineStr">
+        <is>
+          <t>29.05.2024</t>
+        </is>
+      </c>
+      <c r="T46" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U46" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c50bae1c-f679-4d09-b66d-1805039f54d6</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>А45-10599/2024</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2024</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F47" s="2" t="inlineStr"/>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I47" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K47" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕГИОНСТРОЙ-ПЛЮС"</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr">
+        <is>
+          <t>5446013246</t>
+        </is>
+      </c>
+      <c r="M47" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N47" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
+      <c r="S47" s="2" t="inlineStr">
+        <is>
+          <t>18.04.2024</t>
+        </is>
+      </c>
+      <c r="T47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U47" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8d89a402-8739-4143-afbd-a589250d3297</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>А45-10598/2024</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2024</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr"/>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>ООО НАУЧНО-ПРОИЗВОДСТВЕННАЯ ФИРМА "ГАРАНТ"</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>5404190300</t>
+        </is>
+      </c>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N48" s="2" t="inlineStr">
+        <is>
+          <t>Поносов А. В.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="inlineStr"/>
+      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="R48" s="2" t="inlineStr"/>
+      <c r="S48" s="2" t="inlineStr">
+        <is>
+          <t>29.05.2024</t>
+        </is>
+      </c>
+      <c r="T48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U48" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d3abecca-24cf-4153-82ec-a3514f35db70</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
+        <is>
+          <t>А45-10611/2024</t>
+        </is>
+      </c>
+      <c r="C49" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2024</t>
+        </is>
+      </c>
+      <c r="D49" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E49" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F49" s="2" t="inlineStr"/>
+      <c r="G49" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I49" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J49" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K49" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОФИ-ГИГАНТ"</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr">
+        <is>
+          <t>6673252411</t>
+        </is>
+      </c>
+      <c r="M49" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N49" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
+      <c r="P49" s="2" t="inlineStr"/>
+      <c r="Q49" s="2" t="inlineStr"/>
+      <c r="R49" s="2" t="inlineStr"/>
+      <c r="S49" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2024</t>
+        </is>
+      </c>
+      <c r="T49" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U49" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e80b120a-2509-4387-aaf9-638be9e52445</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t>А45-10610/2024</t>
+        </is>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2024</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F50" s="2" t="inlineStr"/>
+      <c r="G50" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I50" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПРОЕКТНО-ИНЖИНИРИНГОВАЯ КОМПАНИЯ "ДИСИСТЕМС"</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr">
+        <is>
+          <t>6670253304</t>
+        </is>
+      </c>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N50" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr"/>
+      <c r="P50" s="2" t="inlineStr"/>
+      <c r="Q50" s="2" t="inlineStr"/>
+      <c r="R50" s="2" t="inlineStr"/>
+      <c r="S50" s="2" t="inlineStr">
+        <is>
+          <t>22.05.2024</t>
+        </is>
+      </c>
+      <c r="T50" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U50" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5666aace-948e-4581-b45b-03ac83d7307e</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
+        <is>
+          <t>А45-10609/2024</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2024</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F51" s="2" t="inlineStr"/>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I51" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J51" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K51" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОЕКТ СТРОЙ МЕНЕДЖМЕНТ"</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr">
+        <is>
+          <t>5433195782</t>
+        </is>
+      </c>
+      <c r="M51" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N51" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr"/>
+      <c r="P51" s="2" t="inlineStr"/>
+      <c r="Q51" s="2" t="inlineStr"/>
+      <c r="R51" s="2" t="inlineStr"/>
+      <c r="S51" s="2" t="inlineStr">
+        <is>
+          <t>21.05.2024</t>
+        </is>
+      </c>
+      <c r="T51" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U51" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bdcbe6b9-5b37-4bad-9ea5-1e45556295f6</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>А45-10608/2024</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2024</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F52" s="2" t="inlineStr"/>
+      <c r="G52" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I52" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J52" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K52" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "МЕГАПОЛИС"</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr">
+        <is>
+          <t>5402023871</t>
+        </is>
+      </c>
+      <c r="M52" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N52" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="inlineStr"/>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
+      <c r="S52" s="2" t="inlineStr">
+        <is>
+          <t>11.04.2024</t>
+        </is>
+      </c>
+      <c r="T52" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U52" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ffcaded9-7ae7-4680-a3bf-f6f7cfcfb43c</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>А45-10607/2024</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2024</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F53" s="2" t="inlineStr"/>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I53" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K53" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЕР-ПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L53" s="2" t="inlineStr">
+        <is>
+          <t>5402559630</t>
+        </is>
+      </c>
+      <c r="M53" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N53" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr"/>
+      <c r="R53" s="2" t="inlineStr"/>
+      <c r="S53" s="2" t="inlineStr">
+        <is>
+          <t>18.04.2024</t>
+        </is>
+      </c>
+      <c r="T53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U53" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9665bf1e-a2d5-440c-afe0-eadfb448594c</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>А45-10606/2024</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2024</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E54" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F54" s="2" t="inlineStr"/>
+      <c r="G54" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I54" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K54" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГАЛЛОП"</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr">
+        <is>
+          <t>5403200805</t>
+        </is>
+      </c>
+      <c r="M54" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N54" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
+      <c r="P54" s="2" t="inlineStr"/>
+      <c r="Q54" s="2" t="inlineStr"/>
+      <c r="R54" s="2" t="inlineStr"/>
+      <c r="S54" s="2" t="inlineStr">
+        <is>
+          <t>10.04.2024</t>
+        </is>
+      </c>
+      <c r="T54" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U54" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8b1acc26-89a1-46c8-b2ed-0fbd9ec963c6</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
+          <t>А45-2717/2024</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>31.01.2024</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F55" s="2" t="inlineStr"/>
+      <c r="G55" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I55" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K55" s="2" t="inlineStr">
+        <is>
+          <t>ОТДЕЛЕНИЕ ФОНДА ПЕНСИОННОГО И СОЦИАЛЬНОГО СТРАХОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr"/>
+      <c r="M55" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N55" s="2" t="inlineStr">
+        <is>
+          <t>Рубекина И. А.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="inlineStr"/>
+      <c r="Q55" s="2" t="inlineStr"/>
+      <c r="R55" s="2" t="inlineStr"/>
+      <c r="S55" s="2" t="inlineStr">
+        <is>
+          <t>02.07.2024</t>
+        </is>
+      </c>
+      <c r="T55" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U55" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/83f185a3-f48a-4374-8518-316fc2fc0dec</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>А45-38677/2023</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>22.12.2023</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F56" s="2" t="inlineStr"/>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I56" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КУЗБАСССТРОЙБЕЗОПАСНОСТЬ"</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>4205353808</t>
+        </is>
+      </c>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N56" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
+      <c r="P56" s="2" t="inlineStr"/>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr"/>
+      <c r="S56" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2024</t>
+        </is>
+      </c>
+      <c r="T56" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U56" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7ad6d0f1-c358-4d2d-a23e-bded32a8fe77</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>А45-38593/2023</t>
+        </is>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>22.12.2023</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F57" s="2" t="inlineStr"/>
+      <c r="G57" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="inlineStr">
+        <is>
+          <t>АО "НОВОСИБИРСКИЙ АВИАРЕМОНТНЫЙ ЗАВОД"</t>
+        </is>
+      </c>
+      <c r="I57" s="2" t="inlineStr">
+        <is>
+          <t>5402112867</t>
+        </is>
+      </c>
+      <c r="J57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K57" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙБИЗНЕСГРУППА"</t>
+        </is>
+      </c>
+      <c r="L57" s="2" t="inlineStr">
+        <is>
+          <t>5408290827</t>
+        </is>
+      </c>
+      <c r="M57" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N57" s="2" t="inlineStr">
+        <is>
+          <t>Серёдкина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr"/>
+      <c r="Q57" s="2" t="inlineStr"/>
+      <c r="R57" s="2" t="inlineStr"/>
+      <c r="S57" s="2" t="inlineStr">
+        <is>
+          <t>24.07.2026</t>
+        </is>
+      </c>
+      <c r="T57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U57" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/633f8b8b-aeeb-4303-a701-f8b01c6e1974</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>А45-38678/2023</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>22.12.2023</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F58" s="2" t="inlineStr"/>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I58" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НОВОСИБИРСКМОНТАЖНАЛАДКА"</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr">
+        <is>
+          <t>5405028437</t>
+        </is>
+      </c>
+      <c r="M58" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N58" s="2" t="inlineStr">
+        <is>
+          <t>Поносов А. В.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr"/>
+      <c r="P58" s="2" t="inlineStr"/>
+      <c r="Q58" s="2" t="inlineStr"/>
+      <c r="R58" s="2" t="inlineStr"/>
+      <c r="S58" s="2" t="inlineStr">
+        <is>
+          <t>10.02.2024</t>
+        </is>
+      </c>
+      <c r="T58" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U58" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c410acb3-bcab-4329-9c6e-6a8681ea676d</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
+        <is>
+          <t>А45-38680/2023</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>22.12.2023</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E59" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F59" s="2" t="inlineStr"/>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I59" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J59" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K59" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КСБ ПРО"</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr">
+        <is>
+          <t>9729325116</t>
+        </is>
+      </c>
+      <c r="M59" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N59" s="2" t="inlineStr">
+        <is>
+          <t>Поносов А. В.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="inlineStr"/>
+      <c r="Q59" s="2" t="inlineStr"/>
+      <c r="R59" s="2" t="inlineStr"/>
+      <c r="S59" s="2" t="inlineStr">
+        <is>
+          <t>10.02.2024</t>
+        </is>
+      </c>
+      <c r="T59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U59" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b96872f2-d9f6-49e6-ab26-c220fba185b2</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>А45-38684/2023</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>22.12.2023</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F60" s="2" t="inlineStr"/>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I60" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БИЗНЕСКОНСАЛТИНГ"</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>6670062959</t>
+        </is>
+      </c>
+      <c r="M60" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N60" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="inlineStr"/>
+      <c r="P60" s="2" t="inlineStr"/>
+      <c r="Q60" s="2" t="inlineStr"/>
+      <c r="R60" s="2" t="inlineStr"/>
+      <c r="S60" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2024</t>
+        </is>
+      </c>
+      <c r="T60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U60" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bb22c833-11a1-4e29-8b39-0ef13c99c562</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>А45-38681/2023</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>22.12.2023</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F61" s="2" t="inlineStr"/>
+      <c r="G61" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I61" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПАРТНЕРСТВО ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>6670398300</t>
+        </is>
+      </c>
+      <c r="M61" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N61" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="inlineStr"/>
+      <c r="Q61" s="2" t="inlineStr"/>
+      <c r="R61" s="2" t="inlineStr"/>
+      <c r="S61" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2024</t>
+        </is>
+      </c>
+      <c r="T61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U61" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/64dfc5d1-5b7d-495c-ac86-a3a4444d790e</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>А45-38181/2023</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2023</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr"/>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>ООО "А СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>5406612451</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="inlineStr"/>
+      <c r="P62" s="2" t="inlineStr"/>
+      <c r="Q62" s="2" t="inlineStr"/>
+      <c r="R62" s="2" t="inlineStr"/>
+      <c r="S62" s="2" t="inlineStr">
+        <is>
+          <t>29.02.2024</t>
+        </is>
+      </c>
+      <c r="T62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/24d66a72-aa02-43c4-a329-2f4023284e6a</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>А45-38135/2023</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2023</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr"/>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I63" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТПА-ПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>3811163570</t>
+        </is>
+      </c>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N63" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="inlineStr"/>
+      <c r="P63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr"/>
+      <c r="R63" s="2" t="inlineStr"/>
+      <c r="S63" s="2" t="inlineStr">
+        <is>
+          <t>10.02.2024</t>
+        </is>
+      </c>
+      <c r="T63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U63" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cdbe78cb-4e80-4863-b45b-d7a4a2a17fcd</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>А45-38137/2023</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2023</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr"/>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Выбор"</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>3802008419</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="inlineStr"/>
+      <c r="P64" s="2" t="inlineStr"/>
+      <c r="Q64" s="2" t="inlineStr"/>
+      <c r="R64" s="2" t="inlineStr"/>
+      <c r="S64" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2024</t>
+        </is>
+      </c>
+      <c r="T64" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U64" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ad8c541f-a491-4577-8518-0ba3f0688b60</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>А45-38142/2023</t>
+        </is>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2023</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E65" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F65" s="2" t="inlineStr"/>
+      <c r="G65" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I65" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J65" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K65" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБИНВЕСТГРУП"</t>
+        </is>
+      </c>
+      <c r="L65" s="2" t="inlineStr">
+        <is>
+          <t>3811096531</t>
+        </is>
+      </c>
+      <c r="M65" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N65" s="2" t="inlineStr">
+        <is>
+          <t>Поносов А. В.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="inlineStr"/>
+      <c r="P65" s="2" t="inlineStr"/>
+      <c r="Q65" s="2" t="inlineStr"/>
+      <c r="R65" s="2" t="inlineStr"/>
+      <c r="S65" s="2" t="inlineStr">
+        <is>
+          <t>10.02.2024</t>
+        </is>
+      </c>
+      <c r="T65" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U65" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d0539d46-1751-4203-8c3a-0ba6a7394765</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>А45-32403/2023</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>02.11.2023</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E66" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F66" s="2" t="inlineStr"/>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВЕРТЕР ГРУПП"</t>
+        </is>
+      </c>
+      <c r="I66" s="2" t="inlineStr">
+        <is>
+          <t>9728011220</t>
+        </is>
+      </c>
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K66" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБИРСКИЕ ИНЖЕНЕРНЫЕ ТЕХНОЛОГИИ"</t>
+        </is>
+      </c>
+      <c r="L66" s="2" t="inlineStr">
+        <is>
+          <t>5405379869</t>
+        </is>
+      </c>
+      <c r="M66" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N66" s="2" t="inlineStr">
+        <is>
+          <t>Винникова О. Н.</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="inlineStr"/>
+      <c r="P66" s="2" t="inlineStr"/>
+      <c r="Q66" s="2" t="inlineStr"/>
+      <c r="R66" s="2" t="inlineStr"/>
+      <c r="S66" s="2" t="inlineStr">
+        <is>
+          <t>25.06.2026</t>
+        </is>
+      </c>
+      <c r="T66" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U66" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/25a0085d-1e85-4a07-8fd2-3b73e06b0753</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
+          <t>А45-23099/2023</t>
+        </is>
+      </c>
+      <c r="C67" s="2" t="inlineStr">
+        <is>
+          <t>14.08.2023</t>
+        </is>
+      </c>
+      <c r="D67" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E67" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F67" s="2" t="inlineStr"/>
+      <c r="G67" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="inlineStr">
+        <is>
+          <t>АО "СИБИРСКИЕ КОММУНИКАЦИИ И СВЯЗЬ"</t>
+        </is>
+      </c>
+      <c r="I67" s="2" t="inlineStr">
+        <is>
+          <t>5406529309</t>
+        </is>
+      </c>
+      <c r="J67" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K67" s="2" t="inlineStr">
+        <is>
+          <t>АО "СИБИРСКИЕ КОММУНИКАЦИИ И СВЯЗЬ"</t>
+        </is>
+      </c>
+      <c r="L67" s="2" t="inlineStr">
+        <is>
+          <t>5406529309</t>
+        </is>
+      </c>
+      <c r="M67" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N67" s="2" t="inlineStr">
+        <is>
+          <t>Бычкова К. В.</t>
+        </is>
+      </c>
+      <c r="O67" s="2" t="inlineStr"/>
+      <c r="P67" s="2" t="inlineStr"/>
+      <c r="Q67" s="2" t="inlineStr"/>
+      <c r="R67" s="2" t="inlineStr"/>
+      <c r="S67" s="2" t="inlineStr">
+        <is>
+          <t>20.05.2025</t>
+        </is>
+      </c>
+      <c r="T67" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U67" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7163609e-1e08-4d97-a8b9-867e8b57b2d9</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>А45-21383/2023</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>26.07.2023</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F68" s="2" t="inlineStr"/>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I68" s="2" t="inlineStr">
+        <is>
+          <t>5406562465</t>
+        </is>
+      </c>
+      <c r="J68" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K68" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙЭКСПЕРТНАСЛЕДИЕ"</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>5407966453</t>
+        </is>
+      </c>
+      <c r="M68" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N68" s="2" t="inlineStr">
+        <is>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="inlineStr"/>
+      <c r="P68" s="2" t="inlineStr"/>
+      <c r="Q68" s="2" t="inlineStr"/>
+      <c r="R68" s="2" t="inlineStr"/>
+      <c r="S68" s="2" t="inlineStr">
+        <is>
+          <t>08.05.2024</t>
+        </is>
+      </c>
+      <c r="T68" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U68" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/416ff2e6-6c80-4784-9172-4345a6aba7db</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
+        <is>
+          <t>А45-13103/2023</t>
+        </is>
+      </c>
+      <c r="C69" s="2" t="inlineStr">
+        <is>
+          <t>11.05.2023</t>
+        </is>
+      </c>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E69" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F69" s="2" t="inlineStr"/>
+      <c r="G69" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I69" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J69" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K69" s="2" t="inlineStr">
+        <is>
+          <t>ООО СК "АСК"</t>
+        </is>
+      </c>
+      <c r="L69" s="2" t="inlineStr">
+        <is>
+          <t>5404006543</t>
+        </is>
+      </c>
+      <c r="M69" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N69" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="inlineStr"/>
+      <c r="P69" s="2" t="inlineStr"/>
+      <c r="Q69" s="2" t="inlineStr"/>
+      <c r="R69" s="2" t="inlineStr"/>
+      <c r="S69" s="2" t="inlineStr">
+        <is>
+          <t>11.07.2023</t>
+        </is>
+      </c>
+      <c r="T69" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U69" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1bd1097b-5672-483c-9754-470c330dfee4</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>А45-12335/2023</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>03.05.2023</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr"/>
+      <c r="G70" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I70" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J70" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Импэкстрейд"</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr">
+        <is>
+          <t>5404483923</t>
+        </is>
+      </c>
+      <c r="M70" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N70" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="inlineStr"/>
+      <c r="P70" s="2" t="inlineStr"/>
+      <c r="Q70" s="2" t="inlineStr"/>
+      <c r="R70" s="2" t="inlineStr"/>
+      <c r="S70" s="2" t="inlineStr">
+        <is>
+          <t>28.06.2023</t>
+        </is>
+      </c>
+      <c r="T70" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U70" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/00c5f52e-e79e-42eb-a3e9-d7f23b719319</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" s="2" t="inlineStr">
+        <is>
+          <t>А19-4941/2023</t>
+        </is>
+      </c>
+      <c r="C71" s="2" t="inlineStr">
+        <is>
+          <t>10.03.2023</t>
+        </is>
+      </c>
+      <c r="D71" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E71" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F71" s="2" t="inlineStr"/>
+      <c r="G71" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Климат-Групп"</t>
+        </is>
+      </c>
+      <c r="I71" s="2" t="inlineStr">
+        <is>
+          <t>3811143527</t>
+        </is>
+      </c>
+      <c r="J71" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K71" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Лаборатория цифровых технологий проектирования"</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr">
+        <is>
+          <t>3810074422</t>
+        </is>
+      </c>
+      <c r="M71" s="2" t="inlineStr">
+        <is>
+          <t>АС Иркутской области</t>
+        </is>
+      </c>
+      <c r="N71" s="2" t="inlineStr">
+        <is>
+          <t>Ченских Н. А.</t>
+        </is>
+      </c>
+      <c r="O71" s="2" t="inlineStr"/>
+      <c r="P71" s="2" t="inlineStr"/>
+      <c r="Q71" s="2" t="inlineStr"/>
+      <c r="R71" s="2" t="inlineStr"/>
+      <c r="S71" s="2" t="inlineStr">
+        <is>
+          <t>18.09.2025</t>
+        </is>
+      </c>
+      <c r="T71" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U71" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e5fd3448-98ef-467e-b4d0-570283063df4</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
+        <is>
+          <t>А19-3157/2023</t>
+        </is>
+      </c>
+      <c r="C72" s="2" t="inlineStr">
+        <is>
+          <t>16.02.2023</t>
+        </is>
+      </c>
+      <c r="D72" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E72" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F72" s="2" t="inlineStr"/>
+      <c r="G72" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "Сбербанк России"</t>
+        </is>
+      </c>
+      <c r="I72" s="2" t="inlineStr">
+        <is>
+          <t>7707083893</t>
+        </is>
+      </c>
+      <c r="J72" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K72" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Лэпстрой"</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr">
+        <is>
+          <t>3823030969</t>
+        </is>
+      </c>
+      <c r="M72" s="2" t="inlineStr">
+        <is>
+          <t>АС Иркутской области</t>
+        </is>
+      </c>
+      <c r="N72" s="2" t="inlineStr">
+        <is>
+          <t>Дульбеева Л. А.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="inlineStr"/>
+      <c r="P72" s="2" t="inlineStr"/>
+      <c r="Q72" s="2" t="inlineStr"/>
+      <c r="R72" s="2" t="inlineStr"/>
+      <c r="S72" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2026</t>
+        </is>
+      </c>
+      <c r="T72" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U72" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9c01d42b-4038-473b-a302-5bc6642cff3e</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" s="2" t="inlineStr">
+        <is>
+          <t>А45-1728/2023</t>
+        </is>
+      </c>
+      <c r="C73" s="2" t="inlineStr">
+        <is>
+          <t>27.01.2023</t>
+        </is>
+      </c>
+      <c r="D73" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E73" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F73" s="2" t="inlineStr"/>
+      <c r="G73" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H73" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I73" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J73" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K73" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТРАНСТЕЛЕКОМ СИБИРЬ ПЛЮС"</t>
+        </is>
+      </c>
+      <c r="L73" s="2" t="inlineStr">
+        <is>
+          <t>5409236237</t>
+        </is>
+      </c>
+      <c r="M73" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N73" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O73" s="2" t="inlineStr"/>
+      <c r="P73" s="2" t="inlineStr"/>
+      <c r="Q73" s="2" t="inlineStr"/>
+      <c r="R73" s="2" t="inlineStr"/>
+      <c r="S73" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2023</t>
+        </is>
+      </c>
+      <c r="T73" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U73" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c46e42cf-534f-4550-ab60-583bdbb38465</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="n">
+        <v>73</v>
+      </c>
+      <c r="B74" s="2" t="inlineStr">
+        <is>
+          <t>А45-1729/2023</t>
+        </is>
+      </c>
+      <c r="C74" s="2" t="inlineStr">
+        <is>
+          <t>27.01.2023</t>
+        </is>
+      </c>
+      <c r="D74" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E74" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F74" s="2" t="inlineStr"/>
+      <c r="G74" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H74" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I74" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J74" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K74" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИДЕР"</t>
+        </is>
+      </c>
+      <c r="L74" s="2" t="inlineStr">
+        <is>
+          <t>6671075206</t>
+        </is>
+      </c>
+      <c r="M74" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N74" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O74" s="2" t="inlineStr"/>
+      <c r="P74" s="2" t="inlineStr"/>
+      <c r="Q74" s="2" t="inlineStr"/>
+      <c r="R74" s="2" t="inlineStr"/>
+      <c r="S74" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2023</t>
+        </is>
+      </c>
+      <c r="T74" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U74" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cab28701-13d6-48b5-94c6-52e18fd2ab24</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="n">
+        <v>74</v>
+      </c>
+      <c r="B75" s="2" t="inlineStr">
+        <is>
+          <t>А45-1727/2023</t>
+        </is>
+      </c>
+      <c r="C75" s="2" t="inlineStr">
+        <is>
+          <t>27.01.2023</t>
+        </is>
+      </c>
+      <c r="D75" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E75" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F75" s="2" t="inlineStr"/>
+      <c r="G75" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H75" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I75" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J75" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K75" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Выбор"</t>
+        </is>
+      </c>
+      <c r="L75" s="2" t="inlineStr">
+        <is>
+          <t>3802008419</t>
+        </is>
+      </c>
+      <c r="M75" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N75" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O75" s="2" t="inlineStr"/>
+      <c r="P75" s="2" t="inlineStr"/>
+      <c r="Q75" s="2" t="inlineStr"/>
+      <c r="R75" s="2" t="inlineStr"/>
+      <c r="S75" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2023</t>
+        </is>
+      </c>
+      <c r="T75" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U75" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f1f1abeb-56e1-45eb-921d-38d5422794dc</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="n">
+        <v>75</v>
+      </c>
+      <c r="B76" s="2" t="inlineStr">
+        <is>
+          <t>А45-1726/2023</t>
+        </is>
+      </c>
+      <c r="C76" s="2" t="inlineStr">
+        <is>
+          <t>27.01.2023</t>
+        </is>
+      </c>
+      <c r="D76" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E76" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F76" s="2" t="inlineStr"/>
+      <c r="G76" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H76" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I76" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J76" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K76" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Скиф"</t>
+        </is>
+      </c>
+      <c r="L76" s="2" t="inlineStr">
+        <is>
+          <t>3812074940</t>
+        </is>
+      </c>
+      <c r="M76" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N76" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O76" s="2" t="inlineStr"/>
+      <c r="P76" s="2" t="inlineStr"/>
+      <c r="Q76" s="2" t="inlineStr"/>
+      <c r="R76" s="2" t="inlineStr"/>
+      <c r="S76" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2023</t>
+        </is>
+      </c>
+      <c r="T76" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U76" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bc92de2c-b271-43ee-beea-8d668fd13fbc</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="n">
+        <v>76</v>
+      </c>
+      <c r="B77" s="2" t="inlineStr">
+        <is>
+          <t>А45-1725/2023</t>
+        </is>
+      </c>
+      <c r="C77" s="2" t="inlineStr">
+        <is>
+          <t>27.01.2023</t>
+        </is>
+      </c>
+      <c r="D77" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E77" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F77" s="2" t="inlineStr"/>
+      <c r="G77" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H77" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I77" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J77" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K77" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Алекс"</t>
+        </is>
+      </c>
+      <c r="L77" s="2" t="inlineStr">
+        <is>
+          <t>5404472375</t>
+        </is>
+      </c>
+      <c r="M77" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N77" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O77" s="2" t="inlineStr"/>
+      <c r="P77" s="2" t="inlineStr"/>
+      <c r="Q77" s="2" t="inlineStr"/>
+      <c r="R77" s="2" t="inlineStr"/>
+      <c r="S77" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2023</t>
+        </is>
+      </c>
+      <c r="T77" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U77" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5285ff08-6682-4944-ad0e-4cfe2217796e</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="n">
+        <v>77</v>
+      </c>
+      <c r="B78" s="2" t="inlineStr">
+        <is>
+          <t>А45-1724/2023</t>
+        </is>
+      </c>
+      <c r="C78" s="2" t="inlineStr">
+        <is>
+          <t>27.01.2023</t>
+        </is>
+      </c>
+      <c r="D78" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E78" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F78" s="2" t="inlineStr"/>
+      <c r="G78" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I78" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J78" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K78" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦВИДЕОСВЯЗЬ"</t>
+        </is>
+      </c>
+      <c r="L78" s="2" t="inlineStr">
+        <is>
+          <t>5401358138</t>
+        </is>
+      </c>
+      <c r="M78" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N78" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O78" s="2" t="inlineStr"/>
+      <c r="P78" s="2" t="inlineStr"/>
+      <c r="Q78" s="2" t="inlineStr"/>
+      <c r="R78" s="2" t="inlineStr"/>
+      <c r="S78" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2023</t>
+        </is>
+      </c>
+      <c r="T78" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U78" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ae12b7c0-df42-4186-a1e4-5dba22507a35</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="n">
+        <v>78</v>
+      </c>
+      <c r="B79" s="2" t="inlineStr">
+        <is>
+          <t>А45-37403/2022</t>
+        </is>
+      </c>
+      <c r="C79" s="2" t="inlineStr">
+        <is>
+          <t>23.12.2022</t>
+        </is>
+      </c>
+      <c r="D79" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E79" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F79" s="2" t="inlineStr"/>
+      <c r="G79" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H79" s="2" t="inlineStr">
+        <is>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+        </is>
+      </c>
+      <c r="I79" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J79" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K79" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГеоПроектСтрой"</t>
+        </is>
+      </c>
+      <c r="L79" s="2" t="inlineStr"/>
+      <c r="M79" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N79" s="2" t="inlineStr">
+        <is>
+          <t>Серёдкина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O79" s="2" t="inlineStr"/>
+      <c r="P79" s="2" t="inlineStr"/>
+      <c r="Q79" s="2" t="inlineStr"/>
+      <c r="R79" s="2" t="inlineStr"/>
+      <c r="S79" s="2" t="inlineStr">
+        <is>
+          <t>22.07.2026</t>
+        </is>
+      </c>
+      <c r="T79" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U79" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/73cb83af-9f75-42bc-9960-b6d3777a3ad8</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="n">
+        <v>79</v>
+      </c>
+      <c r="B80" s="2" t="inlineStr">
+        <is>
+          <t>А45-35254/2022</t>
+        </is>
+      </c>
+      <c r="C80" s="2" t="inlineStr">
+        <is>
+          <t>07.12.2022</t>
+        </is>
+      </c>
+      <c r="D80" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E80" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F80" s="2" t="inlineStr"/>
+      <c r="G80" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H80" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I80" s="2" t="inlineStr">
+        <is>
+          <t>5406562465</t>
+        </is>
+      </c>
+      <c r="J80" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K80" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙГАРАНТ"</t>
+        </is>
+      </c>
+      <c r="L80" s="2" t="inlineStr">
+        <is>
+          <t>5406600801</t>
+        </is>
+      </c>
+      <c r="M80" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N80" s="2" t="inlineStr">
+        <is>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O80" s="2" t="inlineStr"/>
+      <c r="P80" s="2" t="inlineStr"/>
+      <c r="Q80" s="2" t="inlineStr"/>
+      <c r="R80" s="2" t="inlineStr"/>
+      <c r="S80" s="2" t="inlineStr">
+        <is>
+          <t>22.02.2023</t>
+        </is>
+      </c>
+      <c r="T80" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U80" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/44b6bac4-02a6-4c2c-a0ee-ef7b805e9d38</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="n">
+        <v>80</v>
+      </c>
+      <c r="B81" s="2" t="inlineStr">
+        <is>
+          <t>А45-34932/2022</t>
+        </is>
+      </c>
+      <c r="C81" s="2" t="inlineStr">
+        <is>
+          <t>05.12.2022</t>
+        </is>
+      </c>
+      <c r="D81" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E81" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F81" s="2" t="inlineStr"/>
+      <c r="G81" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H81" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I81" s="2" t="inlineStr">
+        <is>
+          <t>5406562465</t>
+        </is>
+      </c>
+      <c r="J81" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K81" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙГАРАНТ"</t>
+        </is>
+      </c>
+      <c r="L81" s="2" t="inlineStr">
+        <is>
+          <t>5406600801</t>
+        </is>
+      </c>
+      <c r="M81" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N81" s="2" t="inlineStr">
+        <is>
+          <t>Серёдкина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O81" s="2" t="inlineStr"/>
+      <c r="P81" s="2" t="inlineStr"/>
+      <c r="Q81" s="2" t="inlineStr"/>
+      <c r="R81" s="2" t="inlineStr"/>
+      <c r="S81" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2023</t>
+        </is>
+      </c>
+      <c r="T81" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U81" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dcf73ac3-ac0f-421d-81ed-e4a0402d8138</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="n">
+        <v>81</v>
+      </c>
+      <c r="B82" s="2" t="inlineStr">
+        <is>
+          <t>А45-34768/2022</t>
+        </is>
+      </c>
+      <c r="C82" s="2" t="inlineStr">
+        <is>
+          <t>02.12.2022</t>
+        </is>
+      </c>
+      <c r="D82" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E82" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F82" s="2" t="inlineStr"/>
+      <c r="G82" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H82" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I82" s="2" t="inlineStr">
+        <is>
+          <t>5406562465</t>
+        </is>
+      </c>
+      <c r="J82" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K82" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙГАРАНТ"</t>
+        </is>
+      </c>
+      <c r="L82" s="2" t="inlineStr">
+        <is>
+          <t>5406600801</t>
+        </is>
+      </c>
+      <c r="M82" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N82" s="2" t="inlineStr">
+        <is>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O82" s="2" t="inlineStr"/>
+      <c r="P82" s="2" t="inlineStr"/>
+      <c r="Q82" s="2" t="inlineStr"/>
+      <c r="R82" s="2" t="inlineStr"/>
+      <c r="S82" s="2" t="inlineStr">
+        <is>
+          <t>28.07.2023</t>
+        </is>
+      </c>
+      <c r="T82" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U82" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/880b8d05-84da-43db-b5ae-da2061153440</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="n">
+        <v>82</v>
+      </c>
+      <c r="B83" s="2" t="inlineStr">
+        <is>
+          <t>А45-32280/2022</t>
+        </is>
+      </c>
+      <c r="C83" s="2" t="inlineStr">
+        <is>
+          <t>11.11.2022</t>
+        </is>
+      </c>
+      <c r="D83" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E83" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F83" s="2" t="inlineStr"/>
+      <c r="G83" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H83" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КДС"</t>
+        </is>
+      </c>
+      <c r="I83" s="2" t="inlineStr">
+        <is>
+          <t>5406979837</t>
+        </is>
+      </c>
+      <c r="J83" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K83" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L83" s="2" t="inlineStr">
+        <is>
+          <t>5403057827</t>
+        </is>
+      </c>
+      <c r="M83" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N83" s="2" t="inlineStr">
+        <is>
+          <t>Кальяк А. М.</t>
+        </is>
+      </c>
+      <c r="O83" s="2" t="inlineStr"/>
+      <c r="P83" s="2" t="inlineStr"/>
+      <c r="Q83" s="2" t="inlineStr"/>
+      <c r="R83" s="2" t="inlineStr"/>
+      <c r="S83" s="2" t="inlineStr">
+        <is>
+          <t>16.10.2025</t>
+        </is>
+      </c>
+      <c r="T83" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U83" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d978d9fb-fb45-4563-b716-4d85fe39a2de</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="n">
+        <v>83</v>
+      </c>
+      <c r="B84" s="2" t="inlineStr">
+        <is>
+          <t>А45-18774/2022</t>
+        </is>
+      </c>
+      <c r="C84" s="2" t="inlineStr">
+        <is>
+          <t>08.07.2022</t>
+        </is>
+      </c>
+      <c r="D84" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E84" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F84" s="2" t="inlineStr"/>
+      <c r="G84" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H84" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I84" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J84" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K84" s="2" t="inlineStr">
+        <is>
+          <t>ООО НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "СПЕЦТЕХМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L84" s="2" t="inlineStr">
+        <is>
+          <t>5403195337</t>
+        </is>
+      </c>
+      <c r="M84" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N84" s="2" t="inlineStr">
+        <is>
+          <t>Амелешина Г. Л.</t>
+        </is>
+      </c>
+      <c r="O84" s="2" t="inlineStr"/>
+      <c r="P84" s="2" t="inlineStr"/>
+      <c r="Q84" s="2" t="inlineStr"/>
+      <c r="R84" s="2" t="inlineStr"/>
+      <c r="S84" s="2" t="inlineStr">
+        <is>
+          <t>22.09.2022</t>
+        </is>
+      </c>
+      <c r="T84" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U84" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c5c7d91f-192e-4d8b-a7f4-a26c71500f13</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="2" t="n">
+        <v>84</v>
+      </c>
+      <c r="B85" s="2" t="inlineStr">
+        <is>
+          <t>А45-18779/2022</t>
+        </is>
+      </c>
+      <c r="C85" s="2" t="inlineStr">
+        <is>
+          <t>08.07.2022</t>
+        </is>
+      </c>
+      <c r="D85" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E85" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F85" s="2" t="inlineStr"/>
+      <c r="G85" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H85" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I85" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J85" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K85" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГАЗСТРОЙПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L85" s="2" t="inlineStr">
+        <is>
+          <t>1435230481</t>
+        </is>
+      </c>
+      <c r="M85" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N85" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O85" s="2" t="inlineStr"/>
+      <c r="P85" s="2" t="inlineStr"/>
+      <c r="Q85" s="2" t="inlineStr"/>
+      <c r="R85" s="2" t="inlineStr"/>
+      <c r="S85" s="2" t="inlineStr">
+        <is>
+          <t>10.08.2022</t>
+        </is>
+      </c>
+      <c r="T85" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U85" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c988c808-b622-4789-a045-132eee5a3d08</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="B86" s="2" t="inlineStr">
+        <is>
+          <t>А45-18773/2022</t>
+        </is>
+      </c>
+      <c r="C86" s="2" t="inlineStr">
+        <is>
+          <t>08.07.2022</t>
+        </is>
+      </c>
+      <c r="D86" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E86" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F86" s="2" t="inlineStr"/>
+      <c r="G86" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H86" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I86" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J86" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K86" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБПРОМАЛЬП"</t>
+        </is>
+      </c>
+      <c r="L86" s="2" t="inlineStr">
+        <is>
+          <t>5404140595</t>
+        </is>
+      </c>
+      <c r="M86" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N86" s="2" t="inlineStr">
+        <is>
+          <t>Абаимова Т. В.</t>
+        </is>
+      </c>
+      <c r="O86" s="2" t="inlineStr"/>
+      <c r="P86" s="2" t="inlineStr"/>
+      <c r="Q86" s="2" t="inlineStr"/>
+      <c r="R86" s="2" t="inlineStr"/>
+      <c r="S86" s="2" t="inlineStr">
+        <is>
+          <t>08.09.2022</t>
+        </is>
+      </c>
+      <c r="T86" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U86" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/21dcb5b8-3b52-41d4-b356-c31055448b1d</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="2" t="n">
+        <v>86</v>
+      </c>
+      <c r="B87" s="2" t="inlineStr">
+        <is>
+          <t>А45-11559/2022</t>
+        </is>
+      </c>
+      <c r="C87" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2022</t>
+        </is>
+      </c>
+      <c r="D87" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E87" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F87" s="2" t="inlineStr"/>
+      <c r="G87" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H87" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I87" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J87" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K87" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СУ5ГРУПП"</t>
+        </is>
+      </c>
+      <c r="L87" s="2" t="inlineStr">
+        <is>
+          <t>6658428156</t>
+        </is>
+      </c>
+      <c r="M87" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N87" s="2" t="inlineStr">
+        <is>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O87" s="2" t="inlineStr"/>
+      <c r="P87" s="2" t="inlineStr"/>
+      <c r="Q87" s="2" t="inlineStr"/>
+      <c r="R87" s="2" t="inlineStr"/>
+      <c r="S87" s="2" t="inlineStr">
+        <is>
+          <t>10.08.2022</t>
+        </is>
+      </c>
+      <c r="T87" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U87" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8f219db3-cb25-4fdb-b3a6-7762e7c4f75d</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="2" t="n">
+        <v>87</v>
+      </c>
+      <c r="B88" s="2" t="inlineStr">
+        <is>
+          <t>А45-7621/2022</t>
+        </is>
+      </c>
+      <c r="C88" s="2" t="inlineStr">
+        <is>
+          <t>25.03.2022</t>
+        </is>
+      </c>
+      <c r="D88" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E88" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F88" s="2" t="inlineStr"/>
+      <c r="G88" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H88" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I88" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J88" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K88" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙГАРАНТ"</t>
+        </is>
+      </c>
+      <c r="L88" s="2" t="inlineStr">
+        <is>
+          <t>5406600801</t>
+        </is>
+      </c>
+      <c r="M88" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N88" s="2" t="inlineStr">
+        <is>
+          <t>Абаимова Т. В.</t>
+        </is>
+      </c>
+      <c r="O88" s="2" t="inlineStr"/>
+      <c r="P88" s="2" t="inlineStr"/>
+      <c r="Q88" s="2" t="inlineStr"/>
+      <c r="R88" s="2" t="inlineStr"/>
+      <c r="S88" s="2" t="inlineStr">
+        <is>
+          <t>24.05.2022</t>
+        </is>
+      </c>
+      <c r="T88" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U88" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c153ee97-b350-4741-88e0-e0933b7c8774</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="2" t="n">
+        <v>88</v>
+      </c>
+      <c r="B89" s="2" t="inlineStr">
+        <is>
+          <t>А45-4702/2022</t>
+        </is>
+      </c>
+      <c r="C89" s="2" t="inlineStr">
+        <is>
+          <t>25.02.2022</t>
+        </is>
+      </c>
+      <c r="D89" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E89" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F89" s="2" t="inlineStr"/>
+      <c r="G89" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H89" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I89" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J89" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K89" s="2" t="inlineStr">
+        <is>
+          <t>ИП Буев Роман Валерьевич</t>
+        </is>
+      </c>
+      <c r="L89" s="2" t="inlineStr"/>
+      <c r="M89" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N89" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O89" s="2" t="inlineStr"/>
+      <c r="P89" s="2" t="inlineStr"/>
+      <c r="Q89" s="2" t="inlineStr"/>
+      <c r="R89" s="2" t="inlineStr"/>
+      <c r="S89" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2022</t>
+        </is>
+      </c>
+      <c r="T89" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U89" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/334b19f9-4a0e-4f02-9ed8-ff96303e2077</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="n">
+        <v>89</v>
+      </c>
+      <c r="B90" s="2" t="inlineStr">
+        <is>
+          <t>А45-4704/2022</t>
+        </is>
+      </c>
+      <c r="C90" s="2" t="inlineStr">
+        <is>
+          <t>25.02.2022</t>
+        </is>
+      </c>
+      <c r="D90" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E90" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F90" s="2" t="inlineStr"/>
+      <c r="G90" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H90" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I90" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J90" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K90" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОПТИМУС"</t>
+        </is>
+      </c>
+      <c r="L90" s="2" t="inlineStr">
+        <is>
+          <t>5403003846</t>
+        </is>
+      </c>
+      <c r="M90" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N90" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O90" s="2" t="inlineStr"/>
+      <c r="P90" s="2" t="inlineStr"/>
+      <c r="Q90" s="2" t="inlineStr"/>
+      <c r="R90" s="2" t="inlineStr"/>
+      <c r="S90" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2022</t>
+        </is>
+      </c>
+      <c r="T90" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U90" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d9ec6548-c4a9-4596-8048-0f44bc1b3f2c</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="2" t="n">
+        <v>90</v>
+      </c>
+      <c r="B91" s="2" t="inlineStr">
+        <is>
+          <t>А45-3885/2022</t>
+        </is>
+      </c>
+      <c r="C91" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2022</t>
+        </is>
+      </c>
+      <c r="D91" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E91" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F91" s="2" t="inlineStr"/>
+      <c r="G91" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H91" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I91" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J91" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K91" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭЛФОРС"</t>
+        </is>
+      </c>
+      <c r="L91" s="2" t="inlineStr">
+        <is>
+          <t>5405967726</t>
+        </is>
+      </c>
+      <c r="M91" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N91" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O91" s="2" t="inlineStr"/>
+      <c r="P91" s="2" t="inlineStr"/>
+      <c r="Q91" s="2" t="inlineStr"/>
+      <c r="R91" s="2" t="inlineStr"/>
+      <c r="S91" s="2" t="inlineStr">
+        <is>
+          <t>24.03.2022</t>
+        </is>
+      </c>
+      <c r="T91" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U91" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e578fda3-4bc1-4da3-ad27-94b045260d52</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="n">
+        <v>91</v>
+      </c>
+      <c r="B92" s="2" t="inlineStr">
+        <is>
+          <t>А45-3883/2022</t>
+        </is>
+      </c>
+      <c r="C92" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2022</t>
+        </is>
+      </c>
+      <c r="D92" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E92" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F92" s="2" t="inlineStr"/>
+      <c r="G92" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H92" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I92" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J92" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K92" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АЛЬФА С"</t>
+        </is>
+      </c>
+      <c r="L92" s="2" t="inlineStr">
+        <is>
+          <t>5406629078</t>
+        </is>
+      </c>
+      <c r="M92" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N92" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O92" s="2" t="inlineStr"/>
+      <c r="P92" s="2" t="inlineStr"/>
+      <c r="Q92" s="2" t="inlineStr"/>
+      <c r="R92" s="2" t="inlineStr"/>
+      <c r="S92" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2022</t>
+        </is>
+      </c>
+      <c r="T92" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U92" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e5b6eb2b-3f29-45e7-a600-e73fd498c27e</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="n">
+        <v>92</v>
+      </c>
+      <c r="B93" s="2" t="inlineStr">
+        <is>
+          <t>А45-3886/2022</t>
+        </is>
+      </c>
+      <c r="C93" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2022</t>
+        </is>
+      </c>
+      <c r="D93" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E93" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F93" s="2" t="inlineStr"/>
+      <c r="G93" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H93" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I93" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J93" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K93" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГАЗ-ЭНЕРГО-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L93" s="2" t="inlineStr">
+        <is>
+          <t>6658357280</t>
+        </is>
+      </c>
+      <c r="M93" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N93" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O93" s="2" t="inlineStr"/>
+      <c r="P93" s="2" t="inlineStr"/>
+      <c r="Q93" s="2" t="inlineStr"/>
+      <c r="R93" s="2" t="inlineStr"/>
+      <c r="S93" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2022</t>
+        </is>
+      </c>
+      <c r="T93" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U93" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6a013efb-49f4-468f-b85d-4ea6288d0eab</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="n">
+        <v>93</v>
+      </c>
+      <c r="B94" s="2" t="inlineStr">
+        <is>
+          <t>А45-3881/2022</t>
+        </is>
+      </c>
+      <c r="C94" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2022</t>
+        </is>
+      </c>
+      <c r="D94" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E94" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F94" s="2" t="inlineStr"/>
+      <c r="G94" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H94" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I94" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J94" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K94" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИДЕР-ЛЕНД"</t>
+        </is>
+      </c>
+      <c r="L94" s="2" t="inlineStr"/>
+      <c r="M94" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N94" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O94" s="2" t="inlineStr"/>
+      <c r="P94" s="2" t="inlineStr"/>
+      <c r="Q94" s="2" t="inlineStr"/>
+      <c r="R94" s="2" t="inlineStr"/>
+      <c r="S94" s="2" t="inlineStr">
+        <is>
+          <t>24.03.2022</t>
+        </is>
+      </c>
+      <c r="T94" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U94" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/18dfc6ee-f0af-4307-a073-bdcccf756c1b</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="n">
+        <v>94</v>
+      </c>
+      <c r="B95" s="2" t="inlineStr">
+        <is>
+          <t>А45-3880/2022</t>
+        </is>
+      </c>
+      <c r="C95" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2022</t>
+        </is>
+      </c>
+      <c r="D95" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E95" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F95" s="2" t="inlineStr"/>
+      <c r="G95" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H95" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I95" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J95" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K95" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОЕКТСТАЛЬКОНСТРУКЦИЯ-НСК"</t>
+        </is>
+      </c>
+      <c r="L95" s="2" t="inlineStr"/>
+      <c r="M95" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N95" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O95" s="2" t="inlineStr"/>
+      <c r="P95" s="2" t="inlineStr"/>
+      <c r="Q95" s="2" t="inlineStr"/>
+      <c r="R95" s="2" t="inlineStr"/>
+      <c r="S95" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2022</t>
+        </is>
+      </c>
+      <c r="T95" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U95" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1abdfa14-4bca-49b5-9941-3fe1025aee32</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="n">
+        <v>95</v>
+      </c>
+      <c r="B96" s="2" t="inlineStr">
+        <is>
+          <t>А45-3879/2022</t>
+        </is>
+      </c>
+      <c r="C96" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2022</t>
+        </is>
+      </c>
+      <c r="D96" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E96" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F96" s="2" t="inlineStr"/>
+      <c r="G96" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H96" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I96" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J96" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K96" s="2" t="inlineStr">
+        <is>
+          <t>ООО Фабрика Мебели "Конфесса"</t>
+        </is>
+      </c>
+      <c r="L96" s="2" t="inlineStr">
+        <is>
+          <t>5404399950</t>
+        </is>
+      </c>
+      <c r="M96" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N96" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O96" s="2" t="inlineStr"/>
+      <c r="P96" s="2" t="inlineStr"/>
+      <c r="Q96" s="2" t="inlineStr"/>
+      <c r="R96" s="2" t="inlineStr"/>
+      <c r="S96" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2022</t>
+        </is>
+      </c>
+      <c r="T96" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U96" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7dfb27b3-71ba-4be7-acc5-ba5103046fef</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="n">
+        <v>96</v>
+      </c>
+      <c r="B97" s="2" t="inlineStr">
+        <is>
+          <t>А45-3878/2022</t>
+        </is>
+      </c>
+      <c r="C97" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2022</t>
+        </is>
+      </c>
+      <c r="D97" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E97" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F97" s="2" t="inlineStr"/>
+      <c r="G97" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H97" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I97" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J97" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K97" s="2" t="inlineStr">
+        <is>
+          <t>ИП Киселев Михаил Михайлович</t>
+        </is>
+      </c>
+      <c r="L97" s="2" t="inlineStr"/>
+      <c r="M97" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N97" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O97" s="2" t="inlineStr"/>
+      <c r="P97" s="2" t="inlineStr"/>
+      <c r="Q97" s="2" t="inlineStr"/>
+      <c r="R97" s="2" t="inlineStr"/>
+      <c r="S97" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2022</t>
+        </is>
+      </c>
+      <c r="T97" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U97" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c57ef64d-44d2-4d7f-aaf7-4431057ed84a</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="2" t="n">
+        <v>97</v>
+      </c>
+      <c r="B98" s="2" t="inlineStr">
+        <is>
+          <t>А45-3877/2022</t>
+        </is>
+      </c>
+      <c r="C98" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2022</t>
+        </is>
+      </c>
+      <c r="D98" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E98" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F98" s="2" t="inlineStr"/>
+      <c r="G98" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H98" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I98" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J98" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K98" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИДЕР"</t>
+        </is>
+      </c>
+      <c r="L98" s="2" t="inlineStr">
+        <is>
+          <t>6671075206</t>
+        </is>
+      </c>
+      <c r="M98" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N98" s="2" t="inlineStr">
+        <is>
+          <t>Амелешина Г. Л.</t>
+        </is>
+      </c>
+      <c r="O98" s="2" t="inlineStr"/>
+      <c r="P98" s="2" t="inlineStr"/>
+      <c r="Q98" s="2" t="inlineStr"/>
+      <c r="R98" s="2" t="inlineStr"/>
+      <c r="S98" s="2" t="inlineStr">
+        <is>
+          <t>26.04.2022</t>
+        </is>
+      </c>
+      <c r="T98" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U98" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/63a84276-f5e3-486e-8cc5-1820c426a742</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="2" t="n">
+        <v>98</v>
+      </c>
+      <c r="B99" s="2" t="inlineStr">
+        <is>
+          <t>А45-3884/2022</t>
+        </is>
+      </c>
+      <c r="C99" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2022</t>
+        </is>
+      </c>
+      <c r="D99" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E99" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F99" s="2" t="inlineStr"/>
+      <c r="G99" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H99" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I99" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J99" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K99" s="2" t="inlineStr">
+        <is>
+          <t>ООО Проектно-Строительное Предприятие "Тарс"</t>
+        </is>
+      </c>
+      <c r="L99" s="2" t="inlineStr">
+        <is>
+          <t>3812107754</t>
+        </is>
+      </c>
+      <c r="M99" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N99" s="2" t="inlineStr">
+        <is>
+          <t>Амелешина Г. Л.</t>
+        </is>
+      </c>
+      <c r="O99" s="2" t="inlineStr"/>
+      <c r="P99" s="2" t="inlineStr"/>
+      <c r="Q99" s="2" t="inlineStr"/>
+      <c r="R99" s="2" t="inlineStr"/>
+      <c r="S99" s="2" t="inlineStr">
+        <is>
+          <t>26.04.2022</t>
+        </is>
+      </c>
+      <c r="T99" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U99" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/80161a7f-30bc-4852-a83f-704a22d3cb28</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="2" t="n">
+        <v>99</v>
+      </c>
+      <c r="B100" s="2" t="inlineStr">
+        <is>
+          <t>А45-3876/2022</t>
+        </is>
+      </c>
+      <c r="C100" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2022</t>
+        </is>
+      </c>
+      <c r="D100" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E100" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F100" s="2" t="inlineStr"/>
+      <c r="G100" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H100" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I100" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J100" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K100" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОДА"</t>
+        </is>
+      </c>
+      <c r="L100" s="2" t="inlineStr">
+        <is>
+          <t>5445123119</t>
+        </is>
+      </c>
+      <c r="M100" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N100" s="2" t="inlineStr">
+        <is>
+          <t>Амелешина Г. Л.</t>
+        </is>
+      </c>
+      <c r="O100" s="2" t="inlineStr"/>
+      <c r="P100" s="2" t="inlineStr"/>
+      <c r="Q100" s="2" t="inlineStr"/>
+      <c r="R100" s="2" t="inlineStr"/>
+      <c r="S100" s="2" t="inlineStr">
+        <is>
+          <t>26.04.2022</t>
+        </is>
+      </c>
+      <c r="T100" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U100" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/186900b4-94f8-4748-8696-7d7c041af8cc</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="2" t="n">
+        <v>100</v>
+      </c>
+      <c r="B101" s="2" t="inlineStr">
+        <is>
+          <t>А45-3882/2022</t>
+        </is>
+      </c>
+      <c r="C101" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2022</t>
+        </is>
+      </c>
+      <c r="D101" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E101" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F101" s="2" t="inlineStr"/>
+      <c r="G101" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H101" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I101" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J101" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K101" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБИНВЕСТГРУП"</t>
+        </is>
+      </c>
+      <c r="L101" s="2" t="inlineStr">
+        <is>
+          <t>3811096531</t>
+        </is>
+      </c>
+      <c r="M101" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N101" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O101" s="2" t="inlineStr"/>
+      <c r="P101" s="2" t="inlineStr"/>
+      <c r="Q101" s="2" t="inlineStr"/>
+      <c r="R101" s="2" t="inlineStr"/>
+      <c r="S101" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2022</t>
+        </is>
+      </c>
+      <c r="T101" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U101" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e28d93f1-9255-430f-945a-2a688a0312cf</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="2" t="n">
+        <v>101</v>
+      </c>
+      <c r="B102" s="2" t="inlineStr">
+        <is>
+          <t>А45-3866/2022</t>
+        </is>
+      </c>
+      <c r="C102" s="2" t="inlineStr">
+        <is>
+          <t>16.02.2022</t>
+        </is>
+      </c>
+      <c r="D102" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E102" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F102" s="2" t="inlineStr"/>
+      <c r="G102" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H102" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I102" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J102" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K102" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДОМ-ПРОСТО"</t>
+        </is>
+      </c>
+      <c r="L102" s="2" t="inlineStr">
+        <is>
+          <t>5403332294</t>
+        </is>
+      </c>
+      <c r="M102" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N102" s="2" t="inlineStr">
+        <is>
+          <t>Амелешина Г. Л.</t>
+        </is>
+      </c>
+      <c r="O102" s="2" t="inlineStr"/>
+      <c r="P102" s="2" t="inlineStr"/>
+      <c r="Q102" s="2" t="inlineStr"/>
+      <c r="R102" s="2" t="inlineStr"/>
+      <c r="S102" s="2" t="inlineStr">
+        <is>
+          <t>26.04.2022</t>
+        </is>
+      </c>
+      <c r="T102" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U102" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4064dc3c-07de-4041-a0ec-04c9a8407815</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="n">
+        <v>102</v>
+      </c>
+      <c r="B103" s="2" t="inlineStr">
+        <is>
+          <t>А45-3865/2022</t>
+        </is>
+      </c>
+      <c r="C103" s="2" t="inlineStr">
+        <is>
+          <t>16.02.2022</t>
+        </is>
+      </c>
+      <c r="D103" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E103" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F103" s="2" t="inlineStr"/>
+      <c r="G103" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H103" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I103" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J103" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K103" s="2" t="inlineStr">
+        <is>
+          <t>ООО НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "СПЕЦТЕХМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L103" s="2" t="inlineStr">
+        <is>
+          <t>5403195337</t>
+        </is>
+      </c>
+      <c r="M103" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N103" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O103" s="2" t="inlineStr"/>
+      <c r="P103" s="2" t="inlineStr"/>
+      <c r="Q103" s="2" t="inlineStr"/>
+      <c r="R103" s="2" t="inlineStr"/>
+      <c r="S103" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2022</t>
+        </is>
+      </c>
+      <c r="T103" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U103" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4501881f-a6a4-4864-8731-e9826a8ea69e</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="n">
+        <v>103</v>
+      </c>
+      <c r="B104" s="2" t="inlineStr">
+        <is>
+          <t>А45-3864/2022</t>
+        </is>
+      </c>
+      <c r="C104" s="2" t="inlineStr">
+        <is>
+          <t>16.02.2022</t>
+        </is>
+      </c>
+      <c r="D104" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E104" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F104" s="2" t="inlineStr"/>
+      <c r="G104" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H104" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I104" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J104" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K104" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Киселевскгражданпроект"</t>
+        </is>
+      </c>
+      <c r="L104" s="2" t="inlineStr">
+        <is>
+          <t>5404006832</t>
+        </is>
+      </c>
+      <c r="M104" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N104" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O104" s="2" t="inlineStr"/>
+      <c r="P104" s="2" t="inlineStr"/>
+      <c r="Q104" s="2" t="inlineStr"/>
+      <c r="R104" s="2" t="inlineStr"/>
+      <c r="S104" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2022</t>
+        </is>
+      </c>
+      <c r="T104" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U104" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cb5154a6-121a-4250-95a8-51d9c0cd6e01</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="2" t="n">
+        <v>104</v>
+      </c>
+      <c r="B105" s="2" t="inlineStr">
+        <is>
+          <t>А45-3867/2022</t>
+        </is>
+      </c>
+      <c r="C105" s="2" t="inlineStr">
+        <is>
+          <t>16.02.2022</t>
+        </is>
+      </c>
+      <c r="D105" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E105" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F105" s="2" t="inlineStr"/>
+      <c r="G105" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H105" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I105" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J105" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K105" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБИРСКИЕ ИНЖЕНЕРНЫЕ ТЕХНОЛОГИИ"</t>
+        </is>
+      </c>
+      <c r="L105" s="2" t="inlineStr">
+        <is>
+          <t>5405379869</t>
+        </is>
+      </c>
+      <c r="M105" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N105" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O105" s="2" t="inlineStr"/>
+      <c r="P105" s="2" t="inlineStr"/>
+      <c r="Q105" s="2" t="inlineStr"/>
+      <c r="R105" s="2" t="inlineStr"/>
+      <c r="S105" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2022</t>
+        </is>
+      </c>
+      <c r="T105" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U105" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b0710bfd-cbf6-4ba2-8d17-354cdb0c0cde</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="n">
+        <v>105</v>
+      </c>
+      <c r="B106" s="2" t="inlineStr">
+        <is>
+          <t>А45-34890/2021</t>
+        </is>
+      </c>
+      <c r="C106" s="2" t="inlineStr">
+        <is>
+          <t>16.12.2021</t>
+        </is>
+      </c>
+      <c r="D106" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E106" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F106" s="2" t="inlineStr"/>
+      <c r="G106" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H106" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I106" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J106" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K106" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СВЯЗЬСТРОЙ "</t>
+        </is>
+      </c>
+      <c r="L106" s="2" t="inlineStr">
+        <is>
+          <t>5404514970</t>
+        </is>
+      </c>
+      <c r="M106" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N106" s="2" t="inlineStr">
+        <is>
+          <t>Абаимова Т. В.</t>
+        </is>
+      </c>
+      <c r="O106" s="2" t="inlineStr"/>
+      <c r="P106" s="2" t="inlineStr"/>
+      <c r="Q106" s="2" t="inlineStr"/>
+      <c r="R106" s="2" t="inlineStr"/>
+      <c r="S106" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2022</t>
+        </is>
+      </c>
+      <c r="T106" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U106" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/56959908-88a2-4200-a0d8-16fa136de949</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="2" t="n">
+        <v>106</v>
+      </c>
+      <c r="B107" s="2" t="inlineStr">
+        <is>
+          <t>А45-24665/2021</t>
+        </is>
+      </c>
+      <c r="C107" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2021</t>
+        </is>
+      </c>
+      <c r="D107" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E107" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F107" s="2" t="inlineStr"/>
+      <c r="G107" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H107" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I107" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J107" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K107" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УРАЛВОЕНПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L107" s="2" t="inlineStr">
+        <is>
+          <t>6672156112</t>
+        </is>
+      </c>
+      <c r="M107" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N107" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O107" s="2" t="inlineStr"/>
+      <c r="P107" s="2" t="inlineStr"/>
+      <c r="Q107" s="2" t="inlineStr"/>
+      <c r="R107" s="2" t="inlineStr"/>
+      <c r="S107" s="2" t="inlineStr">
+        <is>
+          <t>28.10.2021</t>
+        </is>
+      </c>
+      <c r="T107" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U107" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d1577701-b982-427d-8d4a-5e46e4861d73</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="2" t="n">
+        <v>107</v>
+      </c>
+      <c r="B108" s="2" t="inlineStr">
+        <is>
+          <t>А45-24670/2021</t>
+        </is>
+      </c>
+      <c r="C108" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2021</t>
+        </is>
+      </c>
+      <c r="D108" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E108" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F108" s="2" t="inlineStr"/>
+      <c r="G108" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H108" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I108" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J108" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K108" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБИРСКИЕ ИНЖЕНЕРНЫЕ ТЕХНОЛОГИИ"</t>
+        </is>
+      </c>
+      <c r="L108" s="2" t="inlineStr">
+        <is>
+          <t>5405379869</t>
+        </is>
+      </c>
+      <c r="M108" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N108" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O108" s="2" t="inlineStr"/>
+      <c r="P108" s="2" t="inlineStr"/>
+      <c r="Q108" s="2" t="inlineStr"/>
+      <c r="R108" s="2" t="inlineStr"/>
+      <c r="S108" s="2" t="inlineStr">
+        <is>
+          <t>28.10.2021</t>
+        </is>
+      </c>
+      <c r="T108" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U108" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/39cbf035-a602-498e-89ae-9acecfb8fb76</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="2" t="n">
+        <v>108</v>
+      </c>
+      <c r="B109" s="2" t="inlineStr">
+        <is>
+          <t>А45-24667/2021</t>
+        </is>
+      </c>
+      <c r="C109" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2021</t>
+        </is>
+      </c>
+      <c r="D109" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E109" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F109" s="2" t="inlineStr"/>
+      <c r="G109" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H109" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I109" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J109" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K109" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Скиф"</t>
+        </is>
+      </c>
+      <c r="L109" s="2" t="inlineStr">
+        <is>
+          <t>3812074940</t>
+        </is>
+      </c>
+      <c r="M109" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N109" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O109" s="2" t="inlineStr"/>
+      <c r="P109" s="2" t="inlineStr"/>
+      <c r="Q109" s="2" t="inlineStr"/>
+      <c r="R109" s="2" t="inlineStr"/>
+      <c r="S109" s="2" t="inlineStr">
+        <is>
+          <t>01.10.2021</t>
+        </is>
+      </c>
+      <c r="T109" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U109" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c220691a-660a-414f-bad6-ac7133d7adff</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="2" t="n">
+        <v>109</v>
+      </c>
+      <c r="B110" s="2" t="inlineStr">
+        <is>
+          <t>А45-24663/2021</t>
+        </is>
+      </c>
+      <c r="C110" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2021</t>
+        </is>
+      </c>
+      <c r="D110" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E110" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F110" s="2" t="inlineStr"/>
+      <c r="G110" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H110" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I110" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J110" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K110" s="2" t="inlineStr">
+        <is>
+          <t>ИП Буев Роман Валерьевич</t>
+        </is>
+      </c>
+      <c r="L110" s="2" t="inlineStr"/>
+      <c r="M110" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N110" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O110" s="2" t="inlineStr"/>
+      <c r="P110" s="2" t="inlineStr"/>
+      <c r="Q110" s="2" t="inlineStr"/>
+      <c r="R110" s="2" t="inlineStr"/>
+      <c r="S110" s="2" t="inlineStr">
+        <is>
+          <t>04.11.2021</t>
+        </is>
+      </c>
+      <c r="T110" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U110" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4274865e-3691-4d3f-8b1d-edee3b64aed4</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="2" t="n">
+        <v>110</v>
+      </c>
+      <c r="B111" s="2" t="inlineStr">
+        <is>
+          <t>А45-24661/2021</t>
+        </is>
+      </c>
+      <c r="C111" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2021</t>
+        </is>
+      </c>
+      <c r="D111" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E111" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F111" s="2" t="inlineStr"/>
+      <c r="G111" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H111" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I111" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J111" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K111" s="2" t="inlineStr">
+        <is>
+          <t>ИП Маурер Андрей Владимирович</t>
+        </is>
+      </c>
+      <c r="L111" s="2" t="inlineStr"/>
+      <c r="M111" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N111" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O111" s="2" t="inlineStr"/>
+      <c r="P111" s="2" t="inlineStr"/>
+      <c r="Q111" s="2" t="inlineStr"/>
+      <c r="R111" s="2" t="inlineStr"/>
+      <c r="S111" s="2" t="inlineStr">
+        <is>
+          <t>28.10.2021</t>
+        </is>
+      </c>
+      <c r="T111" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U111" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d09d305e-f9e4-4231-9124-929249c38163</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="2" t="n">
+        <v>111</v>
+      </c>
+      <c r="B112" s="2" t="inlineStr">
+        <is>
+          <t>А45-24659/2021</t>
+        </is>
+      </c>
+      <c r="C112" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2021</t>
+        </is>
+      </c>
+      <c r="D112" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E112" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F112" s="2" t="inlineStr"/>
+      <c r="G112" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H112" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I112" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J112" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K112" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛАБОРАТОРИЯ ЦИФРОВЫХ ТЕХНОЛОГИЙ ПРОЕКТИРОВАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L112" s="2" t="inlineStr">
+        <is>
+          <t>3810074422</t>
+        </is>
+      </c>
+      <c r="M112" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N112" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O112" s="2" t="inlineStr"/>
+      <c r="P112" s="2" t="inlineStr"/>
+      <c r="Q112" s="2" t="inlineStr"/>
+      <c r="R112" s="2" t="inlineStr"/>
+      <c r="S112" s="2" t="inlineStr">
+        <is>
+          <t>04.11.2021</t>
+        </is>
+      </c>
+      <c r="T112" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U112" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/61732e40-c473-46b9-af84-d81fd98a260f</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="2" t="n">
+        <v>112</v>
+      </c>
+      <c r="B113" s="2" t="inlineStr">
+        <is>
+          <t>А45-24657/2021</t>
+        </is>
+      </c>
+      <c r="C113" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2021</t>
+        </is>
+      </c>
+      <c r="D113" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E113" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F113" s="2" t="inlineStr"/>
+      <c r="G113" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H113" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I113" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J113" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K113" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОПТИМУС"</t>
+        </is>
+      </c>
+      <c r="L113" s="2" t="inlineStr">
+        <is>
+          <t>5403003846</t>
+        </is>
+      </c>
+      <c r="M113" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N113" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O113" s="2" t="inlineStr"/>
+      <c r="P113" s="2" t="inlineStr"/>
+      <c r="Q113" s="2" t="inlineStr"/>
+      <c r="R113" s="2" t="inlineStr"/>
+      <c r="S113" s="2" t="inlineStr">
+        <is>
+          <t>04.11.2021</t>
+        </is>
+      </c>
+      <c r="T113" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U113" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c4b8e98e-4206-4a75-86c0-ff350b0e15f9</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="2" t="n">
+        <v>113</v>
+      </c>
+      <c r="B114" s="2" t="inlineStr">
+        <is>
+          <t>А45-24647/2021</t>
+        </is>
+      </c>
+      <c r="C114" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2021</t>
+        </is>
+      </c>
+      <c r="D114" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E114" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F114" s="2" t="inlineStr"/>
+      <c r="G114" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H114" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I114" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J114" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K114" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Киселевскгражданпроект"</t>
+        </is>
+      </c>
+      <c r="L114" s="2" t="inlineStr">
+        <is>
+          <t>5404006832</t>
+        </is>
+      </c>
+      <c r="M114" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N114" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O114" s="2" t="inlineStr"/>
+      <c r="P114" s="2" t="inlineStr"/>
+      <c r="Q114" s="2" t="inlineStr"/>
+      <c r="R114" s="2" t="inlineStr"/>
+      <c r="S114" s="2" t="inlineStr">
+        <is>
+          <t>23.09.2021</t>
+        </is>
+      </c>
+      <c r="T114" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U114" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/df080620-4df0-4992-b271-260d317762c9</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="2" t="n">
+        <v>114</v>
+      </c>
+      <c r="B115" s="2" t="inlineStr">
+        <is>
+          <t>А45-24646/2021</t>
+        </is>
+      </c>
+      <c r="C115" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2021</t>
+        </is>
+      </c>
+      <c r="D115" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E115" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F115" s="2" t="inlineStr"/>
+      <c r="G115" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H115" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I115" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J115" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K115" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОЕКТ СТРОЙ МЕНЕДЖМЕНТ"</t>
+        </is>
+      </c>
+      <c r="L115" s="2" t="inlineStr">
+        <is>
+          <t>5433195782</t>
+        </is>
+      </c>
+      <c r="M115" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N115" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O115" s="2" t="inlineStr"/>
+      <c r="P115" s="2" t="inlineStr"/>
+      <c r="Q115" s="2" t="inlineStr"/>
+      <c r="R115" s="2" t="inlineStr"/>
+      <c r="S115" s="2" t="inlineStr">
+        <is>
+          <t>01.10.2021</t>
+        </is>
+      </c>
+      <c r="T115" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U115" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d3102092-c749-4afb-9981-b926b5c53630</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="2" t="n">
+        <v>115</v>
+      </c>
+      <c r="B116" s="2" t="inlineStr">
+        <is>
+          <t>А03-12304/2021</t>
+        </is>
+      </c>
+      <c r="C116" s="2" t="inlineStr">
+        <is>
+          <t>20.08.2021</t>
+        </is>
+      </c>
+      <c r="D116" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E116" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F116" s="2" t="inlineStr"/>
+      <c r="G116" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H116" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Агролегко"</t>
+        </is>
+      </c>
+      <c r="I116" s="2" t="inlineStr">
+        <is>
+          <t>2222883939</t>
+        </is>
+      </c>
+      <c r="J116" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K116" s="2" t="inlineStr">
+        <is>
+          <t>Король Денис Валентинович</t>
+        </is>
+      </c>
+      <c r="L116" s="2" t="inlineStr"/>
+      <c r="M116" s="2" t="inlineStr">
+        <is>
+          <t>АС Алтайского края</t>
+        </is>
+      </c>
+      <c r="N116" s="2" t="inlineStr">
+        <is>
+          <t>Винникова А. Н.</t>
+        </is>
+      </c>
+      <c r="O116" s="2" t="inlineStr"/>
+      <c r="P116" s="2" t="inlineStr"/>
+      <c r="Q116" s="2" t="inlineStr"/>
+      <c r="R116" s="2" t="inlineStr"/>
+      <c r="S116" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2025</t>
+        </is>
+      </c>
+      <c r="T116" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U116" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5fbe9eb4-2c68-4556-b198-b97af43d6f40</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="2" t="n">
+        <v>116</v>
+      </c>
+      <c r="B117" s="2" t="inlineStr">
+        <is>
+          <t>А45-20162/2021</t>
+        </is>
+      </c>
+      <c r="C117" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2021</t>
+        </is>
+      </c>
+      <c r="D117" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E117" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F117" s="2" t="inlineStr"/>
+      <c r="G117" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H117" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I117" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J117" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K117" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТРАНСТЕЛЕКОМ СИБИРЬ ПЛЮС"</t>
+        </is>
+      </c>
+      <c r="L117" s="2" t="inlineStr">
+        <is>
+          <t>5409236237</t>
+        </is>
+      </c>
+      <c r="M117" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N117" s="2" t="inlineStr">
+        <is>
+          <t>Абаимова Т. В.</t>
+        </is>
+      </c>
+      <c r="O117" s="2" t="inlineStr"/>
+      <c r="P117" s="2" t="inlineStr"/>
+      <c r="Q117" s="2" t="inlineStr"/>
+      <c r="R117" s="2" t="inlineStr"/>
+      <c r="S117" s="2" t="inlineStr">
+        <is>
+          <t>22.09.2021</t>
+        </is>
+      </c>
+      <c r="T117" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U117" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0cb96201-8dcc-4fdf-9df0-3a6215e9d287</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="2" t="n">
+        <v>117</v>
+      </c>
+      <c r="B118" s="2" t="inlineStr">
+        <is>
+          <t>А45-20161/2021</t>
+        </is>
+      </c>
+      <c r="C118" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2021</t>
+        </is>
+      </c>
+      <c r="D118" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E118" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F118" s="2" t="inlineStr"/>
+      <c r="G118" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H118" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I118" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J118" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K118" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СВЯЗЬСТРОЙ+ "</t>
+        </is>
+      </c>
+      <c r="L118" s="2" t="inlineStr">
+        <is>
+          <t>5404514970</t>
+        </is>
+      </c>
+      <c r="M118" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N118" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O118" s="2" t="inlineStr"/>
+      <c r="P118" s="2" t="inlineStr"/>
+      <c r="Q118" s="2" t="inlineStr"/>
+      <c r="R118" s="2" t="inlineStr"/>
+      <c r="S118" s="2" t="inlineStr">
+        <is>
+          <t>15.09.2021</t>
+        </is>
+      </c>
+      <c r="T118" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U118" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/10cdde04-28c8-4ed0-8530-5cb9644466d1</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="2" t="n">
+        <v>118</v>
+      </c>
+      <c r="B119" s="2" t="inlineStr">
+        <is>
+          <t>А45-20160/2021</t>
+        </is>
+      </c>
+      <c r="C119" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2021</t>
+        </is>
+      </c>
+      <c r="D119" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E119" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F119" s="2" t="inlineStr"/>
+      <c r="G119" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H119" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I119" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J119" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K119" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Технологии"</t>
+        </is>
+      </c>
+      <c r="L119" s="2" t="inlineStr">
+        <is>
+          <t>5402010463</t>
+        </is>
+      </c>
+      <c r="M119" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N119" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O119" s="2" t="inlineStr"/>
+      <c r="P119" s="2" t="inlineStr"/>
+      <c r="Q119" s="2" t="inlineStr"/>
+      <c r="R119" s="2" t="inlineStr"/>
+      <c r="S119" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2021</t>
+        </is>
+      </c>
+      <c r="T119" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U119" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fd9282ac-409b-4b3a-a353-ffcf550f3570</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="2" t="n">
+        <v>119</v>
+      </c>
+      <c r="B120" s="2" t="inlineStr">
+        <is>
+          <t>А45-20159/2021</t>
+        </is>
+      </c>
+      <c r="C120" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2021</t>
+        </is>
+      </c>
+      <c r="D120" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E120" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F120" s="2" t="inlineStr"/>
+      <c r="G120" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H120" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I120" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J120" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K120" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СНИДО"</t>
+        </is>
+      </c>
+      <c r="L120" s="2" t="inlineStr">
+        <is>
+          <t>3811999413</t>
+        </is>
+      </c>
+      <c r="M120" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N120" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O120" s="2" t="inlineStr"/>
+      <c r="P120" s="2" t="inlineStr"/>
+      <c r="Q120" s="2" t="inlineStr"/>
+      <c r="R120" s="2" t="inlineStr"/>
+      <c r="S120" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2021</t>
+        </is>
+      </c>
+      <c r="T120" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U120" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2148680f-d261-4464-b9c7-4aa5b6e1df9c</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="2" t="n">
+        <v>120</v>
+      </c>
+      <c r="B121" s="2" t="inlineStr">
+        <is>
+          <t>А45-20158/2021</t>
+        </is>
+      </c>
+      <c r="C121" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2021</t>
+        </is>
+      </c>
+      <c r="D121" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E121" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F121" s="2" t="inlineStr"/>
+      <c r="G121" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H121" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I121" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J121" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K121" s="2" t="inlineStr">
+        <is>
+          <t>ООО ИНЖЕНЕРНО-ТЕХНИЧЕСКИЙ ЦЕНТР " АСУКОМПЛЕКТСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L121" s="2" t="inlineStr">
+        <is>
+          <t>5406273865</t>
+        </is>
+      </c>
+      <c r="M121" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N121" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O121" s="2" t="inlineStr"/>
+      <c r="P121" s="2" t="inlineStr"/>
+      <c r="Q121" s="2" t="inlineStr"/>
+      <c r="R121" s="2" t="inlineStr"/>
+      <c r="S121" s="2" t="inlineStr">
+        <is>
+          <t>15.09.2021</t>
+        </is>
+      </c>
+      <c r="T121" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U121" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b2da75b2-ec82-4373-80ef-6abd504cb58d</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="2" t="n">
+        <v>121</v>
+      </c>
+      <c r="B122" s="2" t="inlineStr">
+        <is>
+          <t>А45-20163/2021</t>
+        </is>
+      </c>
+      <c r="C122" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2021</t>
+        </is>
+      </c>
+      <c r="D122" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E122" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F122" s="2" t="inlineStr"/>
+      <c r="G122" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H122" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I122" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J122" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K122" s="2" t="inlineStr">
+        <is>
+          <t>ООО "А СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L122" s="2" t="inlineStr">
+        <is>
+          <t>5406612451</t>
+        </is>
+      </c>
+      <c r="M122" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N122" s="2" t="inlineStr">
+        <is>
+          <t>Абаимова Т. В.</t>
+        </is>
+      </c>
+      <c r="O122" s="2" t="inlineStr"/>
+      <c r="P122" s="2" t="inlineStr"/>
+      <c r="Q122" s="2" t="inlineStr"/>
+      <c r="R122" s="2" t="inlineStr"/>
+      <c r="S122" s="2" t="inlineStr">
+        <is>
+          <t>11.09.2021</t>
+        </is>
+      </c>
+      <c r="T122" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U122" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a1542175-370e-414a-b15a-5ea136e422fb</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="2" t="n">
+        <v>122</v>
+      </c>
+      <c r="B123" s="2" t="inlineStr">
+        <is>
+          <t>А45-15180/2021</t>
+        </is>
+      </c>
+      <c r="C123" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2021</t>
+        </is>
+      </c>
+      <c r="D123" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E123" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F123" s="2" t="inlineStr"/>
+      <c r="G123" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H123" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I123" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J123" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K123" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НЯГАНЬГАЗПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L123" s="2" t="inlineStr">
+        <is>
+          <t>8610029069</t>
+        </is>
+      </c>
+      <c r="M123" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N123" s="2" t="inlineStr">
+        <is>
+          <t>Амелешина Г. Л.</t>
+        </is>
+      </c>
+      <c r="O123" s="2" t="inlineStr"/>
+      <c r="P123" s="2" t="inlineStr"/>
+      <c r="Q123" s="2" t="inlineStr"/>
+      <c r="R123" s="2" t="inlineStr"/>
+      <c r="S123" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2021</t>
+        </is>
+      </c>
+      <c r="T123" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U123" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/71c92f7d-9175-48fd-be32-920ed4b737bb</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="2" t="n">
+        <v>123</v>
+      </c>
+      <c r="B124" s="2" t="inlineStr">
+        <is>
+          <t>А45-13512/2021</t>
+        </is>
+      </c>
+      <c r="C124" s="2" t="inlineStr">
+        <is>
+          <t>20.05.2021</t>
+        </is>
+      </c>
+      <c r="D124" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E124" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F124" s="2" t="inlineStr"/>
+      <c r="G124" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H124" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I124" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J124" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K124" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВЕЛЕС-ИНЖИНИРИНГ"</t>
+        </is>
+      </c>
+      <c r="L124" s="2" t="inlineStr">
+        <is>
+          <t>6627019178</t>
+        </is>
+      </c>
+      <c r="M124" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N124" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O124" s="2" t="inlineStr"/>
+      <c r="P124" s="2" t="inlineStr"/>
+      <c r="Q124" s="2" t="inlineStr"/>
+      <c r="R124" s="2" t="inlineStr"/>
+      <c r="S124" s="2" t="inlineStr">
+        <is>
+          <t>20.07.2021</t>
+        </is>
+      </c>
+      <c r="T124" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U124" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0a49b3a5-36a4-41e1-99ea-0fb4cc9833c5</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="2" t="n">
+        <v>124</v>
+      </c>
+      <c r="B125" s="2" t="inlineStr">
+        <is>
+          <t>А45-36386/2020</t>
+        </is>
+      </c>
+      <c r="C125" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2020</t>
+        </is>
+      </c>
+      <c r="D125" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E125" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F125" s="2" t="inlineStr"/>
+      <c r="G125" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H125" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I125" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J125" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K125" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНЖИНИРИНГ ПЛЮС"</t>
+        </is>
+      </c>
+      <c r="L125" s="2" t="inlineStr">
+        <is>
+          <t>5401344209</t>
+        </is>
+      </c>
+      <c r="M125" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N125" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O125" s="2" t="inlineStr"/>
+      <c r="P125" s="2" t="inlineStr"/>
+      <c r="Q125" s="2" t="inlineStr"/>
+      <c r="R125" s="2" t="inlineStr"/>
+      <c r="S125" s="2" t="inlineStr">
+        <is>
+          <t>04.02.2021</t>
+        </is>
+      </c>
+      <c r="T125" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U125" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d6ac31e3-1612-4dc7-8016-a2f0740be7b7</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="2" t="n">
+        <v>125</v>
+      </c>
+      <c r="B126" s="2" t="inlineStr">
+        <is>
+          <t>А45-36384/2020</t>
+        </is>
+      </c>
+      <c r="C126" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2020</t>
+        </is>
+      </c>
+      <c r="D126" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E126" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F126" s="2" t="inlineStr"/>
+      <c r="G126" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H126" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I126" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J126" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K126" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Алекс"</t>
+        </is>
+      </c>
+      <c r="L126" s="2" t="inlineStr">
+        <is>
+          <t>5404472375</t>
+        </is>
+      </c>
+      <c r="M126" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N126" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O126" s="2" t="inlineStr"/>
+      <c r="P126" s="2" t="inlineStr"/>
+      <c r="Q126" s="2" t="inlineStr"/>
+      <c r="R126" s="2" t="inlineStr"/>
+      <c r="S126" s="2" t="inlineStr">
+        <is>
+          <t>04.02.2021</t>
+        </is>
+      </c>
+      <c r="T126" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U126" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c27ec15b-553f-42d4-966f-74757a7f0d17</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="2" t="n">
+        <v>126</v>
+      </c>
+      <c r="B127" s="2" t="inlineStr">
+        <is>
+          <t>А45-36382/2020</t>
+        </is>
+      </c>
+      <c r="C127" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2020</t>
+        </is>
+      </c>
+      <c r="D127" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E127" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F127" s="2" t="inlineStr"/>
+      <c r="G127" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H127" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I127" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J127" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K127" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КИП СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L127" s="2" t="inlineStr">
+        <is>
+          <t>5406389316</t>
+        </is>
+      </c>
+      <c r="M127" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N127" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O127" s="2" t="inlineStr"/>
+      <c r="P127" s="2" t="inlineStr"/>
+      <c r="Q127" s="2" t="inlineStr"/>
+      <c r="R127" s="2" t="inlineStr"/>
+      <c r="S127" s="2" t="inlineStr">
+        <is>
+          <t>20.05.2021</t>
+        </is>
+      </c>
+      <c r="T127" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U127" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/43b9d17f-8ebb-4839-a864-035be8b341df</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="2" t="n">
+        <v>127</v>
+      </c>
+      <c r="B128" s="2" t="inlineStr">
+        <is>
+          <t>А45-36388/2020</t>
+        </is>
+      </c>
+      <c r="C128" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2020</t>
+        </is>
+      </c>
+      <c r="D128" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E128" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F128" s="2" t="inlineStr"/>
+      <c r="G128" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H128" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I128" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J128" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K128" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ХРУСТАЛЬНЫЙ"</t>
+        </is>
+      </c>
+      <c r="L128" s="2" t="inlineStr">
+        <is>
+          <t>3827046991</t>
+        </is>
+      </c>
+      <c r="M128" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N128" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O128" s="2" t="inlineStr"/>
+      <c r="P128" s="2" t="inlineStr"/>
+      <c r="Q128" s="2" t="inlineStr"/>
+      <c r="R128" s="2" t="inlineStr"/>
+      <c r="S128" s="2" t="inlineStr">
+        <is>
+          <t>31.12.2020</t>
+        </is>
+      </c>
+      <c r="T128" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U128" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4f0b1c00-49ff-4b46-894f-0dd726aee7e0</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="2" t="n">
+        <v>128</v>
+      </c>
+      <c r="B129" s="2" t="inlineStr">
+        <is>
+          <t>А45-35516/2020</t>
+        </is>
+      </c>
+      <c r="C129" s="2" t="inlineStr">
+        <is>
+          <t>18.12.2020</t>
+        </is>
+      </c>
+      <c r="D129" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E129" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F129" s="2" t="inlineStr"/>
+      <c r="G129" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H129" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I129" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J129" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K129" s="2" t="inlineStr">
+        <is>
+          <t>ИП Луговой Сергей Игоревич</t>
+        </is>
+      </c>
+      <c r="L129" s="2" t="inlineStr"/>
+      <c r="M129" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N129" s="2" t="inlineStr">
+        <is>
+          <t>Мартынова М. И.</t>
+        </is>
+      </c>
+      <c r="O129" s="2" t="inlineStr"/>
+      <c r="P129" s="2" t="inlineStr"/>
+      <c r="Q129" s="2" t="inlineStr"/>
+      <c r="R129" s="2" t="inlineStr"/>
+      <c r="S129" s="2" t="inlineStr">
+        <is>
+          <t>12.02.2021</t>
+        </is>
+      </c>
+      <c r="T129" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U129" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/46df90c8-e6e4-46a3-b159-ac90ab6dd810</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="2" t="n">
+        <v>129</v>
+      </c>
+      <c r="B130" s="2" t="inlineStr">
+        <is>
+          <t>А45-23754/2020</t>
+        </is>
+      </c>
+      <c r="C130" s="2" t="inlineStr">
+        <is>
+          <t>14.09.2020</t>
+        </is>
+      </c>
+      <c r="D130" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E130" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F130" s="2" t="inlineStr"/>
+      <c r="G130" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H130" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I130" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J130" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K130" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНАЯ ФИРМА "ПРОГРЕСС"</t>
+        </is>
+      </c>
+      <c r="L130" s="2" t="inlineStr">
+        <is>
+          <t>5402581876</t>
+        </is>
+      </c>
+      <c r="M130" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N130" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O130" s="2" t="inlineStr"/>
+      <c r="P130" s="2" t="inlineStr"/>
+      <c r="Q130" s="2" t="inlineStr"/>
+      <c r="R130" s="2" t="inlineStr"/>
+      <c r="S130" s="2" t="inlineStr">
+        <is>
+          <t>03.11.2020</t>
+        </is>
+      </c>
+      <c r="T130" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U130" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/00fe3a13-a181-4740-b625-08d567761a85</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="2" t="n">
+        <v>130</v>
+      </c>
+      <c r="B131" s="2" t="inlineStr">
+        <is>
+          <t>А45-23753/2020</t>
+        </is>
+      </c>
+      <c r="C131" s="2" t="inlineStr">
+        <is>
+          <t>14.09.2020</t>
+        </is>
+      </c>
+      <c r="D131" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E131" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F131" s="2" t="inlineStr"/>
+      <c r="G131" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H131" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I131" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J131" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K131" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Киселевскгражданпроект"</t>
+        </is>
+      </c>
+      <c r="L131" s="2" t="inlineStr">
+        <is>
+          <t>5404006832</t>
+        </is>
+      </c>
+      <c r="M131" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N131" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O131" s="2" t="inlineStr"/>
+      <c r="P131" s="2" t="inlineStr"/>
+      <c r="Q131" s="2" t="inlineStr"/>
+      <c r="R131" s="2" t="inlineStr"/>
+      <c r="S131" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2020</t>
+        </is>
+      </c>
+      <c r="T131" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U131" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3d669028-8087-4ac0-ae87-4a48e112d3c3</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="2" t="n">
+        <v>131</v>
+      </c>
+      <c r="B132" s="2" t="inlineStr">
+        <is>
+          <t>А45-23751/2020</t>
+        </is>
+      </c>
+      <c r="C132" s="2" t="inlineStr">
+        <is>
+          <t>14.09.2020</t>
+        </is>
+      </c>
+      <c r="D132" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E132" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F132" s="2" t="inlineStr"/>
+      <c r="G132" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H132" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I132" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J132" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K132" s="2" t="inlineStr">
+        <is>
+          <t>ООО НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "СПЕЦТЕХМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L132" s="2" t="inlineStr">
+        <is>
+          <t>5403195337</t>
+        </is>
+      </c>
+      <c r="M132" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N132" s="2" t="inlineStr">
+        <is>
+          <t>Абаимова Т. В.</t>
+        </is>
+      </c>
+      <c r="O132" s="2" t="inlineStr"/>
+      <c r="P132" s="2" t="inlineStr"/>
+      <c r="Q132" s="2" t="inlineStr"/>
+      <c r="R132" s="2" t="inlineStr"/>
+      <c r="S132" s="2" t="inlineStr">
+        <is>
+          <t>22.01.2021</t>
+        </is>
+      </c>
+      <c r="T132" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U132" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2c201956-e458-44e3-9ed6-36c77b28b175</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="2" t="n">
+        <v>132</v>
+      </c>
+      <c r="B133" s="2" t="inlineStr">
+        <is>
+          <t>А45-23750/2020</t>
+        </is>
+      </c>
+      <c r="C133" s="2" t="inlineStr">
+        <is>
+          <t>14.09.2020</t>
+        </is>
+      </c>
+      <c r="D133" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E133" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F133" s="2" t="inlineStr"/>
+      <c r="G133" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H133" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I133" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J133" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K133" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНЖИНИРИНГ СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L133" s="2" t="inlineStr">
+        <is>
+          <t>5406794716</t>
+        </is>
+      </c>
+      <c r="M133" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N133" s="2" t="inlineStr">
+        <is>
+          <t>Абаимова Т. В.</t>
+        </is>
+      </c>
+      <c r="O133" s="2" t="inlineStr"/>
+      <c r="P133" s="2" t="inlineStr"/>
+      <c r="Q133" s="2" t="inlineStr"/>
+      <c r="R133" s="2" t="inlineStr"/>
+      <c r="S133" s="2" t="inlineStr">
+        <is>
+          <t>27.11.2020</t>
+        </is>
+      </c>
+      <c r="T133" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U133" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b2e23fee-26ab-43b9-9029-337e7e07ef02</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="2" t="n">
+        <v>133</v>
+      </c>
+      <c r="B134" s="2" t="inlineStr">
+        <is>
+          <t>А45-23709/2020</t>
+        </is>
+      </c>
+      <c r="C134" s="2" t="inlineStr">
+        <is>
+          <t>14.09.2020</t>
+        </is>
+      </c>
+      <c r="D134" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E134" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F134" s="2" t="inlineStr"/>
+      <c r="G134" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H134" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I134" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J134" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K134" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Технопроектплюс"</t>
+        </is>
+      </c>
+      <c r="L134" s="2" t="inlineStr">
+        <is>
+          <t>5506158190</t>
+        </is>
+      </c>
+      <c r="M134" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N134" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O134" s="2" t="inlineStr"/>
+      <c r="P134" s="2" t="inlineStr"/>
+      <c r="Q134" s="2" t="inlineStr"/>
+      <c r="R134" s="2" t="inlineStr"/>
+      <c r="S134" s="2" t="inlineStr">
+        <is>
+          <t>13.10.2020</t>
+        </is>
+      </c>
+      <c r="T134" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U134" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/990e0f82-0929-4d09-9bc4-a83294fbdbd1</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="2" t="n">
+        <v>134</v>
+      </c>
+      <c r="B135" s="2" t="inlineStr">
+        <is>
+          <t>А45-15818/2020</t>
+        </is>
+      </c>
+      <c r="C135" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2020</t>
+        </is>
+      </c>
+      <c r="D135" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E135" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F135" s="2" t="inlineStr"/>
+      <c r="G135" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H135" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I135" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J135" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K135" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Новосибирск Генпроектинжиниринг"</t>
+        </is>
+      </c>
+      <c r="L135" s="2" t="inlineStr">
+        <is>
+          <t>5402006315</t>
+        </is>
+      </c>
+      <c r="M135" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N135" s="2" t="inlineStr">
+        <is>
+          <t>Храмышкина М. И.</t>
+        </is>
+      </c>
+      <c r="O135" s="2" t="inlineStr"/>
+      <c r="P135" s="2" t="inlineStr"/>
+      <c r="Q135" s="2" t="inlineStr"/>
+      <c r="R135" s="2" t="inlineStr"/>
+      <c r="S135" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2020</t>
+        </is>
+      </c>
+      <c r="T135" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U135" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ce80ba39-7503-468e-a2b1-07be165a81eb</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="2" t="n">
+        <v>135</v>
+      </c>
+      <c r="B136" s="2" t="inlineStr">
+        <is>
+          <t>А45-15821/2020</t>
+        </is>
+      </c>
+      <c r="C136" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2020</t>
+        </is>
+      </c>
+      <c r="D136" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E136" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F136" s="2" t="inlineStr"/>
+      <c r="G136" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H136" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I136" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J136" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K136" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙМОНТАЖСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L136" s="2" t="inlineStr">
+        <is>
+          <t>5402529322</t>
+        </is>
+      </c>
+      <c r="M136" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N136" s="2" t="inlineStr">
+        <is>
+          <t>Храмышкина М. И.</t>
+        </is>
+      </c>
+      <c r="O136" s="2" t="inlineStr"/>
+      <c r="P136" s="2" t="inlineStr"/>
+      <c r="Q136" s="2" t="inlineStr"/>
+      <c r="R136" s="2" t="inlineStr"/>
+      <c r="S136" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2020</t>
+        </is>
+      </c>
+      <c r="T136" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U136" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4c834212-1273-4845-aff9-ed39dddb3225</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="2" t="n">
+        <v>136</v>
+      </c>
+      <c r="B137" s="2" t="inlineStr">
+        <is>
+          <t>А45-15819/2020</t>
+        </is>
+      </c>
+      <c r="C137" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2020</t>
+        </is>
+      </c>
+      <c r="D137" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E137" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F137" s="2" t="inlineStr"/>
+      <c r="G137" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H137" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I137" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J137" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K137" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Спецвертикаль"</t>
+        </is>
+      </c>
+      <c r="L137" s="2" t="inlineStr">
+        <is>
+          <t>0277931994</t>
+        </is>
+      </c>
+      <c r="M137" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N137" s="2" t="inlineStr">
+        <is>
+          <t>Амелешина Г. Л.</t>
+        </is>
+      </c>
+      <c r="O137" s="2" t="inlineStr"/>
+      <c r="P137" s="2" t="inlineStr"/>
+      <c r="Q137" s="2" t="inlineStr"/>
+      <c r="R137" s="2" t="inlineStr"/>
+      <c r="S137" s="2" t="inlineStr">
+        <is>
+          <t>20.08.2020</t>
+        </is>
+      </c>
+      <c r="T137" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U137" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1619b21a-c0e4-4e9a-9483-7438813fbe5a</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="2" t="n">
+        <v>137</v>
+      </c>
+      <c r="B138" s="2" t="inlineStr">
+        <is>
+          <t>А45-15817/2020</t>
+        </is>
+      </c>
+      <c r="C138" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2020</t>
+        </is>
+      </c>
+      <c r="D138" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E138" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F138" s="2" t="inlineStr"/>
+      <c r="G138" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H138" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I138" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J138" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K138" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИРКУТСКГРАЖДАНПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L138" s="2" t="inlineStr">
+        <is>
+          <t>3808227294</t>
+        </is>
+      </c>
+      <c r="M138" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N138" s="2" t="inlineStr">
+        <is>
+          <t>Храмышкина М. И.</t>
+        </is>
+      </c>
+      <c r="O138" s="2" t="inlineStr"/>
+      <c r="P138" s="2" t="inlineStr"/>
+      <c r="Q138" s="2" t="inlineStr"/>
+      <c r="R138" s="2" t="inlineStr"/>
+      <c r="S138" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2020</t>
+        </is>
+      </c>
+      <c r="T138" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U138" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8c7dcbd5-376f-41e4-8e1c-7a1afd84eea8</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="2" t="n">
+        <v>138</v>
+      </c>
+      <c r="B139" s="2" t="inlineStr">
+        <is>
+          <t>А45-9710/2020</t>
+        </is>
+      </c>
+      <c r="C139" s="2" t="inlineStr">
+        <is>
+          <t>29.04.2020</t>
+        </is>
+      </c>
+      <c r="D139" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E139" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F139" s="2" t="inlineStr"/>
+      <c r="G139" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H139" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I139" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J139" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K139" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОЛИМП-СИБСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L139" s="2" t="inlineStr">
+        <is>
+          <t>5405957051</t>
+        </is>
+      </c>
+      <c r="M139" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N139" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O139" s="2" t="inlineStr"/>
+      <c r="P139" s="2" t="inlineStr"/>
+      <c r="Q139" s="2" t="inlineStr"/>
+      <c r="R139" s="2" t="inlineStr"/>
+      <c r="S139" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2020</t>
+        </is>
+      </c>
+      <c r="T139" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U139" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/59266bc0-4340-4e93-9c8d-15b554a7572d</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="2" t="n">
+        <v>139</v>
+      </c>
+      <c r="B140" s="2" t="inlineStr">
+        <is>
+          <t>А45-7112/2020</t>
+        </is>
+      </c>
+      <c r="C140" s="2" t="inlineStr">
+        <is>
+          <t>25.03.2020</t>
+        </is>
+      </c>
+      <c r="D140" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E140" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F140" s="2" t="inlineStr"/>
+      <c r="G140" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H140" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I140" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J140" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K140" s="2" t="inlineStr">
+        <is>
+          <t>ООО Проектно-Строительное Предприятие "Тарс"</t>
+        </is>
+      </c>
+      <c r="L140" s="2" t="inlineStr">
+        <is>
+          <t>3812107754</t>
+        </is>
+      </c>
+      <c r="M140" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N140" s="2" t="inlineStr">
+        <is>
+          <t>Абаимова Т. В.</t>
+        </is>
+      </c>
+      <c r="O140" s="2" t="inlineStr"/>
+      <c r="P140" s="2" t="inlineStr"/>
+      <c r="Q140" s="2" t="inlineStr"/>
+      <c r="R140" s="2" t="inlineStr"/>
+      <c r="S140" s="2" t="inlineStr">
+        <is>
+          <t>15.09.2020</t>
+        </is>
+      </c>
+      <c r="T140" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U140" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0876bcc2-0dde-4119-92ab-143a484ca962</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="2" t="n">
+        <v>140</v>
+      </c>
+      <c r="B141" s="2" t="inlineStr">
+        <is>
+          <t>А45-42401/2019</t>
+        </is>
+      </c>
+      <c r="C141" s="2" t="inlineStr">
+        <is>
+          <t>04.12.2019</t>
+        </is>
+      </c>
+      <c r="D141" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E141" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F141" s="2" t="inlineStr"/>
+      <c r="G141" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H141" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I141" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J141" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K141" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РУСЬПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L141" s="2" t="inlineStr">
+        <is>
+          <t>5402046100</t>
+        </is>
+      </c>
+      <c r="M141" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N141" s="2" t="inlineStr">
+        <is>
+          <t>Храмышкина М. И.</t>
+        </is>
+      </c>
+      <c r="O141" s="2" t="inlineStr"/>
+      <c r="P141" s="2" t="inlineStr"/>
+      <c r="Q141" s="2" t="inlineStr"/>
+      <c r="R141" s="2" t="inlineStr"/>
+      <c r="S141" s="2" t="inlineStr">
+        <is>
+          <t>22.01.2020</t>
+        </is>
+      </c>
+      <c r="T141" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U141" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a90c3b6d-041b-4ca1-a9e3-88893b6971c5</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="2" t="n">
+        <v>141</v>
+      </c>
+      <c r="B142" s="2" t="inlineStr">
+        <is>
+          <t>А45-42400/2019</t>
+        </is>
+      </c>
+      <c r="C142" s="2" t="inlineStr">
+        <is>
+          <t>04.12.2019</t>
+        </is>
+      </c>
+      <c r="D142" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E142" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F142" s="2" t="inlineStr"/>
+      <c r="G142" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H142" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I142" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J142" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K142" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО НАУЧНО-ПРОИЗВОДСТВЕННОЕ ПРЕДПРИЯТИЕ "ЛИНАС-ТЕХНО"</t>
+        </is>
+      </c>
+      <c r="L142" s="2" t="inlineStr">
+        <is>
+          <t>5401162992</t>
+        </is>
+      </c>
+      <c r="M142" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N142" s="2" t="inlineStr">
+        <is>
+          <t>Храмышкина М. И.</t>
+        </is>
+      </c>
+      <c r="O142" s="2" t="inlineStr"/>
+      <c r="P142" s="2" t="inlineStr"/>
+      <c r="Q142" s="2" t="inlineStr"/>
+      <c r="R142" s="2" t="inlineStr"/>
+      <c r="S142" s="2" t="inlineStr">
+        <is>
+          <t>22.01.2020</t>
+        </is>
+      </c>
+      <c r="T142" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U142" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/264d46a0-d881-4bdb-a3a8-c5b03372b9c4</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="2" t="n">
+        <v>142</v>
+      </c>
+      <c r="B143" s="2" t="inlineStr">
+        <is>
+          <t>А45-42402/2019</t>
+        </is>
+      </c>
+      <c r="C143" s="2" t="inlineStr">
+        <is>
+          <t>04.12.2019</t>
+        </is>
+      </c>
+      <c r="D143" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E143" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F143" s="2" t="inlineStr"/>
+      <c r="G143" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H143" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I143" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J143" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K143" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Скиф"</t>
+        </is>
+      </c>
+      <c r="L143" s="2" t="inlineStr">
+        <is>
+          <t>3812074940</t>
+        </is>
+      </c>
+      <c r="M143" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N143" s="2" t="inlineStr">
+        <is>
+          <t>Храмышкина М. И.</t>
+        </is>
+      </c>
+      <c r="O143" s="2" t="inlineStr"/>
+      <c r="P143" s="2" t="inlineStr"/>
+      <c r="Q143" s="2" t="inlineStr"/>
+      <c r="R143" s="2" t="inlineStr"/>
+      <c r="S143" s="2" t="inlineStr">
+        <is>
+          <t>22.01.2020</t>
+        </is>
+      </c>
+      <c r="T143" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U143" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/655e88a7-c790-4911-909c-0b5cd792d87e</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="2" t="n">
+        <v>143</v>
+      </c>
+      <c r="B144" s="2" t="inlineStr">
+        <is>
+          <t>А45-35480/2019</t>
+        </is>
+      </c>
+      <c r="C144" s="2" t="inlineStr">
+        <is>
+          <t>02.10.2019</t>
+        </is>
+      </c>
+      <c r="D144" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E144" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F144" s="2" t="inlineStr"/>
+      <c r="G144" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H144" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I144" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J144" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K144" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОЕКТ 78"</t>
+        </is>
+      </c>
+      <c r="L144" s="2" t="inlineStr">
+        <is>
+          <t>5410064416</t>
+        </is>
+      </c>
+      <c r="M144" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N144" s="2" t="inlineStr">
+        <is>
+          <t>Амелешина Г. Л.</t>
+        </is>
+      </c>
+      <c r="O144" s="2" t="inlineStr"/>
+      <c r="P144" s="2" t="inlineStr"/>
+      <c r="Q144" s="2" t="inlineStr"/>
+      <c r="R144" s="2" t="inlineStr"/>
+      <c r="S144" s="2" t="inlineStr">
+        <is>
+          <t>19.11.2019</t>
+        </is>
+      </c>
+      <c r="T144" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U144" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ca5e903c-eb14-493f-8d3b-9f9e5f8aeff5</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="2" t="n">
+        <v>144</v>
+      </c>
+      <c r="B145" s="2" t="inlineStr">
+        <is>
+          <t>А45-32887/2019</t>
+        </is>
+      </c>
+      <c r="C145" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2019</t>
+        </is>
+      </c>
+      <c r="D145" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E145" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F145" s="2" t="inlineStr"/>
+      <c r="G145" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H145" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I145" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J145" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K145" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КБ МЕРИДИАН"</t>
+        </is>
+      </c>
+      <c r="L145" s="2" t="inlineStr">
+        <is>
+          <t>5405446265</t>
+        </is>
+      </c>
+      <c r="M145" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N145" s="2" t="inlineStr">
+        <is>
+          <t>Амелешина Г. Л.</t>
+        </is>
+      </c>
+      <c r="O145" s="2" t="inlineStr"/>
+      <c r="P145" s="2" t="inlineStr"/>
+      <c r="Q145" s="2" t="inlineStr"/>
+      <c r="R145" s="2" t="inlineStr"/>
+      <c r="S145" s="2" t="inlineStr">
+        <is>
+          <t>03.12.2019</t>
+        </is>
+      </c>
+      <c r="T145" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U145" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9931c930-7c4b-40b7-b9fe-bfed29a1038d</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="2" t="n">
+        <v>145</v>
+      </c>
+      <c r="B146" s="2" t="inlineStr">
+        <is>
+          <t>А45-32885/2019</t>
+        </is>
+      </c>
+      <c r="C146" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2019</t>
+        </is>
+      </c>
+      <c r="D146" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E146" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F146" s="2" t="inlineStr"/>
+      <c r="G146" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H146" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I146" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J146" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K146" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МКПРОЕКТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L146" s="2" t="inlineStr">
+        <is>
+          <t>5407961085</t>
+        </is>
+      </c>
+      <c r="M146" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N146" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O146" s="2" t="inlineStr"/>
+      <c r="P146" s="2" t="inlineStr"/>
+      <c r="Q146" s="2" t="inlineStr"/>
+      <c r="R146" s="2" t="inlineStr"/>
+      <c r="S146" s="2" t="inlineStr">
+        <is>
+          <t>27.11.2019</t>
+        </is>
+      </c>
+      <c r="T146" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U146" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3e89dec4-9735-4582-9430-0f681bccffc9</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="2" t="n">
+        <v>146</v>
+      </c>
+      <c r="B147" s="2" t="inlineStr">
+        <is>
+          <t>А45-32884/2019</t>
+        </is>
+      </c>
+      <c r="C147" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2019</t>
+        </is>
+      </c>
+      <c r="D147" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E147" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F147" s="2" t="inlineStr"/>
+      <c r="G147" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H147" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I147" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J147" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K147" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МОБИЛЬНАЯ ЭНЕРГЕТИКА"</t>
+        </is>
+      </c>
+      <c r="L147" s="2" t="inlineStr">
+        <is>
+          <t>5410061172</t>
+        </is>
+      </c>
+      <c r="M147" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N147" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O147" s="2" t="inlineStr"/>
+      <c r="P147" s="2" t="inlineStr"/>
+      <c r="Q147" s="2" t="inlineStr"/>
+      <c r="R147" s="2" t="inlineStr"/>
+      <c r="S147" s="2" t="inlineStr">
+        <is>
+          <t>26.10.2019</t>
+        </is>
+      </c>
+      <c r="T147" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U147" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ce02944a-aed0-4f54-bd16-488533dbe80d</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="2" t="n">
+        <v>147</v>
+      </c>
+      <c r="B148" s="2" t="inlineStr">
+        <is>
+          <t>А45-32883/2019</t>
+        </is>
+      </c>
+      <c r="C148" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2019</t>
+        </is>
+      </c>
+      <c r="D148" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E148" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F148" s="2" t="inlineStr"/>
+      <c r="G148" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H148" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I148" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J148" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K148" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛЭПСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L148" s="2" t="inlineStr">
+        <is>
+          <t>3823030969</t>
+        </is>
+      </c>
+      <c r="M148" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N148" s="2" t="inlineStr">
+        <is>
+          <t>Амелешина Г. Л.</t>
+        </is>
+      </c>
+      <c r="O148" s="2" t="inlineStr"/>
+      <c r="P148" s="2" t="inlineStr"/>
+      <c r="Q148" s="2" t="inlineStr"/>
+      <c r="R148" s="2" t="inlineStr"/>
+      <c r="S148" s="2" t="inlineStr">
+        <is>
+          <t>06.11.2019</t>
+        </is>
+      </c>
+      <c r="T148" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U148" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e5de3ac3-9ed9-4999-9af7-d8e3d36fca85</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="2" t="n">
+        <v>148</v>
+      </c>
+      <c r="B149" s="2" t="inlineStr">
+        <is>
+          <t>А45-32881/2019</t>
+        </is>
+      </c>
+      <c r="C149" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2019</t>
+        </is>
+      </c>
+      <c r="D149" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E149" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F149" s="2" t="inlineStr"/>
+      <c r="G149" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H149" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I149" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J149" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K149" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИРКУТСКГРАЖДАНПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L149" s="2" t="inlineStr">
+        <is>
+          <t>3808227294</t>
+        </is>
+      </c>
+      <c r="M149" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N149" s="2" t="inlineStr">
+        <is>
+          <t>Амелешина Г. Л.</t>
+        </is>
+      </c>
+      <c r="O149" s="2" t="inlineStr"/>
+      <c r="P149" s="2" t="inlineStr"/>
+      <c r="Q149" s="2" t="inlineStr"/>
+      <c r="R149" s="2" t="inlineStr"/>
+      <c r="S149" s="2" t="inlineStr">
+        <is>
+          <t>03.12.2019</t>
+        </is>
+      </c>
+      <c r="T149" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U149" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/315e0609-26c6-455e-b34f-5b0afddb2a0d</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="2" t="n">
+        <v>149</v>
+      </c>
+      <c r="B150" s="2" t="inlineStr">
+        <is>
+          <t>А45-32879/2019</t>
+        </is>
+      </c>
+      <c r="C150" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2019</t>
+        </is>
+      </c>
+      <c r="D150" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E150" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F150" s="2" t="inlineStr"/>
+      <c r="G150" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H150" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I150" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J150" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K150" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБСТРОЙПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L150" s="2" t="inlineStr">
+        <is>
+          <t>5433155821</t>
+        </is>
+      </c>
+      <c r="M150" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N150" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O150" s="2" t="inlineStr"/>
+      <c r="P150" s="2" t="inlineStr"/>
+      <c r="Q150" s="2" t="inlineStr"/>
+      <c r="R150" s="2" t="inlineStr"/>
+      <c r="S150" s="2" t="inlineStr">
+        <is>
+          <t>27.11.2019</t>
+        </is>
+      </c>
+      <c r="T150" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U150" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e435f76c-f2cc-4bec-92cf-613281085672</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="2" t="n">
+        <v>150</v>
+      </c>
+      <c r="B151" s="2" t="inlineStr">
+        <is>
+          <t>А45-32877/2019</t>
+        </is>
+      </c>
+      <c r="C151" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2019</t>
+        </is>
+      </c>
+      <c r="D151" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E151" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F151" s="2" t="inlineStr"/>
+      <c r="G151" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H151" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I151" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J151" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K151" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБИНВЕСТГРУП"</t>
+        </is>
+      </c>
+      <c r="L151" s="2" t="inlineStr">
+        <is>
+          <t>3811096531</t>
+        </is>
+      </c>
+      <c r="M151" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N151" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O151" s="2" t="inlineStr"/>
+      <c r="P151" s="2" t="inlineStr"/>
+      <c r="Q151" s="2" t="inlineStr"/>
+      <c r="R151" s="2" t="inlineStr"/>
+      <c r="S151" s="2" t="inlineStr">
+        <is>
+          <t>31.10.2019</t>
+        </is>
+      </c>
+      <c r="T151" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U151" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/514c4aff-99b4-4667-bf5e-302e3127ff7a</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="2" t="n">
+        <v>151</v>
+      </c>
+      <c r="B152" s="2" t="inlineStr">
+        <is>
+          <t>А45-32888/2019</t>
+        </is>
+      </c>
+      <c r="C152" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2019</t>
+        </is>
+      </c>
+      <c r="D152" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E152" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F152" s="2" t="inlineStr"/>
+      <c r="G152" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H152" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I152" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J152" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K152" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВВС"</t>
+        </is>
+      </c>
+      <c r="L152" s="2" t="inlineStr">
+        <is>
+          <t>0323014900</t>
+        </is>
+      </c>
+      <c r="M152" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N152" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O152" s="2" t="inlineStr"/>
+      <c r="P152" s="2" t="inlineStr"/>
+      <c r="Q152" s="2" t="inlineStr"/>
+      <c r="R152" s="2" t="inlineStr"/>
+      <c r="S152" s="2" t="inlineStr">
+        <is>
+          <t>03.10.2019</t>
+        </is>
+      </c>
+      <c r="T152" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U152" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8e9e8f06-949c-4c2c-bffb-28a057b88053</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="2" t="n">
+        <v>152</v>
+      </c>
+      <c r="B153" s="2" t="inlineStr">
+        <is>
+          <t>А45-32868/2019</t>
+        </is>
+      </c>
+      <c r="C153" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2019</t>
+        </is>
+      </c>
+      <c r="D153" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E153" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F153" s="2" t="inlineStr"/>
+      <c r="G153" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H153" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I153" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J153" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K153" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБИРСКИЕ КОМПЛЕКСНЫЕ ТЕЛЕКОММУНИКАЦИИ"</t>
+        </is>
+      </c>
+      <c r="L153" s="2" t="inlineStr">
+        <is>
+          <t>8602222968</t>
+        </is>
+      </c>
+      <c r="M153" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N153" s="2" t="inlineStr">
+        <is>
+          <t>Амелешина Г. Л.</t>
+        </is>
+      </c>
+      <c r="O153" s="2" t="inlineStr"/>
+      <c r="P153" s="2" t="inlineStr"/>
+      <c r="Q153" s="2" t="inlineStr"/>
+      <c r="R153" s="2" t="inlineStr"/>
+      <c r="S153" s="2" t="inlineStr">
+        <is>
+          <t>03.12.2019</t>
+        </is>
+      </c>
+      <c r="T153" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U153" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5fcb2b0d-96a9-45eb-9330-a5dbf445e7c3</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="2" t="n">
+        <v>153</v>
+      </c>
+      <c r="B154" s="2" t="inlineStr">
+        <is>
+          <t>А45-32867/2019</t>
+        </is>
+      </c>
+      <c r="C154" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2019</t>
+        </is>
+      </c>
+      <c r="D154" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E154" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F154" s="2" t="inlineStr"/>
+      <c r="G154" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H154" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I154" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J154" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K154" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АРХИТЕКТУРНО-ПРОЕКТНОЕ БЮРО "АРХ-ИДЕЯ"</t>
+        </is>
+      </c>
+      <c r="L154" s="2" t="inlineStr">
+        <is>
+          <t>3811158700</t>
+        </is>
+      </c>
+      <c r="M154" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N154" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O154" s="2" t="inlineStr"/>
+      <c r="P154" s="2" t="inlineStr"/>
+      <c r="Q154" s="2" t="inlineStr"/>
+      <c r="R154" s="2" t="inlineStr"/>
+      <c r="S154" s="2" t="inlineStr">
+        <is>
+          <t>29.10.2019</t>
+        </is>
+      </c>
+      <c r="T154" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U154" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/db4ce6d6-9d75-4e81-a313-f9dc116bf7ac</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="2" t="n">
+        <v>154</v>
+      </c>
+      <c r="B155" s="2" t="inlineStr">
+        <is>
+          <t>А45-32866/2019</t>
+        </is>
+      </c>
+      <c r="C155" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2019</t>
+        </is>
+      </c>
+      <c r="D155" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E155" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F155" s="2" t="inlineStr"/>
+      <c r="G155" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H155" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I155" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J155" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K155" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИДЕР"</t>
+        </is>
+      </c>
+      <c r="L155" s="2" t="inlineStr">
+        <is>
+          <t>6671075206</t>
+        </is>
+      </c>
+      <c r="M155" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N155" s="2" t="inlineStr">
+        <is>
+          <t>Амелешина Г. Л.</t>
+        </is>
+      </c>
+      <c r="O155" s="2" t="inlineStr"/>
+      <c r="P155" s="2" t="inlineStr"/>
+      <c r="Q155" s="2" t="inlineStr"/>
+      <c r="R155" s="2" t="inlineStr"/>
+      <c r="S155" s="2" t="inlineStr">
+        <is>
+          <t>14.11.2019</t>
+        </is>
+      </c>
+      <c r="T155" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U155" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f4850209-30c7-4904-9a11-451ae7e9d9e3</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="2" t="n">
+        <v>155</v>
+      </c>
+      <c r="B156" s="2" t="inlineStr">
+        <is>
+          <t>А45-32865/2019</t>
+        </is>
+      </c>
+      <c r="C156" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2019</t>
+        </is>
+      </c>
+      <c r="D156" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E156" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F156" s="2" t="inlineStr"/>
+      <c r="G156" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H156" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I156" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J156" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K156" s="2" t="inlineStr">
+        <is>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ГК "КВАРЦ"</t>
+        </is>
+      </c>
+      <c r="L156" s="2" t="inlineStr">
+        <is>
+          <t>5405979922</t>
+        </is>
+      </c>
+      <c r="M156" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N156" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O156" s="2" t="inlineStr"/>
+      <c r="P156" s="2" t="inlineStr"/>
+      <c r="Q156" s="2" t="inlineStr"/>
+      <c r="R156" s="2" t="inlineStr"/>
+      <c r="S156" s="2" t="inlineStr">
+        <is>
+          <t>03.10.2019</t>
+        </is>
+      </c>
+      <c r="T156" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U156" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/10836cb5-4971-42b6-8929-6c4c012b1b8e</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="2" t="n">
+        <v>156</v>
+      </c>
+      <c r="B157" s="2" t="inlineStr">
+        <is>
+          <t>А45-32864/2019</t>
+        </is>
+      </c>
+      <c r="C157" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2019</t>
+        </is>
+      </c>
+      <c r="D157" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E157" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F157" s="2" t="inlineStr"/>
+      <c r="G157" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H157" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I157" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J157" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K157" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АС-СИБИРЬ"</t>
+        </is>
+      </c>
+      <c r="L157" s="2" t="inlineStr">
+        <is>
+          <t>5406622883</t>
+        </is>
+      </c>
+      <c r="M157" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N157" s="2" t="inlineStr">
+        <is>
+          <t>Амелешина Г. Л.</t>
+        </is>
+      </c>
+      <c r="O157" s="2" t="inlineStr"/>
+      <c r="P157" s="2" t="inlineStr"/>
+      <c r="Q157" s="2" t="inlineStr"/>
+      <c r="R157" s="2" t="inlineStr"/>
+      <c r="S157" s="2" t="inlineStr">
+        <is>
+          <t>14.11.2019</t>
+        </is>
+      </c>
+      <c r="T157" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U157" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d0dbe6d0-8b1d-4aba-8ca0-942360f43836</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="2" t="n">
+        <v>157</v>
+      </c>
+      <c r="B158" s="2" t="inlineStr">
+        <is>
+          <t>А45-32863/2019</t>
+        </is>
+      </c>
+      <c r="C158" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2019</t>
+        </is>
+      </c>
+      <c r="D158" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E158" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F158" s="2" t="inlineStr"/>
+      <c r="G158" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H158" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I158" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J158" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K158" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙГАРАНТ"</t>
+        </is>
+      </c>
+      <c r="L158" s="2" t="inlineStr">
+        <is>
+          <t>5406600801</t>
+        </is>
+      </c>
+      <c r="M158" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N158" s="2" t="inlineStr">
+        <is>
+          <t>Амелешина Г. Л.</t>
+        </is>
+      </c>
+      <c r="O158" s="2" t="inlineStr"/>
+      <c r="P158" s="2" t="inlineStr"/>
+      <c r="Q158" s="2" t="inlineStr"/>
+      <c r="R158" s="2" t="inlineStr"/>
+      <c r="S158" s="2" t="inlineStr">
+        <is>
+          <t>14.11.2019</t>
+        </is>
+      </c>
+      <c r="T158" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U158" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/850a7572-9e3a-40c3-8e94-30afcf445557</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="2" t="n">
+        <v>158</v>
+      </c>
+      <c r="B159" s="2" t="inlineStr">
+        <is>
+          <t>А45-32874/2019</t>
+        </is>
+      </c>
+      <c r="C159" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2019</t>
+        </is>
+      </c>
+      <c r="D159" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E159" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F159" s="2" t="inlineStr"/>
+      <c r="G159" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H159" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I159" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J159" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K159" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГАЗ-ЭНЕРГО-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L159" s="2" t="inlineStr">
+        <is>
+          <t>6658357280</t>
+        </is>
+      </c>
+      <c r="M159" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N159" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O159" s="2" t="inlineStr"/>
+      <c r="P159" s="2" t="inlineStr"/>
+      <c r="Q159" s="2" t="inlineStr"/>
+      <c r="R159" s="2" t="inlineStr"/>
+      <c r="S159" s="2" t="inlineStr">
+        <is>
+          <t>18.10.2019</t>
+        </is>
+      </c>
+      <c r="T159" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U159" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b74620e6-5315-4825-817d-f3af5cff3def</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="2" t="n">
+        <v>159</v>
+      </c>
+      <c r="B160" s="2" t="inlineStr">
+        <is>
+          <t>А45-24789/2019</t>
+        </is>
+      </c>
+      <c r="C160" s="2" t="inlineStr">
+        <is>
+          <t>28.06.2019</t>
+        </is>
+      </c>
+      <c r="D160" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E160" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F160" s="2" t="inlineStr"/>
+      <c r="G160" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H160" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I160" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J160" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K160" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РАЙТБИЛД"</t>
+        </is>
+      </c>
+      <c r="L160" s="2" t="inlineStr">
+        <is>
+          <t>5406977639</t>
+        </is>
+      </c>
+      <c r="M160" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N160" s="2" t="inlineStr">
+        <is>
+          <t>Амелешина Г. Л.</t>
+        </is>
+      </c>
+      <c r="O160" s="2" t="inlineStr"/>
+      <c r="P160" s="2" t="inlineStr"/>
+      <c r="Q160" s="2" t="inlineStr"/>
+      <c r="R160" s="2" t="inlineStr"/>
+      <c r="S160" s="2" t="inlineStr">
+        <is>
+          <t>07.08.2019</t>
+        </is>
+      </c>
+      <c r="T160" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U160" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4e7bcbf7-c2e2-407a-be7c-fc3972af656a</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="2" t="n">
+        <v>160</v>
+      </c>
+      <c r="B161" s="2" t="inlineStr">
+        <is>
+          <t>А45-18339/2019</t>
+        </is>
+      </c>
+      <c r="C161" s="2" t="inlineStr">
+        <is>
+          <t>15.05.2019</t>
+        </is>
+      </c>
+      <c r="D161" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E161" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F161" s="2" t="inlineStr"/>
+      <c r="G161" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H161" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I161" s="2" t="inlineStr">
+        <is>
+          <t>5406984474</t>
+        </is>
+      </c>
+      <c r="J161" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K161" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КАНОН"</t>
+        </is>
+      </c>
+      <c r="L161" s="2" t="inlineStr">
+        <is>
+          <t>5405023887</t>
+        </is>
+      </c>
+      <c r="M161" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N161" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O161" s="2" t="inlineStr"/>
+      <c r="P161" s="2" t="inlineStr"/>
+      <c r="Q161" s="2" t="inlineStr"/>
+      <c r="R161" s="2" t="inlineStr"/>
+      <c r="S161" s="2" t="inlineStr">
+        <is>
+          <t>03.07.2019</t>
+        </is>
+      </c>
+      <c r="T161" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U161" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/90f02fbe-14f5-4a25-b261-6ecadc197588</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="2" t="n">
+        <v>161</v>
+      </c>
+      <c r="B162" s="2" t="inlineStr">
+        <is>
+          <t>А27-13540/2018</t>
+        </is>
+      </c>
+      <c r="C162" s="2" t="inlineStr">
+        <is>
+          <t>28.06.2018</t>
+        </is>
+      </c>
+      <c r="D162" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E162" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F162" s="2" t="inlineStr"/>
+      <c r="G162" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H162" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Гильдия проектировщиков Сибири"</t>
+        </is>
+      </c>
+      <c r="I162" s="2" t="inlineStr">
+        <is>
+          <t>5402504977</t>
+        </is>
+      </c>
+      <c r="J162" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K162" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору (Ростехнадзор)</t>
+        </is>
+      </c>
+      <c r="L162" s="2" t="inlineStr"/>
+      <c r="M162" s="2" t="inlineStr">
+        <is>
+          <t>АС Кемеровской области</t>
+        </is>
+      </c>
+      <c r="N162" s="2" t="inlineStr">
+        <is>
+          <t>Горбунова Е. П.</t>
+        </is>
+      </c>
+      <c r="O162" s="2" t="inlineStr"/>
+      <c r="P162" s="2" t="inlineStr"/>
+      <c r="Q162" s="2" t="inlineStr"/>
+      <c r="R162" s="2" t="inlineStr"/>
+      <c r="S162" s="2" t="inlineStr">
+        <is>
+          <t>31.01.2019</t>
+        </is>
+      </c>
+      <c r="T162" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U162" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4081961e-07e1-4e84-a6be-47ce784c019d</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="2" t="n">
+        <v>162</v>
+      </c>
+      <c r="B163" s="2" t="inlineStr">
+        <is>
+          <t>А46-7965/2018</t>
+        </is>
+      </c>
+      <c r="C163" s="2" t="inlineStr">
+        <is>
+          <t>15.05.2018</t>
+        </is>
+      </c>
+      <c r="D163" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E163" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F163" s="2" t="inlineStr"/>
+      <c r="G163" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H163" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СОЮЗ ПРОЕКТИРОВЩИКОВ И АРХИТЕКТОРОВ СИБИРИ"</t>
+        </is>
+      </c>
+      <c r="I163" s="2" t="inlineStr">
+        <is>
+          <t>5504136056</t>
+        </is>
+      </c>
+      <c r="J163" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K163" s="2" t="inlineStr">
+        <is>
+          <t>АО "ОМСКЭЛЕКТРО"</t>
+        </is>
+      </c>
+      <c r="L163" s="2" t="inlineStr">
+        <is>
+          <t>5506225921</t>
+        </is>
+      </c>
+      <c r="M163" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N163" s="2" t="inlineStr">
+        <is>
+          <t>Воронов Т. А.</t>
+        </is>
+      </c>
+      <c r="O163" s="2" t="inlineStr"/>
+      <c r="P163" s="2" t="inlineStr"/>
+      <c r="Q163" s="2" t="inlineStr"/>
+      <c r="R163" s="2" t="inlineStr"/>
+      <c r="S163" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2018</t>
+        </is>
+      </c>
+      <c r="T163" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U163" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ba7d4347-1fd2-4e00-bfb4-15b36fc6d83b</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="2" t="n">
+        <v>163</v>
+      </c>
+      <c r="B164" s="2" t="inlineStr">
+        <is>
+          <t>А46-7964/2018</t>
+        </is>
+      </c>
+      <c r="C164" s="2" t="inlineStr">
+        <is>
+          <t>15.05.2018</t>
+        </is>
+      </c>
+      <c r="D164" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E164" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F164" s="2" t="inlineStr"/>
+      <c r="G164" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H164" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СОЮЗ ПРОЕКТИРОВЩИКОВ И АРХИТЕКТОРОВ СИБИРИ"</t>
+        </is>
+      </c>
+      <c r="I164" s="2" t="inlineStr">
+        <is>
+          <t>5504136056</t>
+        </is>
+      </c>
+      <c r="J164" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K164" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АРХИТЕКТУРНОЕ АТЕЛЬЕ "РИМ"</t>
+        </is>
+      </c>
+      <c r="L164" s="2" t="inlineStr">
+        <is>
+          <t>5507005750</t>
+        </is>
+      </c>
+      <c r="M164" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N164" s="2" t="inlineStr">
+        <is>
+          <t>Голобородько Н. А.</t>
+        </is>
+      </c>
+      <c r="O164" s="2" t="inlineStr"/>
+      <c r="P164" s="2" t="inlineStr"/>
+      <c r="Q164" s="2" t="inlineStr"/>
+      <c r="R164" s="2" t="inlineStr"/>
+      <c r="S164" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2018</t>
+        </is>
+      </c>
+      <c r="T164" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U164" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a5fbbc99-f0e7-489b-8ba0-20d074e4f5e1</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="2" t="n">
+        <v>164</v>
+      </c>
+      <c r="B165" s="2" t="inlineStr">
+        <is>
+          <t>А46-7963/2018</t>
+        </is>
+      </c>
+      <c r="C165" s="2" t="inlineStr">
+        <is>
+          <t>15.05.2018</t>
+        </is>
+      </c>
+      <c r="D165" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E165" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F165" s="2" t="inlineStr"/>
+      <c r="G165" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H165" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СОЮЗ ПРОЕКТИРОВЩИКОВ И АРХИТЕКТОРОВ СИБИРИ"</t>
+        </is>
+      </c>
+      <c r="I165" s="2" t="inlineStr">
+        <is>
+          <t>5504136056</t>
+        </is>
+      </c>
+      <c r="J165" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K165" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГАЗПРОЕКТТЕПЛИЦА"</t>
+        </is>
+      </c>
+      <c r="L165" s="2" t="inlineStr">
+        <is>
+          <t>5501087611</t>
+        </is>
+      </c>
+      <c r="M165" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N165" s="2" t="inlineStr">
+        <is>
+          <t>Голобородько Н. А.</t>
+        </is>
+      </c>
+      <c r="O165" s="2" t="inlineStr"/>
+      <c r="P165" s="2" t="inlineStr"/>
+      <c r="Q165" s="2" t="inlineStr"/>
+      <c r="R165" s="2" t="inlineStr"/>
+      <c r="S165" s="2" t="inlineStr">
+        <is>
+          <t>14.06.2018</t>
+        </is>
+      </c>
+      <c r="T165" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U165" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ae2c3eb6-8e35-4a34-b445-661fd1f9d48f</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="2" t="n">
+        <v>165</v>
+      </c>
+      <c r="B166" s="2" t="inlineStr">
+        <is>
+          <t>А46-7962/2018</t>
+        </is>
+      </c>
+      <c r="C166" s="2" t="inlineStr">
+        <is>
+          <t>15.05.2018</t>
+        </is>
+      </c>
+      <c r="D166" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E166" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F166" s="2" t="inlineStr"/>
+      <c r="G166" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H166" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СОЮЗ ПРОЕКТИРОВЩИКОВ И АРХИТЕКТОРОВ СИБИРИ"</t>
+        </is>
+      </c>
+      <c r="I166" s="2" t="inlineStr">
+        <is>
+          <t>5504136056</t>
+        </is>
+      </c>
+      <c r="J166" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K166" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДИАГНОСТИКА СИСТЕМ ТРУБОПРОВОДОВ"</t>
+        </is>
+      </c>
+      <c r="L166" s="2" t="inlineStr">
+        <is>
+          <t>5503062193</t>
+        </is>
+      </c>
+      <c r="M166" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N166" s="2" t="inlineStr">
+        <is>
+          <t>Храмцов К. В.</t>
+        </is>
+      </c>
+      <c r="O166" s="2" t="inlineStr"/>
+      <c r="P166" s="2" t="inlineStr"/>
+      <c r="Q166" s="2" t="inlineStr"/>
+      <c r="R166" s="2" t="inlineStr"/>
+      <c r="S166" s="2" t="inlineStr">
+        <is>
+          <t>14.06.2018</t>
+        </is>
+      </c>
+      <c r="T166" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U166" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2f2362c7-9c08-45bd-bc00-b5f1b70d04cf</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="2" t="n">
+        <v>166</v>
+      </c>
+      <c r="B167" s="2" t="inlineStr">
+        <is>
+          <t>А46-7961/2018</t>
+        </is>
+      </c>
+      <c r="C167" s="2" t="inlineStr">
+        <is>
+          <t>15.05.2018</t>
+        </is>
+      </c>
+      <c r="D167" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E167" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F167" s="2" t="inlineStr"/>
+      <c r="G167" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H167" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СОЮЗ ПРОЕКТИРОВЩИКОВ И АРХИТЕКТОРОВ СИБИРИ"</t>
+        </is>
+      </c>
+      <c r="I167" s="2" t="inlineStr">
+        <is>
+          <t>5504136056</t>
+        </is>
+      </c>
+      <c r="J167" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K167" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОМГРАЖДАНПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L167" s="2" t="inlineStr">
+        <is>
+          <t>5503214456</t>
+        </is>
+      </c>
+      <c r="M167" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N167" s="2" t="inlineStr">
+        <is>
+          <t>Храмцов К. В.</t>
+        </is>
+      </c>
+      <c r="O167" s="2" t="inlineStr"/>
+      <c r="P167" s="2" t="inlineStr"/>
+      <c r="Q167" s="2" t="inlineStr"/>
+      <c r="R167" s="2" t="inlineStr"/>
+      <c r="S167" s="2" t="inlineStr">
+        <is>
+          <t>20.10.2018</t>
+        </is>
+      </c>
+      <c r="T167" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U167" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dbd549d2-baf7-4335-ae7b-1fec821b6cd5</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="2" t="n">
+        <v>167</v>
+      </c>
+      <c r="B168" s="2" t="inlineStr">
+        <is>
+          <t>А46-7959/2018</t>
+        </is>
+      </c>
+      <c r="C168" s="2" t="inlineStr">
+        <is>
+          <t>15.05.2018</t>
+        </is>
+      </c>
+      <c r="D168" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E168" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F168" s="2" t="inlineStr"/>
+      <c r="G168" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H168" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СОЮЗ ПРОЕКТИРОВЩИКОВ И АРХИТЕКТОРОВ СИБИРИ"</t>
+        </is>
+      </c>
+      <c r="I168" s="2" t="inlineStr">
+        <is>
+          <t>5504136056</t>
+        </is>
+      </c>
+      <c r="J168" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K168" s="2" t="inlineStr">
+        <is>
+          <t>АО "ОМСКИЙ ОПЫТНО-ПРОМЫШЛЕННЫЙ ЗАВОД "НЕФТЕХИМАВТОМАТИКА"</t>
+        </is>
+      </c>
+      <c r="L168" s="2" t="inlineStr">
+        <is>
+          <t>5501072277</t>
+        </is>
+      </c>
+      <c r="M168" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N168" s="2" t="inlineStr">
+        <is>
+          <t>Савинов А. В.</t>
+        </is>
+      </c>
+      <c r="O168" s="2" t="inlineStr"/>
+      <c r="P168" s="2" t="inlineStr"/>
+      <c r="Q168" s="2" t="inlineStr"/>
+      <c r="R168" s="2" t="inlineStr"/>
+      <c r="S168" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2018</t>
+        </is>
+      </c>
+      <c r="T168" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U168" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8164d832-1a57-4aaf-9dd0-d7f583b00db7</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="2" t="n">
+        <v>168</v>
+      </c>
+      <c r="B169" s="2" t="inlineStr">
+        <is>
+          <t>А46-7958/2018</t>
+        </is>
+      </c>
+      <c r="C169" s="2" t="inlineStr">
+        <is>
+          <t>15.05.2018</t>
+        </is>
+      </c>
+      <c r="D169" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E169" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F169" s="2" t="inlineStr"/>
+      <c r="G169" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H169" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СОЮЗ ПРОЕКТИРОВЩИКОВ И АРХИТЕКТОРОВ СИБИРИ"</t>
+        </is>
+      </c>
+      <c r="I169" s="2" t="inlineStr">
+        <is>
+          <t>5504136056</t>
+        </is>
+      </c>
+      <c r="J169" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K169" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РУСВЕНТПРОМ"</t>
+        </is>
+      </c>
+      <c r="L169" s="2" t="inlineStr">
+        <is>
+          <t>5503225835</t>
+        </is>
+      </c>
+      <c r="M169" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N169" s="2" t="inlineStr">
+        <is>
+          <t>Савинов А. В.</t>
+        </is>
+      </c>
+      <c r="O169" s="2" t="inlineStr"/>
+      <c r="P169" s="2" t="inlineStr"/>
+      <c r="Q169" s="2" t="inlineStr"/>
+      <c r="R169" s="2" t="inlineStr"/>
+      <c r="S169" s="2" t="inlineStr">
+        <is>
+          <t>14.08.2018</t>
+        </is>
+      </c>
+      <c r="T169" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U169" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8b339929-ae7e-436e-9ef7-65f06621966c</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="2" t="n">
+        <v>169</v>
+      </c>
+      <c r="B170" s="2" t="inlineStr">
+        <is>
+          <t>А46-7957/2018</t>
+        </is>
+      </c>
+      <c r="C170" s="2" t="inlineStr">
+        <is>
+          <t>15.05.2018</t>
+        </is>
+      </c>
+      <c r="D170" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E170" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F170" s="2" t="inlineStr"/>
+      <c r="G170" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H170" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СОЮЗ ПРОЕКТИРОВЩИКОВ И АРХИТЕКТОРОВ СИБИРИ"</t>
+        </is>
+      </c>
+      <c r="I170" s="2" t="inlineStr">
+        <is>
+          <t>5504136056</t>
+        </is>
+      </c>
+      <c r="J170" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K170" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СОРО СИСТЕМ"</t>
+        </is>
+      </c>
+      <c r="L170" s="2" t="inlineStr">
+        <is>
+          <t>5501089538</t>
+        </is>
+      </c>
+      <c r="M170" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N170" s="2" t="inlineStr">
+        <is>
+          <t>Савинов А. В.</t>
+        </is>
+      </c>
+      <c r="O170" s="2" t="inlineStr"/>
+      <c r="P170" s="2" t="inlineStr"/>
+      <c r="Q170" s="2" t="inlineStr"/>
+      <c r="R170" s="2" t="inlineStr"/>
+      <c r="S170" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2018</t>
+        </is>
+      </c>
+      <c r="T170" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U170" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ff7e4c30-0042-429f-a8ca-815c2939446e</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="2" t="n">
+        <v>170</v>
+      </c>
+      <c r="B171" s="2" t="inlineStr">
+        <is>
+          <t>А46-7966/2018</t>
+        </is>
+      </c>
+      <c r="C171" s="2" t="inlineStr">
+        <is>
+          <t>15.05.2018</t>
+        </is>
+      </c>
+      <c r="D171" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E171" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F171" s="2" t="inlineStr"/>
+      <c r="G171" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H171" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СОЮЗ ПРОЕКТИРОВЩИКОВ И АРХИТЕКТОРОВ СИБИРИ"</t>
+        </is>
+      </c>
+      <c r="I171" s="2" t="inlineStr">
+        <is>
+          <t>5504136056</t>
+        </is>
+      </c>
+      <c r="J171" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K171" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЖИЛСТРОЙПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L171" s="2" t="inlineStr">
+        <is>
+          <t>5506213179</t>
+        </is>
+      </c>
+      <c r="M171" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N171" s="2" t="inlineStr">
+        <is>
+          <t>Воронов Т. А.</t>
+        </is>
+      </c>
+      <c r="O171" s="2" t="inlineStr"/>
+      <c r="P171" s="2" t="inlineStr"/>
+      <c r="Q171" s="2" t="inlineStr"/>
+      <c r="R171" s="2" t="inlineStr"/>
+      <c r="S171" s="2" t="inlineStr">
+        <is>
+          <t>03.08.2018</t>
+        </is>
+      </c>
+      <c r="T171" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U171" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8fcfb103-1c49-4891-b1a4-756682ee6f45</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="2" t="n">
+        <v>171</v>
+      </c>
+      <c r="B172" s="2" t="inlineStr">
+        <is>
+          <t>А40-56989/2018</t>
+        </is>
+      </c>
+      <c r="C172" s="2" t="inlineStr">
+        <is>
+          <t>23.03.2018</t>
+        </is>
+      </c>
+      <c r="D172" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E172" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F172" s="2" t="inlineStr"/>
+      <c r="G172" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H172" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ГИЛЬДИЯ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="I172" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J172" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K172" s="2" t="inlineStr">
+        <is>
+          <t>Ростехнадзор</t>
+        </is>
+      </c>
+      <c r="L172" s="2" t="inlineStr"/>
+      <c r="M172" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N172" s="2" t="inlineStr">
+        <is>
+          <t>Аксенова Е. А.</t>
+        </is>
+      </c>
+      <c r="O172" s="2" t="inlineStr"/>
+      <c r="P172" s="2" t="inlineStr"/>
+      <c r="Q172" s="2" t="inlineStr"/>
+      <c r="R172" s="2" t="inlineStr"/>
+      <c r="S172" s="2" t="inlineStr">
+        <is>
+          <t>19.04.2018</t>
+        </is>
+      </c>
+      <c r="T172" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U172" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/23f39cb3-3061-47fa-8563-a7c374b39cad</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="2" t="n">
+        <v>172</v>
+      </c>
+      <c r="B173" s="2" t="inlineStr">
+        <is>
+          <t>А03-4437/2018</t>
+        </is>
+      </c>
+      <c r="C173" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2018</t>
+        </is>
+      </c>
+      <c r="D173" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E173" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F173" s="2" t="inlineStr"/>
+      <c r="G173" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H173" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Барнаулгражданпроект"</t>
+        </is>
+      </c>
+      <c r="I173" s="2" t="inlineStr">
+        <is>
+          <t>2224079963</t>
+        </is>
+      </c>
+      <c r="J173" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K173" s="2" t="inlineStr">
+        <is>
+          <t>СПАО "Ингосстрах" в лице филиала в г.Барнауле</t>
+        </is>
+      </c>
+      <c r="L173" s="2" t="inlineStr">
+        <is>
+          <t>7705042179</t>
+        </is>
+      </c>
+      <c r="M173" s="2" t="inlineStr">
+        <is>
+          <t>АС Алтайского края</t>
+        </is>
+      </c>
+      <c r="N173" s="2" t="inlineStr">
+        <is>
+          <t>Атюнина М. Н.</t>
+        </is>
+      </c>
+      <c r="O173" s="2" t="inlineStr"/>
+      <c r="P173" s="2" t="inlineStr"/>
+      <c r="Q173" s="2" t="inlineStr"/>
+      <c r="R173" s="2" t="inlineStr"/>
+      <c r="S173" s="2" t="inlineStr">
+        <is>
+          <t>23.04.2019</t>
+        </is>
+      </c>
+      <c r="T173" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U173" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b96d6661-e266-49b8-abd6-b0ef1950d60c</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="2" t="n">
+        <v>173</v>
+      </c>
+      <c r="B174" s="2" t="inlineStr">
+        <is>
+          <t>А46-17827/2017</t>
+        </is>
+      </c>
+      <c r="C174" s="2" t="inlineStr">
+        <is>
+          <t>28.09.2017</t>
+        </is>
+      </c>
+      <c r="D174" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E174" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F174" s="2" t="inlineStr"/>
+      <c r="G174" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H174" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ф-КОНСАЛТИНГ"</t>
+        </is>
+      </c>
+      <c r="I174" s="2" t="inlineStr">
+        <is>
+          <t>5503105094</t>
+        </is>
+      </c>
+      <c r="J174" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K174" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОМГРАЖДАНПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L174" s="2" t="inlineStr">
+        <is>
+          <t>5503214456</t>
+        </is>
+      </c>
+      <c r="M174" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N174" s="2" t="inlineStr">
+        <is>
+          <t>Макарова Н. А.</t>
+        </is>
+      </c>
+      <c r="O174" s="2" t="inlineStr"/>
+      <c r="P174" s="2" t="inlineStr"/>
+      <c r="Q174" s="2" t="inlineStr"/>
+      <c r="R174" s="2" t="inlineStr"/>
+      <c r="S174" s="2" t="inlineStr">
+        <is>
+          <t>08.10.2020</t>
+        </is>
+      </c>
+      <c r="T174" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U174" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/eeea881f-fd4e-47a8-a494-0fbe80285223</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="2" t="n">
+        <v>174</v>
+      </c>
+      <c r="B175" s="2" t="inlineStr">
+        <is>
+          <t>А46-7340/2017</t>
+        </is>
+      </c>
+      <c r="C175" s="2" t="inlineStr">
+        <is>
+          <t>16.05.2017</t>
+        </is>
+      </c>
+      <c r="D175" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E175" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F175" s="2" t="inlineStr"/>
+      <c r="G175" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H175" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Автоматизированные Системы Управления "</t>
+        </is>
+      </c>
+      <c r="I175" s="2" t="inlineStr">
+        <is>
+          <t>5506062843</t>
+        </is>
+      </c>
+      <c r="J175" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K175" s="2" t="inlineStr">
+        <is>
+          <t>АО "ОМСКИЙ ОПЫТНО-ПРОМЫШЛЕННЫЙ ЗАВОД "НЕФТЕХИМАВТОМАТИКА"</t>
+        </is>
+      </c>
+      <c r="L175" s="2" t="inlineStr">
+        <is>
+          <t>5501072277</t>
+        </is>
+      </c>
+      <c r="M175" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N175" s="2" t="inlineStr">
+        <is>
+          <t>Брежнева О. Ю.</t>
+        </is>
+      </c>
+      <c r="O175" s="2" t="inlineStr"/>
+      <c r="P175" s="2" t="inlineStr"/>
+      <c r="Q175" s="2" t="inlineStr"/>
+      <c r="R175" s="2" t="inlineStr"/>
+      <c r="S175" s="2" t="inlineStr">
+        <is>
+          <t>05.07.2022</t>
+        </is>
+      </c>
+      <c r="T175" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U175" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a2b51800-29bd-48d3-a323-98f569a73d86</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="2" t="n">
+        <v>175</v>
+      </c>
+      <c r="B176" s="2" t="inlineStr">
+        <is>
+          <t>А03-13819/2016</t>
+        </is>
+      </c>
+      <c r="C176" s="2" t="inlineStr">
+        <is>
+          <t>12.08.2016</t>
+        </is>
+      </c>
+      <c r="D176" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E176" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F176" s="2" t="inlineStr"/>
+      <c r="G176" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H176" s="2" t="inlineStr">
+        <is>
+          <t>СО Ассоциация "Союз архитекторов и проектировщиков Западной Сибири"</t>
+        </is>
+      </c>
+      <c r="I176" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J176" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K176" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТермоСофт-Сибирь"</t>
+        </is>
+      </c>
+      <c r="L176" s="2" t="inlineStr">
+        <is>
+          <t>5433154761</t>
+        </is>
+      </c>
+      <c r="M176" s="2" t="inlineStr">
+        <is>
+          <t>АС Алтайского края</t>
+        </is>
+      </c>
+      <c r="N176" s="2" t="inlineStr">
+        <is>
+          <t>Лихторович С. В.</t>
+        </is>
+      </c>
+      <c r="O176" s="2" t="inlineStr"/>
+      <c r="P176" s="2" t="inlineStr"/>
+      <c r="Q176" s="2" t="inlineStr"/>
+      <c r="R176" s="2" t="inlineStr"/>
+      <c r="S176" s="2" t="inlineStr">
+        <is>
+          <t>22.10.2016</t>
+        </is>
+      </c>
+      <c r="T176" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U176" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8ef8d01f-7d8b-439c-b0e3-2b4ac87a5f23</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="2" t="n">
+        <v>176</v>
+      </c>
+      <c r="B177" s="2" t="inlineStr">
+        <is>
+          <t>А03-13820/2016</t>
+        </is>
+      </c>
+      <c r="C177" s="2" t="inlineStr">
+        <is>
+          <t>12.08.2016</t>
+        </is>
+      </c>
+      <c r="D177" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E177" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F177" s="2" t="inlineStr"/>
+      <c r="G177" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H177" s="2" t="inlineStr">
+        <is>
+          <t>СО Ассоциация "Союз архитекторов и проектировщиков Западной Сибири"</t>
+        </is>
+      </c>
+      <c r="I177" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J177" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K177" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Концерн-АКХС"</t>
+        </is>
+      </c>
+      <c r="L177" s="2" t="inlineStr">
+        <is>
+          <t>2222805458</t>
+        </is>
+      </c>
+      <c r="M177" s="2" t="inlineStr">
+        <is>
+          <t>АС Алтайского края</t>
+        </is>
+      </c>
+      <c r="N177" s="2" t="inlineStr">
+        <is>
+          <t>Сигарев П. В.</t>
+        </is>
+      </c>
+      <c r="O177" s="2" t="inlineStr"/>
+      <c r="P177" s="2" t="inlineStr"/>
+      <c r="Q177" s="2" t="inlineStr"/>
+      <c r="R177" s="2" t="inlineStr"/>
+      <c r="S177" s="2" t="inlineStr">
+        <is>
+          <t>08.10.2016</t>
+        </is>
+      </c>
+      <c r="T177" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U177" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d2dc5ea8-cf39-402d-b9d0-c3aa34baa7ef</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="2" t="n">
+        <v>177</v>
+      </c>
+      <c r="B178" s="2" t="inlineStr">
+        <is>
+          <t>А03-13821/2016</t>
+        </is>
+      </c>
+      <c r="C178" s="2" t="inlineStr">
+        <is>
+          <t>12.08.2016</t>
+        </is>
+      </c>
+      <c r="D178" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E178" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F178" s="2" t="inlineStr"/>
+      <c r="G178" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H178" s="2" t="inlineStr">
+        <is>
+          <t>СО Ассоциация "Союз архитекторов и проектировщиков Западной Сибири"</t>
+        </is>
+      </c>
+      <c r="I178" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J178" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K178" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Корн"</t>
+        </is>
+      </c>
+      <c r="L178" s="2" t="inlineStr"/>
+      <c r="M178" s="2" t="inlineStr">
+        <is>
+          <t>АС Алтайского края</t>
+        </is>
+      </c>
+      <c r="N178" s="2" t="inlineStr">
+        <is>
+          <t>Лихторович С. В.</t>
+        </is>
+      </c>
+      <c r="O178" s="2" t="inlineStr"/>
+      <c r="P178" s="2" t="inlineStr"/>
+      <c r="Q178" s="2" t="inlineStr"/>
+      <c r="R178" s="2" t="inlineStr"/>
+      <c r="S178" s="2" t="inlineStr">
+        <is>
+          <t>01.10.2016</t>
+        </is>
+      </c>
+      <c r="T178" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U178" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f6556694-7afc-4f3e-923b-07c982c68356</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="2" t="n">
+        <v>178</v>
+      </c>
+      <c r="B179" s="2" t="inlineStr">
+        <is>
+          <t>А03-3214/2016</t>
+        </is>
+      </c>
+      <c r="C179" s="2" t="inlineStr">
+        <is>
+          <t>03.03.2016</t>
+        </is>
+      </c>
+      <c r="D179" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E179" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F179" s="2" t="inlineStr"/>
+      <c r="G179" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H179" s="2" t="inlineStr">
+        <is>
+          <t>ГУП ДХ АК "Юго-Западное ДСУ"</t>
+        </is>
+      </c>
+      <c r="I179" s="2" t="inlineStr">
+        <is>
+          <t>2269008200</t>
+        </is>
+      </c>
+      <c r="J179" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K179" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Концерн-АКХС"</t>
+        </is>
+      </c>
+      <c r="L179" s="2" t="inlineStr">
+        <is>
+          <t>2222805458</t>
+        </is>
+      </c>
+      <c r="M179" s="2" t="inlineStr">
+        <is>
+          <t>АС Алтайского края</t>
+        </is>
+      </c>
+      <c r="N179" s="2" t="inlineStr">
+        <is>
+          <t>Ивина И. А.</t>
+        </is>
+      </c>
+      <c r="O179" s="2" t="inlineStr"/>
+      <c r="P179" s="2" t="inlineStr"/>
+      <c r="Q179" s="2" t="inlineStr"/>
+      <c r="R179" s="2" t="inlineStr"/>
+      <c r="S179" s="2" t="inlineStr">
+        <is>
+          <t>20.06.2019</t>
+        </is>
+      </c>
+      <c r="T179" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U179" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/638a45a0-dea9-486c-8247-de6967165f9a</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="2" t="n">
+        <v>179</v>
+      </c>
+      <c r="B180" s="2" t="inlineStr">
+        <is>
+          <t>А03-1952/2016</t>
+        </is>
+      </c>
+      <c r="C180" s="2" t="inlineStr">
+        <is>
+          <t>10.02.2016</t>
+        </is>
+      </c>
+      <c r="D180" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E180" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F180" s="2" t="inlineStr"/>
+      <c r="G180" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H180" s="2" t="inlineStr">
+        <is>
+          <t>СО НП "Союз архитекторов и проектировщиков Западной Сибири"</t>
+        </is>
+      </c>
+      <c r="I180" s="2" t="inlineStr">
+        <is>
+          <t>2225098084</t>
+        </is>
+      </c>
+      <c r="J180" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K180" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Корпоративные системы"</t>
+        </is>
+      </c>
+      <c r="L180" s="2" t="inlineStr">
+        <is>
+          <t>2224050675</t>
+        </is>
+      </c>
+      <c r="M180" s="2" t="inlineStr">
+        <is>
+          <t>АС Алтайского края</t>
+        </is>
+      </c>
+      <c r="N180" s="2" t="inlineStr">
+        <is>
+          <t>Атюнина М. Н.</t>
+        </is>
+      </c>
+      <c r="O180" s="2" t="inlineStr"/>
+      <c r="P180" s="2" t="inlineStr"/>
+      <c r="Q180" s="2" t="inlineStr"/>
+      <c r="R180" s="2" t="inlineStr"/>
+      <c r="S180" s="2" t="inlineStr">
+        <is>
+          <t>18.05.2016</t>
+        </is>
+      </c>
+      <c r="T180" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U180" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/03c90f03-3ceb-41c8-842a-8ace6cd451b0</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
+  <hyperlinks>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U74" r:id="rId73"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U75" r:id="rId74"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U76" r:id="rId75"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U77" r:id="rId76"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U78" r:id="rId77"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U79" r:id="rId78"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U80" r:id="rId79"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U81" r:id="rId80"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U82" r:id="rId81"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U83" r:id="rId82"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U84" r:id="rId83"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U85" r:id="rId84"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U86" r:id="rId85"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U87" r:id="rId86"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U88" r:id="rId87"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U89" r:id="rId88"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U90" r:id="rId89"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U91" r:id="rId90"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U92" r:id="rId91"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U93" r:id="rId92"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U94" r:id="rId93"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U95" r:id="rId94"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U96" r:id="rId95"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U97" r:id="rId96"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U98" r:id="rId97"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U99" r:id="rId98"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U100" r:id="rId99"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U101" r:id="rId100"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U102" r:id="rId101"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U103" r:id="rId102"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U104" r:id="rId103"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U105" r:id="rId104"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U106" r:id="rId105"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U107" r:id="rId106"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U108" r:id="rId107"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U109" r:id="rId108"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U110" r:id="rId109"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U111" r:id="rId110"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U112" r:id="rId111"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U113" r:id="rId112"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U114" r:id="rId113"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U115" r:id="rId114"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U116" r:id="rId115"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U117" r:id="rId116"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U118" r:id="rId117"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U119" r:id="rId118"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U120" r:id="rId119"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U121" r:id="rId120"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U122" r:id="rId121"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U123" r:id="rId122"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U124" r:id="rId123"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U125" r:id="rId124"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U126" r:id="rId125"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U127" r:id="rId126"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U128" r:id="rId127"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U129" r:id="rId128"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U130" r:id="rId129"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U131" r:id="rId130"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U132" r:id="rId131"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U133" r:id="rId132"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U134" r:id="rId133"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U135" r:id="rId134"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U136" r:id="rId135"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U137" r:id="rId136"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U138" r:id="rId137"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U139" r:id="rId138"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U140" r:id="rId139"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U141" r:id="rId140"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U142" r:id="rId141"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U143" r:id="rId142"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U144" r:id="rId143"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U145" r:id="rId144"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U146" r:id="rId145"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U147" r:id="rId146"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U148" r:id="rId147"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U149" r:id="rId148"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U150" r:id="rId149"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U151" r:id="rId150"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U152" r:id="rId151"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U153" r:id="rId152"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U154" r:id="rId153"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U155" r:id="rId154"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U156" r:id="rId155"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U157" r:id="rId156"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U158" r:id="rId157"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U159" r:id="rId158"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U160" r:id="rId159"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U161" r:id="rId160"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U162" r:id="rId161"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U163" r:id="rId162"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U164" r:id="rId163"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U165" r:id="rId164"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U166" r:id="rId165"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U167" r:id="rId166"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U168" r:id="rId167"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U169" r:id="rId168"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U170" r:id="rId169"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U171" r:id="rId170"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U172" r:id="rId171"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U173" r:id="rId172"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U174" r:id="rId173"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U175" r:id="rId174"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U176" r:id="rId175"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U177" r:id="rId176"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U178" r:id="rId177"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U179" r:id="rId178"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U180" r:id="rId179"/>
+  </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>