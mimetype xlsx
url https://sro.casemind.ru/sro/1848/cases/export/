--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -1030,51 +1030,51 @@
         <is>
           <t>ЗАО Финансово-строительная компания "ГАРАНТ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2634013236</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Ставропольского края</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Подфигурная И. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/9f23a1bd-b4c9-4f74-8b90-6749ae9c1718</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>