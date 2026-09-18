--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -13,99 +13,109 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Судебные дела" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Судебные дела'!$A$1:$U$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
+    </font>
+    <font>
+      <color rgb="000563C1"/>
+      <u val="single"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
         <bgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -425,57 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffd7cf4e-022a-4382-9abb-8303bd50021a" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d912b1d-9fb0-4667-b4f0-d12af976a0c4" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c717ecb1-c299-431f-b098-a93013c31976" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42710548-6144-4566-89a6-c47eae14dec7" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/494a7030-1748-4c37-8ddf-89c61b65d4a3" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58c5e217-3dbd-4169-a67f-044bce70badd" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/894ec6ee-7c99-4f64-851d-746fd1035768" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c24ee6eb-baed-4022-9c5d-9548f2c8dcb8" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bbb714c-16e7-48a7-af4c-97811f8bbc1d" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/213344b0-a8f0-472d-885b-a41dd5053d37" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84eb7373-a4f4-482f-864c-11475533c918" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39c490a3-9bc6-4f79-bc9e-dab29b10b41f" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb89db4b-9d04-4840-ba20-740a8fd78e36" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3043dda1-366d-4a9d-999f-71b50b8e3513" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a1bb7e4-fd07-4020-9982-6a0131562674" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1471b13e-9d04-4d75-981c-a286de8c1599" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09d53ccd-50d5-45a1-972c-78a9be10a06a" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2bab5dc9-ee81-4838-a769-5ae3cb58ed0b" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6682eb37-d4f3-4497-b694-f1c044d1e044" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb2c976c-fc4b-4967-aae3-36e787f2954a" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/772080f0-196a-421c-83e4-62adb794866b" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45c628ef-c529-4727-92b0-9ca932f04c49" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42df69e8-2d26-4f98-bd39-8dc646b2c7e8" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba4e12b5-ea58-4177-8f38-1e4fe2566e41" TargetMode="External" Id="rId24" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U1"/>
+  <dimension ref="A1:U25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -570,45 +583,2019 @@
         <is>
           <t>Статус требований</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>А55-43727/2025</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>03.12.2025</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr"/>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>ООО Проектно-Строительная Компания "Самарастройпроект"</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>6316200751</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Шаруева Н. В.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>12.02.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U2" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ffd7cf4e-022a-4382-9abb-8303bd50021a</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>А55-16702/2024</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2024</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr"/>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РУСЭКО"</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr"/>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Венчакова О. В.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2024</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U3" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6d912b1d-9fb0-4667-b4f0-d12af976a0c4</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>А55-25793/2022</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>29.08.2022</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr"/>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СамараБезопасность"</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr"/>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Агафонов В. В.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr">
+        <is>
+          <t>12.10.2022</t>
+        </is>
+      </c>
+      <c r="T4" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U4" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c717ecb1-c299-431f-b098-a93013c31976</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>А55-25794/2022</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>29.08.2022</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr"/>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Современные охранные технологии"</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr"/>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Агафонов В. В.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
+      <c r="S5" s="2" t="inlineStr">
+        <is>
+          <t>12.10.2022</t>
+        </is>
+      </c>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U5" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/42710548-6144-4566-89a6-c47eae14dec7</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>А55-25795/2022</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>29.08.2022</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr"/>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Фасад-С"</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr"/>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Шаруева Н. В.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>01.12.2022</t>
+        </is>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U6" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/494a7030-1748-4c37-8ddf-89c61b65d4a3</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>А55-25796/2022</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>29.08.2022</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr"/>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Гарант"</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr"/>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Балькина Л. С.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
+      <c r="S7" s="2" t="inlineStr">
+        <is>
+          <t>02.12.2022</t>
+        </is>
+      </c>
+      <c r="T7" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U7" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/58c5e217-3dbd-4169-a67f-044bce70badd</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>А55-3493/2022</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>08.02.2022</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПСК "СамараСтройПроект"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr"/>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Шлинькова Е. В.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>12.04.2022</t>
+        </is>
+      </c>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U8" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/894ec6ee-7c99-4f64-851d-746fd1035768</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>А55-2596/2022</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>28.01.2022</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr"/>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архстройпроект"</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr"/>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Бунеев Д. М.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
+      <c r="S9" s="2" t="inlineStr">
+        <is>
+          <t>15.04.2022</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U9" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c24ee6eb-baed-4022-9c5d-9548f2c8dcb8</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>А55-7267/2021</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>18.03.2021</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr"/>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>АО "Энерготрест"</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr"/>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Шлинькова Е. В.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>09.05.2021</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U10" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1bbb714c-16e7-48a7-af4c-97811f8bbc1d</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>А55-37930/2019</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>06.12.2019</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr"/>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>СРО Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Региональная Экологическая Компания"</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr"/>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Агафонов В. В.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>30.01.2020</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U11" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/213344b0-a8f0-472d-885b-a41dd5053d37</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А55-30907/2019</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>30.09.2019</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АтласЭнергоСтрой"</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr"/>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Шехмаметьева Е. В.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>14.11.2019</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/84eb7373-a4f4-482f-864c-11475533c918</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А55-30911/2019</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>30.09.2019</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr"/>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЭС-А"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr"/>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Лукин А. Г.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2019</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/39c490a3-9bc6-4f79-bc9e-dab29b10b41f</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>А55-30910/2019</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>30.09.2019</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr"/>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПКМ "К&amp;М"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr"/>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Бунеев Д. М.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>03.12.2019</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fb89db4b-9d04-4840-ba20-740a8fd78e36</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А55-15248/2019</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>24.05.2019</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr"/>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Техкон-М"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr"/>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Агафонов В. В.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>11.07.2019</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3043dda1-366d-4a9d-999f-71b50b8e3513</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А55-15249/2019</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>24.05.2019</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr"/>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПСК Сервис-Проект"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr"/>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Шехмаметьева Е. В.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2019</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0a1bb7e4-fd07-4020-9982-6a0131562674</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А55-12970/2019</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>06.05.2019</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr"/>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РосМонтажСтрой"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr"/>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Агафонов В. В.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
+      <c r="S17" s="2" t="inlineStr">
+        <is>
+          <t>16.06.2019</t>
+        </is>
+      </c>
+      <c r="T17" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1471b13e-9d04-4d75-981c-a286de8c1599</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>А55-12971/2019</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>06.05.2019</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr"/>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МАС-проект"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr"/>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Ястремский Л. Л.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>05.07.2019</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/09d53ccd-50d5-45a1-972c-78a9be10a06a</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А55-11098/2019</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>17.04.2019</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr"/>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Аксиома"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr"/>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Шехмаметьева Е. В.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
+      <c r="S19" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2019</t>
+        </is>
+      </c>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2bab5dc9-ee81-4838-a769-5ae3cb58ed0b</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А55-10392/2019</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>11.04.2019</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr"/>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЦМТ Медпроект"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr"/>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Шаруева Н. В.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>28.06.2019</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6682eb37-d4f3-4497-b694-f1c044d1e044</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>А55-9876/2019</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>08.04.2019</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr"/>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Магрис"</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr"/>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Ястремский Л. Л.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr">
+        <is>
+          <t>29.05.2019</t>
+        </is>
+      </c>
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fb2c976c-fc4b-4967-aae3-36e787f2954a</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А55-7756/2019</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>22.03.2019</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr"/>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Среда"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr"/>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Шехмаметьева Е. В.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>26.06.2019</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/772080f0-196a-421c-83e4-62adb794866b</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>А55-6208/2019</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>12.03.2019</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr"/>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Бакке"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr"/>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Шехмаметьева Е. В.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
+      <c r="S23" s="2" t="inlineStr">
+        <is>
+          <t>26.04.2019</t>
+        </is>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/45c628ef-c529-4727-92b0-9ca932f04c49</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>А55-6209/2019</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>12.03.2019</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr"/>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Бакке Инжиниринг"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr"/>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>Коршикова Е. В.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
+          <t>27.04.2019</t>
+        </is>
+      </c>
+      <c r="T24" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U24" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/42df69e8-2d26-4f98-bd39-8dc646b2c7e8</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>А55-4485/2019</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2019</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr"/>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация проектных предприятий Группа компаний "Промстройпроект"</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>АО "Трест Самаратрансстрой"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr"/>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Балькина Л. С.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
+      <c r="S25" s="2" t="inlineStr">
+        <is>
+          <t>30.04.2019</t>
+        </is>
+      </c>
+      <c r="T25" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U25" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ba4e12b5-ea58-4177-8f38-1e4fe2566e41</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
+  <hyperlinks>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
+  </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>