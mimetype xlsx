--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -844,51 +844,51 @@
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>О привлечении к субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d68c2fca-575f-49cb-822d-c64d5c42744c</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А40-213843/2023</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>22.09.2023</t>