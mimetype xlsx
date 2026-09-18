--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -656,52 +656,60 @@
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>АО "НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ЦЕНТР "СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>5042109739</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Алексеев А. Г.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr"/>
-      <c r="T2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>03.07.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e5ae7221-2c4b-4a63-ade9-1d373a5027a9</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А40-164924/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>09.06.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
@@ -737,52 +745,60 @@
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>ООО "ОПБ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7722684200</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
-      <c r="S3" s="2" t="inlineStr"/>
-      <c r="T3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>16.06.2026</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/350dcffa-18e9-444f-b55f-a64ef35f2918</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">