--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -654,51 +654,51 @@
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr"/>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Хайруллина Е. Ф.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>18.04.2026</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f3be6d46-5bca-496b-9199-bd404ef4d5f7</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А50-4591/2020</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>26.02.2020</t>