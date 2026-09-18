--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -13,99 +13,109 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Судебные дела" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Судебные дела'!$A$1:$U$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
+    </font>
+    <font>
+      <color rgb="000563C1"/>
+      <u val="single"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
         <bgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -425,57 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8862074e-0ac5-454c-b59e-c7e57a96c6a6" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89e1f843-5091-4086-b7c8-878110759968" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4267aec-de2d-43de-b7db-84e59b382bff" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8b0eafe-e736-461a-8ec3-a35b8593d570" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2f33112-8d50-41aa-8bca-0dfa1ea774d5" TargetMode="External" Id="rId5" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U1"/>
+  <dimension ref="A1:U6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -570,45 +583,473 @@
         <is>
           <t>Статус требований</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>А40-116155/2018</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>28.05.2018</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr"/>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация СРО Нефтегазпроект Альянс</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБИРСКИЙ ПРОЕКТНЫЙ ИНСТИТУТ"</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>8602149605</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2018</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U2" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8862074e-0ac5-454c-b59e-c7e57a96c6a6</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>А40-113023/2018</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2018</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr"/>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация СРО Нефтегазпроект Альянс</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>ООО НАУЧНО-ТЕХНИЧЕСКАЯ КОМПАНИЯ " ЦЕНТР ИНЖЕНЕРНЫХ ТЕХНОЛОГИЙ"</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr">
+        <is>
+          <t>8602234755</t>
+        </is>
+      </c>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>09.07.2018</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U3" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/89e1f843-5091-4086-b7c8-878110759968</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>А40-106203/2018</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>16.05.2018</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr"/>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация СРО Нефтегазпроект Альянс</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>ООО НПП ТЕСТ</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr"/>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr">
+        <is>
+          <t>09.07.2018</t>
+        </is>
+      </c>
+      <c r="T4" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U4" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a4267aec-de2d-43de-b7db-84e59b382bff</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>А40-97691/2018</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>04.05.2018</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr"/>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация СРО Нефтегазпроект Альянс</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "СУРГУТСТРОЙТРЕСТ"</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>8602045765</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
+      <c r="S5" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2018</t>
+        </is>
+      </c>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U5" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d8b0eafe-e736-461a-8ec3-a35b8593d570</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>А05-5610/2012</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2012</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr"/>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Севтранспроект"</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>2901104305</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>Контрактное агентство Архангельской области</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>2901186555</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Распопин М. В.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>13.09.2012</t>
+        </is>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U6" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f2f33112-8d50-41aa-8bca-0dfa1ea774d5</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
+  <hyperlinks>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
+  </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>