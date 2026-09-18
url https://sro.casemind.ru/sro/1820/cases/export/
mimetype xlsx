--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -664,51 +664,51 @@
           <t>5260251478</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr"/>
       <c r="O2" s="2" t="n">
         <v>303196.23</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Имущественное требование о взыскании денежных средств в размере 303 196,23 руб.</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3b01bead-5048-418b-9cad-d8ceaabbb21c</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А40-183588/2018</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>08.08.2018</t>