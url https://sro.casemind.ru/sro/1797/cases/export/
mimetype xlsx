--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -13,99 +13,109 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Судебные дела" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Судебные дела'!$A$1:$U$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
+    </font>
+    <font>
+      <color rgb="000563C1"/>
+      <u val="single"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
         <bgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -425,57 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26ffa49e-02ec-4962-8c0a-16b66ba8d9f1" TargetMode="External" Id="rId1" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U1"/>
+  <dimension ref="A1:U2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -570,45 +583,129 @@
         <is>
           <t>Статус требований</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>А40-9647/2014</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>27.01.2014</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr"/>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Объединение проектных строительных организаций ЭнергоТеплоМеталлургПроект</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПРОЕКТ ХОЛДИНГ</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr"/>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Попова О. М.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>27.02.2014</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U2" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/26ffa49e-02ec-4962-8c0a-16b66ba8d9f1</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
+  <hyperlinks>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
+  </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>