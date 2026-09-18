--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -668,51 +668,51 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Киселева Е. Н.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Взыскание компенсации в размере 30 000 рублей.</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>28.02.2026</t>
+          <t>18.05.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3d8da656-77e0-4f31-9ded-f6b981e17385</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А40-32127/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>10.02.2026</t>
@@ -767,51 +767,51 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Ведерников М. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Взыскание компенсации за нарушение исключительных прав</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>14.03.2026</t>
+          <t>16.05.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/7458b043-89ae-467a-9cf4-e998963ead10</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А10-6928/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>14.11.2025</t>
@@ -866,51 +866,51 @@
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Новикова С. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>3946289.76</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за нарушение членом обязательств по госконтракту (неустойка, штраф)</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>24.04.2026</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/388026e8-ec88-4bf5-8280-11bfc5946fed</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А40-163733/2017</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>31.08.2017</t>