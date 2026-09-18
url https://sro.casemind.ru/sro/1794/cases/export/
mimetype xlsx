--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ea1e371-7f40-4f47-8990-508ff18ee806" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97c203f3-4d78-4e98-bc15-f5ca7d255041" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0741fd4-177e-46cc-b55a-d68410b4a5c9" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b88152db-c571-4970-90b7-7a51fa813f4b" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff36357d-692b-49f6-a8b6-a0b915e7e167" TargetMode="External" Id="rId5" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ea1e371-7f40-4f47-8990-508ff18ee806" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97c203f3-4d78-4e98-bc15-f5ca7d255041" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0741fd4-177e-46cc-b55a-d68410b4a5c9" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b88152db-c571-4970-90b7-7a51fa813f4b" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff36357d-692b-49f6-a8b6-a0b915e7e167" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccd3b47e-b705-4894-a0a7-b281c22c2a59" TargetMode="External" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U6"/>
+  <dimension ref="A1:U7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -1024,52 +1024,142 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
           <t>03.09.2014</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/ff36357d-692b-49f6-a8b6-a0b915e7e167</t>
         </is>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>А17-2189/2014</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2014</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по г.Иваново</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Проектный институт "ДСК-Проект"</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>3702048055</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>АС Ивановской области</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Рябцева Н. А.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
+      <c r="S7" s="2" t="inlineStr">
+        <is>
+          <t>27.04.2018</t>
+        </is>
+      </c>
+      <c r="T7" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U7" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ccd3b47e-b705-4894-a0a7-b281c22c2a59</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>