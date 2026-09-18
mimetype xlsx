--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -917,51 +917,51 @@
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>7606026602</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Фроловичева М. Б.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>09.05.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/72efa808-b57a-4f74-b9fe-fddcc5cfc585</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А82-4862/2013</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>16.04.2013</t>